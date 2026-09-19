--- v6 (2026-08-30)
+++ v7 (2026-09-19)
@@ -1,3930 +1,3822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0877a121c4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bac483bda7d471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260828" sheetId="1" r:id="Rdd1a2773b9ff4ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260918" sheetId="1" r:id="R8e58b2ced67d462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1294">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1494" uniqueCount="1258">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>710,807</x:t>
-[...5 lines deleted...]
-    <x:t>5.83%</x:t>
+    <x:t>730,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,172,485.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>992,424</x:t>
-[...5 lines deleted...]
-    <x:t>5.07%</x:t>
+    <x:t>1,019,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,205,981.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,381,326.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,344,929</x:t>
-[...20 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>1,382,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,208,415.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>721,787</x:t>
-[...5 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>741,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,174,836.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>185,528</x:t>
-[...5 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>190,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,910,543.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>V US</x:t>
   </x:si>
   <x:si>
-    <x:t>448,930</x:t>
-[...5 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>461,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,939,781.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>97,404</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>100,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,208,511.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>427,993</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>439,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,775,626.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>469,169</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>482,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,168,646.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>339,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>349,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,726,175.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,192,209.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>340,754</x:t>
-[...20 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>350,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,586,056.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>792,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,981,668.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,829,101.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,066,253</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>1,095,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,016,015.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,203,060.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,880,923.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>184,652</x:t>
-[...65 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>189,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,354,953.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>165,555</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>170,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,881,297.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KO US</x:t>
   </x:si>
   <x:si>
-    <x:t>818,011</x:t>
-[...2 lines deleted...]
-    <x:t>$102,070,680.24</x:t>
+    <x:t>840,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,073,952.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,555,192.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Procter &amp; Gamble Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,345,423.87</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>377,873</x:t>
-[...35 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>388,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,217,720.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>173,220</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>178,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,450,996.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,506,501.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>NOVN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>371,924</x:t>
-[...20 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>382,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,682,701.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AZN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>314,636</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>323,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,435,701.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,483,413.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
-    <x:t>172,115</x:t>
-[...17 lines deleted...]
-    <x:t>$61,765,167.69</x:t>
+    <x:t>176,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,191,823.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,132,591.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Nestle Sa</x:t>
   </x:si>
   <x:si>
     <x:t>NESN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>420,995</x:t>
-[...2 lines deleted...]
-    <x:t>$57,079,422.87</x:t>
+    <x:t>432,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,838,215.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>Gilead Sciences Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>280,670</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>288,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,200,077.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,899,031.30</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>855,307</x:t>
-[...17 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>878,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,041,249.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linde Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,374,885.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,787,492.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,873,051.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>174,071</x:t>
-[...44 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>178,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,831,740.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>113,428</x:t>
-[...2 lines deleted...]
-    <x:t>$48,526,771.24</x:t>
+    <x:t>116,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,293,345.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Rolls-Royce Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RR/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,619,971</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>1,664,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,246,393.16</x:t>
   </x:si>
   <x:si>
     <x:t>Allianz Se</x:t>
   </x:si>
   <x:si>
     <x:t>ALV GR</x:t>
   </x:si>
   <x:si>
-    <x:t>61,598</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>63,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,111,503.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,981,549.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,790,608.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,450,740.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,076,090.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,699,017.25</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>109,940</x:t>
-[...32 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>112,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,134,109.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>84,736</x:t>
-[...2 lines deleted...]
-    <x:t>$41,478,761.58</x:t>
+    <x:t>87,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,065,595.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,712,996.96</x:t>
   </x:si>
   <x:si>
     <x:t>American Express Co</x:t>
   </x:si>
   <x:si>
     <x:t>AXP US</x:t>
   </x:si>
   <x:si>
-    <x:t>88,158</x:t>
-[...20 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>90,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,633,312.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,702,660.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>62,193</x:t>
-[...56 lines deleted...]
-    <x:t>$38,058,147.44</x:t>
+    <x:t>63,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,087,800.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,508</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>49,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,186,984.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,495,291.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,282,829.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLK US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,478</x:t>
-[...26 lines deleted...]
-    <x:t>$33,381,595.37</x:t>
+    <x:t>23,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,227,572.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,956,020.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>Accenture Plc</x:t>
-[...11 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,733,176.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,303,812.08</x:t>
   </x:si>
   <x:si>
     <x:t>Airbus Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIR FP</x:t>
   </x:si>
   <x:si>
-    <x:t>97,864</x:t>
-[...26 lines deleted...]
-    <x:t>$31,566,911.28</x:t>
+    <x:t>100,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,750,049.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Parker-Hannifin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PH US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,939</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>22,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,329,570.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,487,779.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,464,858.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,447,172.81</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>80,282</x:t>
-[...47 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>82,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,186,248.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,814,396.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>180,573</x:t>
-[...17 lines deleted...]
-    <x:t>$25,713,809.11</x:t>
+    <x:t>185,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,523,857.09</x:t>
   </x:si>
   <x:si>
     <x:t>3m Co</x:t>
   </x:si>
   <x:si>
     <x:t>MMM US</x:t>
   </x:si>
   <x:si>
-    <x:t>104,929</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>107,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,969,913.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,885,086.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,479,581.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,906</x:t>
-[...2 lines deleted...]
-    <x:t>$25,366,930.05</x:t>
+    <x:t>52,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,030,952.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Moody's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,181</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>35,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,809,884.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,635,484.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,798,499.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,613,304.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,510,229.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,491,354.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,454,585.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,352,200.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,967,136.42</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,160</x:t>
-[...83 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>52,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,752,747.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,184,652.66</x:t>
   </x:si>
   <x:si>
     <x:t>Industria De Diseno Textil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ITX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>230,958</x:t>
-[...56 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>237,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,083,421.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,831,612.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,799,233.94</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GD US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,259</x:t>
-[...14 lines deleted...]
-    <x:t>$20,086,805.42</x:t>
+    <x:t>39,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,675,959.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,515,992.04</x:t>
   </x:si>
   <x:si>
     <x:t>Cummins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,467</x:t>
-[...14 lines deleted...]
-    <x:t>$19,940,473.93</x:t>
+    <x:t>26,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,275,095.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,219,662.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,953,790.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,714,178.52</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>388 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>261,304</x:t>
-[...44 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>268,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,699,209.66</x:t>
   </x:si>
   <x:si>
     <x:t>Ameriprise Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMP US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,424</x:t>
-[...26 lines deleted...]
-    <x:t>$18,045,338.97</x:t>
+    <x:t>24,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,467,480.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,346,330.22</x:t>
   </x:si>
   <x:si>
     <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
   </x:si>
   <x:si>
     <x:t>MUV2 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>21,530</x:t>
-[...2 lines deleted...]
-    <x:t>$18,036,841.71</x:t>
+    <x:t>22,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,242,775.99</x:t>
   </x:si>
   <x:si>
     <x:t>Monster Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MNST US</x:t>
   </x:si>
   <x:si>
-    <x:t>276,266</x:t>
-[...14 lines deleted...]
-    <x:t>$17,887,690.05</x:t>
+    <x:t>283,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,765,946.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,045,742.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,909,589.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,906,772.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,426,083.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,745,203.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,727,841.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,461,227.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,189</x:t>
-[...41 lines deleted...]
-    <x:t>$17,095,619.85</x:t>
+    <x:t>49,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,222,565.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,658,924.88</x:t>
   </x:si>
   <x:si>
     <x:t>Aon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AON US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,975</x:t>
-[...41 lines deleted...]
-    <x:t>$16,619,968.33</x:t>
+    <x:t>34,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,532,564.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>300,095</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>308,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,529,130.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,427,998.95</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>8,485</x:t>
-[...29 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>8,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,306,800.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,167,325.26</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Copco Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ATCOA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>478,838</x:t>
-[...29 lines deleted...]
-    <x:t>$14,193,369.97</x:t>
+    <x:t>492,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,035,594.35</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>176,667</x:t>
-[...2 lines deleted...]
-    <x:t>$13,830,878.51</x:t>
+    <x:t>181,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,889,374.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,684,095.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,424,570.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,728,225.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,653,539.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,495,079.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,031,691.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,017,656.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,965,097.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,801,817.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,779,246.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,762,311.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,703,886.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,595,190.64</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,030</x:t>
-[...164 lines deleted...]
-    <x:t>$11,048,124.53</x:t>
+    <x:t>5,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,477,721.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,098,433.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,640,998.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
-    <x:t>8,003</x:t>
-[...17 lines deleted...]
-    <x:t>$10,519,486.09</x:t>
+    <x:t>8,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,502,585.54</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,098</x:t>
-[...2 lines deleted...]
-    <x:t>$10,514,182.93</x:t>
+    <x:t>24,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,471,307.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,120,879.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,016,364.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,011,048.80</x:t>
   </x:si>
   <x:si>
     <x:t>Williams-Sonoma Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WSM US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,057</x:t>
-[...2 lines deleted...]
-    <x:t>$10,161,007.90</x:t>
+    <x:t>31,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,823,310.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,751,171.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,336,832.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,292,960.77</x:t>
   </x:si>
   <x:si>
     <x:t>Old Dominion Freight Line Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ODFL US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,660</x:t>
-[...14 lines deleted...]
-    <x:t>$10,069,388.37</x:t>
+    <x:t>37,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,273,551.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,257,550.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,253,218.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,248,304.44</x:t>
   </x:si>
   <x:si>
     <x:t>Experian Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EXPN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>171,084</x:t>
-[...29 lines deleted...]
-    <x:t>$9,725,914.77</x:t>
+    <x:t>175,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,241,385.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,187,546.58</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>K CN</x:t>
   </x:si>
   <x:si>
-    <x:t>222,230</x:t>
-[...89 lines deleted...]
-    <x:t>$9,074,757.25</x:t>
+    <x:t>228,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,152,596.74</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>84,273</x:t>
-[...14 lines deleted...]
-    <x:t>$8,920,639.23</x:t>
+    <x:t>86,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,890,727.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,868,574.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,237,311.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,169,965.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,032,843.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,981,101.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,980,107.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,970,674.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,912,430.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,909,184.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,879,423.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,865,885.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,734,915.42</x:t>
   </x:si>
   <x:si>
     <x:t>Adyen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ADYEN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,025</x:t>
-[...26 lines deleted...]
-    <x:t>$8,843,267.04</x:t>
+    <x:t>5,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,614,862.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,599,514.38</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,251</x:t>
-[...113 lines deleted...]
-    <x:t>$7,575,803.61</x:t>
+    <x:t>19,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,416,892.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ATCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>281,964</x:t>
-[...14 lines deleted...]
-    <x:t>$7,420,187.74</x:t>
+    <x:t>289,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,156,807.64</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond James Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RJF US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,180</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>29,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,904,241.92</x:t>
   </x:si>
   <x:si>
     <x:t>Geberit Ag</x:t>
   </x:si>
   <x:si>
     <x:t>GEBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>7,223</x:t>
-[...14 lines deleted...]
-    <x:t>$7,091,095.21</x:t>
+    <x:t>7,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,903,981.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,830,065.73</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,963</x:t>
-[...2 lines deleted...]
-    <x:t>$6,967,888.92</x:t>
+    <x:t>28,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,800,885.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,738,212.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,619,157.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,522,232.54</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>151,588</x:t>
-[...2 lines deleted...]
-    <x:t>$6,959,695.99</x:t>
+    <x:t>155,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,495,882.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,434,277.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,341,841.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,273,136.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,237,362.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,227,476.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,184,082.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,077,936.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dover Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,051,155.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,000,519.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,948,783.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,932,980.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,869,793.93</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>5,367</x:t>
-[...89 lines deleted...]
-    <x:t>$6,181,635.90</x:t>
+    <x:t>5,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,844,408.09</x:t>
   </x:si>
   <x:si>
     <x:t>Asics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7936 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>153,011</x:t>
-[...26 lines deleted...]
-    <x:t>$6,106,542.52</x:t>
+    <x:t>157,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,815,424.70</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,634</x:t>
-[...62 lines deleted...]
-    <x:t>$5,869,739.43</x:t>
+    <x:t>24,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,610,448.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,556,553.73</x:t>
   </x:si>
   <x:si>
     <x:t>Pultegroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PHM US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,139</x:t>
-[...2 lines deleted...]
-    <x:t>$5,749,731.59</x:t>
+    <x:t>$5,518,351.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,510,011.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,468,597.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,465,662.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,424,170.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,386,721.58</x:t>
   </x:si>
   <x:si>
     <x:t>Omnicom Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,303</x:t>
-[...65 lines deleted...]
-    <x:t>$5,499,381.53</x:t>
+    <x:t>47,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,258,158.94</x:t>
   </x:si>
   <x:si>
     <x:t>Ppg Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,418</x:t>
-[...14 lines deleted...]
-    <x:t>$5,448,744.24</x:t>
+    <x:t>35,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,243,661.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,217,750.39</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,333</x:t>
-[...26 lines deleted...]
-    <x:t>$5,136,008.32</x:t>
+    <x:t>6,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,191,418.08</x:t>
   </x:si>
   <x:si>
     <x:t>Nvr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>569</x:t>
-[...14 lines deleted...]
-    <x:t>$5,039,104.14</x:t>
+    <x:t>586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,142,981.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,034,264.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,012,719.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,965,026.34</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNA US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,042</x:t>
-[...26 lines deleted...]
-    <x:t>$4,741,194.97</x:t>
+    <x:t>9,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,854,440.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,627,946.12</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>96,643</x:t>
-[...2 lines deleted...]
-    <x:t>$4,669,745.91</x:t>
+    <x:t>99,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,582,616.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,470,568.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,445,844.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,441,993.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,360,676.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartsila Oyj Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,325,471.99</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGX SP</x:t>
   </x:si>
   <x:si>
-    <x:t>165,292</x:t>
-[...38 lines deleted...]
-    <x:t>$4,478,095.81</x:t>
+    <x:t>169,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,169,448.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,161,053.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060,437.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,141.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,017,464.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,994,103.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,141.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,961,849.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,907,092.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,899,467.73</x:t>
   </x:si>
   <x:si>
     <x:t>Ptc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PTC US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,008</x:t>
-[...155 lines deleted...]
-    <x:t>$3,929,675.65</x:t>
+    <x:t>20,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,886,425.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,869,099.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,850,394.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,743,577.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,724,259.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,668,557.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,558,595.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,551,324.86</x:t>
   </x:si>
   <x:si>
     <x:t>Sharkninja Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SN US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,565</x:t>
-[...101 lines deleted...]
-    <x:t>$3,556,292.33</x:t>
+    <x:t>14,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496,309.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,470,440.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,451,845.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,443,684.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,393,522.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,389,993.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,366,832.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,340,413.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,702.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,309,431.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,291,931.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,259,842.52</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>MKC US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,918</x:t>
-[...110 lines deleted...]
-    <x:t>$3,318,733.25</x:t>
+    <x:t>46,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,450.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,201,704.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,153,253.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,117,333.51</x:t>
   </x:si>
   <x:si>
     <x:t>Rollins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ROL US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,086</x:t>
-[...38 lines deleted...]
-    <x:t>$3,217,583.90</x:t>
+    <x:t>66,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,103,228.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,092,170.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,089,733.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,076,170.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,001,549.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,863.18</x:t>
   </x:si>
   <x:si>
     <x:t>Belimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BEAN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,120</x:t>
-[...77 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>2,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,895,859.61</x:t>
   </x:si>
   <x:si>
     <x:t>Screen Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7735 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>25,096</x:t>
-[...14 lines deleted...]
-    <x:t>$2,961,899.61</x:t>
+    <x:t>25,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,868,195.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,854,648.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,516.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,811,287.79</x:t>
   </x:si>
   <x:si>
     <x:t>Moncler Spa</x:t>
   </x:si>
   <x:si>
     <x:t>MONC IM</x:t>
   </x:si>
   <x:si>
-    <x:t>38,299</x:t>
-[...62 lines deleted...]
-    <x:t>$2,863,373.32</x:t>
+    <x:t>39,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,795,833.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,793,156.71</x:t>
   </x:si>
   <x:si>
     <x:t>Tradeweb Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TW US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,868</x:t>
-[...26 lines deleted...]
-    <x:t>$2,749,478.55</x:t>
+    <x:t>19,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,782,201.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,654,967.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,559.32</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>5,242</x:t>
-[...26 lines deleted...]
-    <x:t>$2,635,907.73</x:t>
+    <x:t>5,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,640,085.57</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>52,434</x:t>
-[...14 lines deleted...]
-    <x:t>$2,602,677.92</x:t>
+    <x:t>53,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,696.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,208.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,486,401.61</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>25,747</x:t>
-[...2 lines deleted...]
-    <x:t>$2,588,497.15</x:t>
+    <x:t>26,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,826.27</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>WISE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>138,034</x:t>
-[...38 lines deleted...]
-    <x:t>$2,398,483.49</x:t>
+    <x:t>141,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,335,361.17</x:t>
   </x:si>
   <x:si>
     <x:t>Addtech Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ADDTB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>47,546</x:t>
-[...2 lines deleted...]
-    <x:t>$2,366,231.76</x:t>
+    <x:t>48,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,309,318.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255,016.03</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>22,395</x:t>
-[...2 lines deleted...]
-    <x:t>$2,241,957.65</x:t>
+    <x:t>23,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,539.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>EPIB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>65,567</x:t>
-[...17 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>67,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,419.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,041,962.14</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>32,950</x:t>
-[...14 lines deleted...]
-    <x:t>$1,961,575.21</x:t>
+    <x:t>33,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,909,533.63</x:t>
   </x:si>
   <x:si>
     <x:t>Swedish Orphan Biovitrum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SOBI SS</x:t>
   </x:si>
   <x:si>
-    <x:t>28,909</x:t>
-[...2 lines deleted...]
-    <x:t>$1,961,202.89</x:t>
+    <x:t>29,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,914.16</x:t>
   </x:si>
   <x:si>
     <x:t>Beiersdorf Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BEI GR</x:t>
   </x:si>
   <x:si>
-    <x:t>14,751</x:t>
-[...14 lines deleted...]
-    <x:t>$1,838,075.54</x:t>
+    <x:t>15,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,002.91</x:t>
   </x:si>
   <x:si>
     <x:t>Sanrio Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8136 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>153,883</x:t>
-[...2 lines deleted...]
-    <x:t>$1,698,633.31</x:t>
+    <x:t>158,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,767,987.78</x:t>
   </x:si>
   <x:si>
     <x:t>Kikkoman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2801 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>107,676</x:t>
-[...2 lines deleted...]
-    <x:t>$1,697,567.70</x:t>
+    <x:t>110,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,104.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,809.01</x:t>
   </x:si>
   <x:si>
     <x:t>Lifco Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LIFCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>35,564</x:t>
-[...11 lines deleted...]
-    <x:t>$1,621,282.38</x:t>
+    <x:t>36,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,605,896.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,604,657.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elisa Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELISA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,603,896.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,579,706.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indutrade Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,913.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,269.88</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,205</x:t>
-[...50 lines deleted...]
-    <x:t>$1,525,601.91</x:t>
+    <x:t>9,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,989.73</x:t>
   </x:si>
   <x:si>
     <x:t>Lotus Bakeries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>LOTB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>73</x:t>
-[...26 lines deleted...]
-    <x:t>$1,465,389.12</x:t>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,257.49</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,523</x:t>
-[...2 lines deleted...]
-    <x:t>$1,456,852.92</x:t>
+    <x:t>5,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,589.19</x:t>
   </x:si>
   <x:si>
     <x:t>Banca Mediolanum Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BMED IM</x:t>
   </x:si>
   <x:si>
-    <x:t>35,821</x:t>
-[...2 lines deleted...]
-    <x:t>$1,399,656.10</x:t>
+    <x:t>36,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,635.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,377.59</x:t>
   </x:si>
   <x:si>
     <x:t>Indra Sistemas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IDR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>13,069</x:t>
-[...2 lines deleted...]
-    <x:t>$1,321,019.05</x:t>
+    <x:t>13,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,184.54</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,772</x:t>
-[...2 lines deleted...]
-    <x:t>$1,293,827.14</x:t>
+    <x:t>2,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,530.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nemetschek Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,368.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Otsuka Corp</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Rational Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RAA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,056</x:t>
-[...2 lines deleted...]
-    <x:t>$1,079,363.43</x:t>
+    <x:t>1,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,993.32</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>45,208</x:t>
-[...2 lines deleted...]
-    <x:t>$1,077,703.97</x:t>
+    <x:t>46,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,786.51</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>12,045</x:t>
-[...14 lines deleted...]
-    <x:t>$805,435.27</x:t>
+    <x:t>12,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,190.88</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,426,285.40</x:t>
+    <x:t>$7,471,374.11</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3949,56 +3841,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c400f0051a44146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d867ffb941d4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd1a2773b9ff4ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b07c7d88d584dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9fabbf4f3af41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e58b2ced67d462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F307"/>
+  <x:dimension ref="A1:F298"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4441,91 +4333,91 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
@@ -4621,5516 +4513,5336 @@
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
         <x:v>562</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
         <x:v>723</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="F189" s="1" t="s">
         <x:v>820</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="D204" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="E204" s="1" t="s">
+      <x:c r="F204" s="1" t="s">
         <x:v>884</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="D207" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="E207" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="D208" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="E208" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="D209" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="E209" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="F220" s="1" t="s">
         <x:v>944</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="F249" s="1" t="s">
         <x:v>1061</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C278" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="C278" s="1" t="s">
+      <x:c r="D278" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="D278" s="1" t="s">
+      <x:c r="E278" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="E278" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="C279" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
-      <x:c r="C279" s="1" t="s">
+      <x:c r="D279" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
-      <x:c r="D279" s="1" t="s">
+      <x:c r="E279" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="E279" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="C280" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="C280" s="1" t="s">
+      <x:c r="D280" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="D280" s="1" t="s">
+      <x:c r="E280" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
-      <x:c r="E280" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="C281" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="C281" s="1" t="s">
+      <x:c r="D281" s="1" t="s">
         <x:v>1191</x:v>
       </x:c>
-      <x:c r="D281" s="1" t="s">
+      <x:c r="E281" s="1" t="s">
         <x:v>1192</x:v>
       </x:c>
-      <x:c r="E281" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="C282" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="C282" s="1" t="s">
+      <x:c r="D282" s="1" t="s">
         <x:v>1195</x:v>
       </x:c>
-      <x:c r="D282" s="1" t="s">
+      <x:c r="E282" s="1" t="s">
         <x:v>1196</x:v>
       </x:c>
-      <x:c r="E282" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="C283" s="1" t="s">
+      <x:c r="D283" s="1" t="s">
         <x:v>1199</x:v>
       </x:c>
-      <x:c r="D283" s="1" t="s">
+      <x:c r="E283" s="1" t="s">
         <x:v>1200</x:v>
       </x:c>
-      <x:c r="E283" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="C284" s="1" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="C284" s="1" t="s">
+      <x:c r="D284" s="1" t="s">
         <x:v>1203</x:v>
       </x:c>
-      <x:c r="D284" s="1" t="s">
+      <x:c r="E284" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
-      <x:c r="E284" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="C285" s="1" t="s">
         <x:v>1206</x:v>
       </x:c>
-      <x:c r="C285" s="1" t="s">
+      <x:c r="D285" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="D285" s="1" t="s">
+      <x:c r="E285" s="1" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="E285" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="C293" s="1" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="D293" s="1" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="E293" s="1" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="F293" s="1" t="s">
         <x:v>1237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A298" s="1">
-[...179 lines deleted...]
-      <x:c r="A307" s="2" t="s">
+      <x:c r="A298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B307" s="2" t="s">
+      <x:c r="B298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C307" s="2" t="s">
+      <x:c r="C298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D307" s="2" t="s">
+      <x:c r="D298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E307" s="2" t="s">
+      <x:c r="E298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F307" s="2" t="s">
+      <x:c r="F298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A307:F307"/>
+    <x:mergeCell ref="A298:F298"/>
   </x:mergeCells>
 </x:worksheet>
 </file>