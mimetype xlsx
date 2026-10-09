--- v7 (2026-09-19)
+++ v8 (2026-10-09)
@@ -1,3822 +1,3816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bac483bda7d471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e41490652d4887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260918" sheetId="1" r:id="R8e58b2ced67d462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20261009" sheetId="1" r:id="R6ebb343b2a8a4c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1494" uniqueCount="1258">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1494" uniqueCount="1256">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>730,430</x:t>
-[...5 lines deleted...]
-    <x:t>5.78%</x:t>
+    <x:t>731,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,009,703.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,019,823</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>1,021,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,301,999.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>478,866</x:t>
-[...5 lines deleted...]
-    <x:t>5.19%</x:t>
+    <x:t>479,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,487,009.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,382,059</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>1,383,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,124,816.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>741,713</x:t>
-[...5 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>742,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,176,998.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>190,650</x:t>
-[...5 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>190,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,698,085.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,089,648.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>V US</x:t>
   </x:si>
   <x:si>
-    <x:t>461,323</x:t>
-[...20 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>461,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,871,964.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>439,810</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>440,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,307,413.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>482,121</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>482,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,841,886.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>349,181</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>349,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,187,860.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,451,228.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Mastercard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MA US</x:t>
   </x:si>
   <x:si>
-    <x:t>174,996</x:t>
-[...2 lines deleted...]
-    <x:t>$139,192,209.83</x:t>
+    <x:t>175,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,657,112.01</x:t>
   </x:si>
   <x:si>
     <x:t>1.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lam Research Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$132,586,056.09</x:t>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,061,955.62</x:t>
   </x:si>
   <x:si>
     <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>792,450</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>793,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,006,666.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,875,640.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>729,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,340,059.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRK US</x:t>
   </x:si>
   <x:si>
-    <x:t>564,694</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>565,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,634,259.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,095,690</x:t>
-[...50 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>1,097,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,782,624.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,011,907.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,110,012.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>170,125</x:t>
-[...20 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>170,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,616,992.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Procter &amp; Gamble Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,629,291.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,888</x:t>
-[...32 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>87,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,493,646.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,298,923.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>178,002</x:t>
-[...20 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>178,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,240,491.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>NOVN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>382,192</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>382,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,694,120.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,310,230.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AZN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>323,322</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>323,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,140,714.72</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ANET US</x:t>
   </x:si>
   <x:si>
-    <x:t>233,424</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>233,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,825,938.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,553,829.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GILD US</x:t>
   </x:si>
   <x:si>
-    <x:t>283,447</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>283,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,966,317.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Nestle Sa</x:t>
   </x:si>
   <x:si>
     <x:t>NESN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>432,618</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>433,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,777,353.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,559,359.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,934,645.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linde Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,214,419.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>288,417</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>288,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,236,456.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Sap Se</x:t>
   </x:si>
   <x:si>
     <x:t>SAP GR</x:t>
   </x:si>
   <x:si>
-    <x:t>177,532</x:t>
-[...2 lines deleted...]
-    <x:t>$53,899,031.30</x:t>
+    <x:t>177,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,833,565.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,244,248.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>878,918</x:t>
-[...65 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>880,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,365,495.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>116,561</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>116,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,636,918.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,040,189.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,906,641.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,870,675.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Rolls-Royce Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RR/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,664,694</x:t>
-[...2 lines deleted...]
-    <x:t>$46,246,393.16</x:t>
+    <x:t>1,666,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,288,436.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,162,539.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,138,976.23</x:t>
   </x:si>
   <x:si>
     <x:t>Allianz Se</x:t>
   </x:si>
   <x:si>
     <x:t>ALV GR</x:t>
   </x:si>
   <x:si>
-    <x:t>63,298</x:t>
-[...56 lines deleted...]
-    <x:t>$41,076,090.92</x:t>
+    <x:t>63,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,180,627.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eaton Corp Plc</x:t>
-[...8 lines deleted...]
-    <x:t>$40,699,017.25</x:t>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,183,841.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Express Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,142,617.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,370,079.79</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>112,975</x:t>
-[...56 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>113,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,166,262.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,032,702.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,374,676.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,911</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>63,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,151,763.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,847</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>49,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,078,605.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,464,583.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,391,813.99</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>401,751</x:t>
-[...59 lines deleted...]
-    <x:t>$33,733,176.09</x:t>
+    <x:t>402,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,425,566.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,303,530.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>933,684</x:t>
-[...2 lines deleted...]
-    <x:t>$33,303,812.08</x:t>
+    <x:t>934,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,824,333.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,703,951.64</x:t>
   </x:si>
   <x:si>
     <x:t>Airbus Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIR FP</x:t>
   </x:si>
   <x:si>
-    <x:t>100,566</x:t>
-[...20 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>100,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,356,104.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,484,058.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Zurich Insurance Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ZURN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>27,470</x:t>
-[...29 lines deleted...]
-    <x:t>$28,447,172.81</x:t>
+    <x:t>27,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,170,556.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,499</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>82,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,406,729.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,376,067.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,367,415.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>L'Oreal Sa</x:t>
   </x:si>
   <x:si>
     <x:t>OR FP</x:t>
   </x:si>
   <x:si>
-    <x:t>42,055</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>42,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,357,033.97</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>185,558</x:t>
-[...17 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>185,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,786,184.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,487,129.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,524,039.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokio Marine Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8766 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>332,202</x:t>
-[...17 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>4,989,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,468,345.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,171,343.55</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,313</x:t>
-[...29 lines deleted...]
-    <x:t>$22,635,484.56</x:t>
+    <x:t>52,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,862,691.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,711,549.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,456,872.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,373,721.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,990,501.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,640,828.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,434,192.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,223,568.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,215,035.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>123,628</x:t>
-[...20 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>123,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,034,953.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,586,477.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,482,401.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,266,915.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,182,781.87</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APP US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,572</x:t>
-[...89 lines deleted...]
-    <x:t>$20,083,421.86</x:t>
+    <x:t>47,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,165,643.29</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>140,813</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>141,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,063,137.10</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>REGN US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,838</x:t>
-[...2 lines deleted...]
-    <x:t>$19,799,233.94</x:t>
+    <x:t>17,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,974,422.38</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GD US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,316</x:t>
-[...53 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>39,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,653,983.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,509,813.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,452,257.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,822,243.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,821,087.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,421,291.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,303,958.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,300,796.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,277,310.85</x:t>
   </x:si>
   <x:si>
     <x:t>Bae Systems Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BA/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>487,935</x:t>
-[...65 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>488,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,045,961.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,930,356.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,636,685.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,318,776.56</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,137</x:t>
-[...56 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>23,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,121,966.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,048,352.11</x:t>
   </x:si>
   <x:si>
     <x:t>Ferrari Nv</x:t>
   </x:si>
   <x:si>
     <x:t>RACE IM</x:t>
   </x:si>
   <x:si>
-    <x:t>27,106</x:t>
-[...41 lines deleted...]
-    <x:t>$14,658,924.88</x:t>
+    <x:t>27,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,978,267.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,578,523.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,494,152.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,117,632.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,955,430.90</x:t>
   </x:si>
   <x:si>
     <x:t>Aon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AON US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,914</x:t>
-[...29 lines deleted...]
-    <x:t>$14,427,998.95</x:t>
+    <x:t>34,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,915,108.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,753,760.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,577,877.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,413,928.52</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>8,718</x:t>
-[...26 lines deleted...]
-    <x:t>$14,035,594.35</x:t>
+    <x:t>8,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,139,900.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,958,419.11</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>181,543</x:t>
-[...2 lines deleted...]
-    <x:t>$13,889,374.89</x:t>
+    <x:t>181,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,956,335.67</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HONA US</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,684,095.34</x:t>
-[...41 lines deleted...]
-    <x:t>$12,653,539.42</x:t>
+    <x:t>$12,899,238.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,442,622.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,276,972.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,211,861.76</x:t>
   </x:si>
   <x:si>
     <x:t>Edwards Lifesciences Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EW US</x:t>
   </x:si>
   <x:si>
-    <x:t>100,704</x:t>
-[...2 lines deleted...]
-    <x:t>$12,495,079.79</x:t>
+    <x:t>100,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,200,858.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,092,995.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,997,739.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,909,575.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,769,722.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,703,659.68</x:t>
   </x:si>
   <x:si>
     <x:t>Paychex Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PAYX US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,449</x:t>
-[...89 lines deleted...]
-    <x:t>$11,595,190.64</x:t>
+    <x:t>73,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,034,729.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,970,145.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,935,042.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,922,748.71</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,169</x:t>
-[...41 lines deleted...]
-    <x:t>$10,502,585.54</x:t>
+    <x:t>5,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,519,342.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,222,331.81</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,763</x:t>
-[...2 lines deleted...]
-    <x:t>$10,471,307.96</x:t>
+    <x:t>24,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,168,819.93</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM US</x:t>
   </x:si>
   <x:si>
-    <x:t>81,866</x:t>
-[...17 lines deleted...]
-    <x:t>$10,016,364.06</x:t>
+    <x:t>81,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,938,620.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Dominion Freight Line Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODFL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,841,844.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,775,657.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,563,669.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,399,731.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,347,429.87</x:t>
   </x:si>
   <x:si>
     <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8725 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>210,829</x:t>
-[...26 lines deleted...]
-    <x:t>$9,751,171.11</x:t>
+    <x:t>211,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,306,470.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,140,127.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,102,017.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,049,491.55</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>174,719</x:t>
-[...2 lines deleted...]
-    <x:t>$9,336,832.86</x:t>
+    <x:t>174,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,868,261.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,608,242.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,393,070.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,366,868.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,364,100.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,210,523.34</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>182,324</x:t>
-[...77 lines deleted...]
-    <x:t>$9,187,546.58</x:t>
+    <x:t>182,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,157,345.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,140,880.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,085,802.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,735,434.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>K CN</x:t>
   </x:si>
   <x:si>
-    <x:t>228,365</x:t>
-[...77 lines deleted...]
-    <x:t>$7,981,101.11</x:t>
+    <x:t>228,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,663,594.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,538,981.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,499,502.25</x:t>
   </x:si>
   <x:si>
     <x:t>Intact Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IFC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>30,507</x:t>
-[...2 lines deleted...]
-    <x:t>$7,980,107.16</x:t>
+    <x:t>30,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,475,208.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,321,580.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,236,892.12</x:t>
   </x:si>
   <x:si>
     <x:t>Prudential Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PRU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>427,224</x:t>
-[...2 lines deleted...]
-    <x:t>$7,970,674.31</x:t>
+    <x:t>427,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,213,448.18</x:t>
   </x:si>
   <x:si>
     <x:t>Daiichi Sankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4568 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>298,837</x:t>
-[...50 lines deleted...]
-    <x:t>$7,734,915.42</x:t>
+    <x:t>299,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,208,281.98</x:t>
   </x:si>
   <x:si>
     <x:t>Adyen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ADYEN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,163</x:t>
-[...38 lines deleted...]
-    <x:t>$7,156,807.64</x:t>
+    <x:t>5,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,170,660.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,875,029.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond James Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RJF US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,985</x:t>
-[...2 lines deleted...]
-    <x:t>$6,904,241.92</x:t>
+    <x:t>30,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,839,676.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,717,309.74</x:t>
   </x:si>
   <x:si>
     <x:t>Geberit Ag</x:t>
   </x:si>
   <x:si>
     <x:t>GEBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>7,422</x:t>
-[...2 lines deleted...]
-    <x:t>$6,903,981.57</x:t>
+    <x:t>7,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,714,253.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,710,256.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,666,925.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,526,893.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,395,889.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,359,010.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,288,650.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,264,937.63</x:t>
   </x:si>
   <x:si>
     <x:t>Sampo Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>SAMPO FH</x:t>
   </x:si>
   <x:si>
-    <x:t>444,638</x:t>
-[...53 lines deleted...]
-    <x:t>$6,522,232.54</x:t>
+    <x:t>445,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,247,068.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dover Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,180,519.86</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>155,772</x:t>
-[...14 lines deleted...]
-    <x:t>$6,434,277.98</x:t>
+    <x:t>155,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,156,468.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,150,955.99</x:t>
   </x:si>
   <x:si>
     <x:t>Astellas Pharma Inc</x:t>
   </x:si>
   <x:si>
     <x:t>4503 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>297,044</x:t>
-[...2 lines deleted...]
-    <x:t>$6,341,841.96</x:t>
+    <x:t>297,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,070,061.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,030,433.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,770,546.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,751,508.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,738,097.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,728,844.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,724,394.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,718,442.72</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,301</x:t>
-[...110 lines deleted...]
-    <x:t>$5,869,793.93</x:t>
+    <x:t>16,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,667,780.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,655,496.35</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>5,514</x:t>
-[...41 lines deleted...]
-    <x:t>$5,556,553.73</x:t>
+    <x:t>5,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,612,736.11</x:t>
   </x:si>
   <x:si>
     <x:t>Pultegroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PHM US</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,518,351.60</x:t>
+    <x:t>$5,392,696.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,383,383.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,364,563.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,231,651.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,165,867.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,043,436.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,983,195.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,795,720.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,781,930.74</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>196,146</x:t>
-[...86 lines deleted...]
-    <x:t>$5,217,750.39</x:t>
+    <x:t>196,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,759,049.16</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,507</x:t>
-[...14 lines deleted...]
-    <x:t>$5,142,981.72</x:t>
+    <x:t>6,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,747,579.62</x:t>
   </x:si>
   <x:si>
     <x:t>Ch Robinson Worldwide Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHRW US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,278</x:t>
-[...14 lines deleted...]
-    <x:t>$5,012,719.97</x:t>
+    <x:t>23,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,731,972.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,671,288.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,648,271.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,475,779.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,465,181.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,429,454.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartsila Oyj Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,319,050.41</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CF US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,389</x:t>
-[...50 lines deleted...]
-    <x:t>$4,470,568.00</x:t>
+    <x:t>26,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,310,902.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,241,885.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,226,598.54</x:t>
   </x:si>
   <x:si>
     <x:t>Admiral Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ADM LN</x:t>
   </x:si>
   <x:si>
-    <x:t>60,816</x:t>
-[...38 lines deleted...]
-    <x:t>$4,325,471.99</x:t>
+    <x:t>60,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,192,479.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,129,841.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,101,034.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,088,487.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,077,817.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,024,843.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,385.64</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGX SP</x:t>
   </x:si>
   <x:si>
-    <x:t>169,855</x:t>
-[...50 lines deleted...]
-    <x:t>$4,017,464.81</x:t>
+    <x:t>170,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,936,080.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,857,721.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,857,120.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,795,731.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,748,508.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,615.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,689,356.75</x:t>
   </x:si>
   <x:si>
     <x:t>Finecobank Banca Fineco Spa</x:t>
   </x:si>
   <x:si>
     <x:t>FBK IM</x:t>
   </x:si>
   <x:si>
-    <x:t>107,254</x:t>
-[...77 lines deleted...]
-    <x:t>$3,869,099.05</x:t>
+    <x:t>107,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,634,091.64</x:t>
   </x:si>
   <x:si>
     <x:t>Great-West Lifeco Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GWO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>40,918</x:t>
-[...2 lines deleted...]
-    <x:t>$3,850,394.18</x:t>
+    <x:t>40,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,620,921.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,553,233.96</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Holdings Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>PHOE IT</x:t>
   </x:si>
   <x:si>
-    <x:t>43,324</x:t>
-[...26 lines deleted...]
-    <x:t>$3,668,557.42</x:t>
+    <x:t>43,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,518,507.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,511,465.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,364,225.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,329,723.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,319,618.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,316,625.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,295,259.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,277,203.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,342.68</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
-    <x:t>73,677</x:t>
-[...62 lines deleted...]
-    <x:t>$3,443,684.88</x:t>
+    <x:t>73,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,050.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,223,494.57</x:t>
   </x:si>
   <x:si>
     <x:t>Straumann Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>STMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>21,004</x:t>
-[...26 lines deleted...]
-    <x:t>$3,366,832.48</x:t>
+    <x:t>21,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,185,390.97</x:t>
   </x:si>
   <x:si>
     <x:t>Shionogi &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>124,067</x:t>
-[...14 lines deleted...]
-    <x:t>$3,322,702.57</x:t>
+    <x:t>124,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,122,871.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,103,169.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,996.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tradeweb Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,438.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,756.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,562.56</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EVO SS</x:t>
   </x:si>
   <x:si>
-    <x:t>25,673</x:t>
-[...50 lines deleted...]
-    <x:t>$3,201,704.59</x:t>
+    <x:t>25,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,394.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,928,076.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,925,939.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,918,281.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,913,285.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,892,973.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,831,998.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,806,609.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,799,697.70</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>35,936</x:t>
-[...137 lines deleted...]
-    <x:t>$2,832,516.20</x:t>
+    <x:t>35,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,784,220.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,593.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,675,039.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,605.45</x:t>
   </x:si>
   <x:si>
     <x:t>Unipol Assicurazioni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>UNI IM</x:t>
   </x:si>
   <x:si>
-    <x:t>61,362</x:t>
-[...38 lines deleted...]
-    <x:t>$2,782,201.45</x:t>
+    <x:t>61,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,515,375.94</x:t>
   </x:si>
   <x:si>
     <x:t>Watsco Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WSO US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,184</x:t>
-[...50 lines deleted...]
-    <x:t>$2,624,208.95</x:t>
+    <x:t>6,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,510,378.09</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau Veritas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BVI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>55,805</x:t>
-[...2 lines deleted...]
-    <x:t>$2,486,401.61</x:t>
+    <x:t>55,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,353,190.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WISE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,341,552.82</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>26,459</x:t>
-[...14 lines deleted...]
-    <x:t>$2,335,361.17</x:t>
+    <x:t>26,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,318,955.85</x:t>
   </x:si>
   <x:si>
     <x:t>Addtech Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ADDTB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>48,858</x:t>
-[...2 lines deleted...]
-    <x:t>$2,309,318.45</x:t>
+    <x:t>48,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,223,733.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>56,362</x:t>
-[...2 lines deleted...]
-    <x:t>$2,255,016.03</x:t>
+    <x:t>56,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,203,103.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,340.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,396.05</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>23,013</x:t>
-[...26 lines deleted...]
-    <x:t>$2,041,962.14</x:t>
+    <x:t>23,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,106,655.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,895,151.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,807,404.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,746,617.68</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,860</x:t>
-[...26 lines deleted...]
-    <x:t>$1,837,002.91</x:t>
+    <x:t>33,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,731,945.88</x:t>
   </x:si>
   <x:si>
     <x:t>Sanrio Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8136 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>158,132</x:t>
-[...14 lines deleted...]
-    <x:t>$1,682,104.86</x:t>
+    <x:t>158,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,821.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lifco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,974.48</x:t>
   </x:si>
   <x:si>
     <x:t>SCHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>3,753</x:t>
-[...14 lines deleted...]
-    <x:t>$1,605,896.39</x:t>
+    <x:t>3,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,626,233.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indutrade Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,015.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Bakeries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,326.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,604.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elisa Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELISA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,223.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,586.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,925.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,450,901.45</x:t>
   </x:si>
   <x:si>
     <x:t>Gjensidige Forsikring Asa</x:t>
   </x:si>
   <x:si>
     <x:t>GJF NO</x:t>
   </x:si>
   <x:si>
-    <x:t>38,396</x:t>
-[...74 lines deleted...]
-    <x:t>$1,458,257.49</x:t>
+    <x:t>38,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,796.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Mediolanum Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMED IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,347,520.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,674</x:t>
-[...26 lines deleted...]
-    <x:t>$1,367,377.59</x:t>
+    <x:t>5,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,485.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,353.33</x:t>
   </x:si>
   <x:si>
     <x:t>Indra Sistemas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IDR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>13,430</x:t>
-[...14 lines deleted...]
-    <x:t>$1,342,530.63</x:t>
+    <x:t>13,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,519.64</x:t>
   </x:si>
   <x:si>
     <x:t>Nemetschek Se</x:t>
   </x:si>
   <x:si>
     <x:t>NEM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,945</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>10,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,462.05</x:t>
   </x:si>
   <x:si>
     <x:t>Rational Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RAA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,085</x:t>
-[...2 lines deleted...]
-    <x:t>$1,003,993.32</x:t>
+    <x:t>1,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,647.71</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>46,456</x:t>
-[...2 lines deleted...]
-    <x:t>$979,786.51</x:t>
+    <x:t>46,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,635.26</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>12,378</x:t>
-[...2 lines deleted...]
-    <x:t>$762,190.88</x:t>
+    <x:t>12,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,252.12</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$7,471,374.11</x:t>
+    <x:t>$6,186,397.09</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3841,51 +3835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b07c7d88d584dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9fabbf4f3af41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e58b2ced67d462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866507b4b8d04dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde50b3e3eb284f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ebb343b2a8a4c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F298"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -4373,171 +4367,171 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -4613,371 +4607,371 @@
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
@@ -5033,4811 +5027,4811 @@
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="D121" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="D151" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="F158" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="F168" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="D170" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="E170" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="D171" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="E171" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
+      <x:c r="F185" s="1" t="s">
         <x:v>806</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="D186" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="E186" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="D187" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
+      <x:c r="E187" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="E187" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="D188" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="E188" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="D191" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="E191" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="D192" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="E192" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="D193" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
-      <x:c r="E193" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="D194" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="E195" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="D195" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="E196" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="D196" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
+      <x:c r="F199" s="1" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="D200" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="E200" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="D201" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="E201" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="D202" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="E202" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="D203" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="E203" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="D204" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="E204" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="E207" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="D208" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="E208" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="D209" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="E209" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="E214" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="D214" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
+      <x:c r="F216" s="1" t="s">
         <x:v>930</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="D217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="E217" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="D218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="E218" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="D219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="E219" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
+      <x:c r="E226" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="D226" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="E227" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="D227" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="D229" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
+      <x:c r="E232" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="D232" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
+      <x:c r="E233" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
-      <x:c r="D233" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
+      <x:c r="E234" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
-      <x:c r="D234" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
-      <x:c r="D235" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="D236" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="D237" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
+      <x:c r="E241" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="D241" s="1" t="s">
+      <x:c r="F241" s="1" t="s">
         <x:v>1031</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
+      <x:c r="D242" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="D242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="E242" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
+      <x:c r="D243" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="E243" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
+      <x:c r="D244" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="D244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="E244" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
+      <x:c r="D245" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="D245" s="1" t="s">
+      <x:c r="E245" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="E245" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="D246" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="D246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="E246" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="D247" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="E247" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="D248" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="E248" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
+      <x:c r="E249" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="D249" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="E252" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="C253" s="1" t="s">
+      <x:c r="E253" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="D253" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C254" s="1" t="s">
+      <x:c r="E254" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="D254" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="C255" s="1" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="D255" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="C255" s="1" t="s">
+      <x:c r="E255" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="D255" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="D256" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
-      <x:c r="C256" s="1" t="s">
+      <x:c r="E256" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="D256" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="D257" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
-      <x:c r="C257" s="1" t="s">
+      <x:c r="E257" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
-      <x:c r="D257" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="D258" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
-      <x:c r="C258" s="1" t="s">
+      <x:c r="E258" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="D258" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="D259" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
-      <x:c r="C259" s="1" t="s">
+      <x:c r="E259" s="1" t="s">
         <x:v>1103</x:v>
       </x:c>
-      <x:c r="D259" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="D260" s="1" t="s">
         <x:v>1106</x:v>
       </x:c>
-      <x:c r="C260" s="1" t="s">
+      <x:c r="E260" s="1" t="s">
         <x:v>1107</x:v>
       </x:c>
-      <x:c r="D260" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
+        <x:v>1109</x:v>
+      </x:c>
+      <x:c r="D261" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
-      <x:c r="C261" s="1" t="s">
+      <x:c r="E261" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
-      <x:c r="D261" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="C262" s="1" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="D262" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="C262" s="1" t="s">
+      <x:c r="E262" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
-      <x:c r="D262" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="D263" s="1" t="s">
         <x:v>1118</x:v>
       </x:c>
-      <x:c r="C263" s="1" t="s">
+      <x:c r="E263" s="1" t="s">
         <x:v>1119</x:v>
       </x:c>
-      <x:c r="D263" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="D264" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="C264" s="1" t="s">
+      <x:c r="E264" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
-      <x:c r="D264" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="D265" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
-      <x:c r="C265" s="1" t="s">
+      <x:c r="E265" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
-      <x:c r="D265" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="D266" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="C266" s="1" t="s">
+      <x:c r="E266" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
-      <x:c r="D266" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="D267" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
-      <x:c r="C267" s="1" t="s">
+      <x:c r="E267" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="D267" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
+        <x:v>1137</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
-      <x:c r="C268" s="1" t="s">
+      <x:c r="E268" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
-      <x:c r="D268" s="1" t="s">
+      <x:c r="F268" s="1" t="s">
         <x:v>1140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C269" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="C269" s="1" t="s">
+      <x:c r="D269" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
-      <x:c r="D269" s="1" t="s">
+      <x:c r="E269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
-      <x:c r="E269" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="C270" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="C270" s="1" t="s">
+      <x:c r="D270" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="D270" s="1" t="s">
+      <x:c r="E270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="E270" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="D271" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="E271" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
-      <x:c r="D271" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="C272" s="1" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="D272" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
-      <x:c r="C272" s="1" t="s">
+      <x:c r="E272" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
-      <x:c r="D272" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="D273" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="C273" s="1" t="s">
+      <x:c r="E273" s="1" t="s">
         <x:v>1159</x:v>
       </x:c>
-      <x:c r="D273" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="D274" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="C274" s="1" t="s">
+      <x:c r="E274" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
-      <x:c r="D274" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="D275" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="C275" s="1" t="s">
+      <x:c r="E275" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="D275" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="D276" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="C276" s="1" t="s">
+      <x:c r="E276" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="D276" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="C277" s="1" t="s">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="D277" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="C277" s="1" t="s">
+      <x:c r="E277" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
-      <x:c r="D277" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="D278" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="D278" s="1" t="s">
+      <x:c r="E278" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="E278" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C279" s="1" t="s">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="D279" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="C279" s="1" t="s">
+      <x:c r="E279" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
-      <x:c r="D279" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="C280" s="1" t="s">
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="D280" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="C280" s="1" t="s">
+      <x:c r="E280" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="D280" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="C281" s="1" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="D281" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="C281" s="1" t="s">
+      <x:c r="E281" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="D281" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="C282" s="1" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="D282" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
-      <x:c r="C282" s="1" t="s">
+      <x:c r="E282" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="D282" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
         <x:v>1197</x:v>
       </x:c>
-      <x:c r="C283" s="1" t="s">
+      <x:c r="E283" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="D283" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="C284" s="1" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="D284" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
-      <x:c r="C284" s="1" t="s">
+      <x:c r="E284" s="1" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="D284" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="C285" s="1" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="D285" s="1" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="C285" s="1" t="s">
+      <x:c r="E285" s="1" t="s">
         <x:v>1206</x:v>
       </x:c>
-      <x:c r="D285" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="C286" s="1" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="D286" s="1" t="s">
         <x:v>1209</x:v>
       </x:c>
-      <x:c r="C286" s="1" t="s">
+      <x:c r="E286" s="1" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="D286" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="D287" s="1" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="C287" s="1" t="s">
+      <x:c r="E287" s="1" t="s">
         <x:v>1214</x:v>
       </x:c>
-      <x:c r="D287" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="C288" s="1" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="C288" s="1" t="s">
+      <x:c r="E288" s="1" t="s">
         <x:v>1218</x:v>
       </x:c>
-      <x:c r="D288" s="1" t="s">
+      <x:c r="F288" s="1" t="s">
         <x:v>1219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="C289" s="1" t="s">
         <x:v>1221</x:v>
       </x:c>
-      <x:c r="C289" s="1" t="s">
+      <x:c r="D289" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="D289" s="1" t="s">
+      <x:c r="E289" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="E289" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="C290" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
-      <x:c r="C290" s="1" t="s">
+      <x:c r="D290" s="1" t="s">
         <x:v>1226</x:v>
       </x:c>
-      <x:c r="D290" s="1" t="s">
+      <x:c r="E290" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="E290" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="C291" s="1" t="s">
         <x:v>1229</x:v>
       </x:c>
-      <x:c r="C291" s="1" t="s">
+      <x:c r="D291" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
-      <x:c r="D291" s="1" t="s">
+      <x:c r="E291" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="E291" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="C292" s="1" t="s">
         <x:v>1233</x:v>
       </x:c>
-      <x:c r="C292" s="1" t="s">
+      <x:c r="D292" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="D292" s="1" t="s">
+      <x:c r="E292" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
-      <x:c r="E292" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="C293" s="1" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="D293" s="1" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="C293" s="1" t="s">
+      <x:c r="E293" s="1" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="D293" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="C294" s="1" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="D294" s="1" t="s">
         <x:v>1242</x:v>
       </x:c>
-      <x:c r="C294" s="1" t="s">
+      <x:c r="E294" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
-      <x:c r="D294" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="C295" s="1" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="D295" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
-      <x:c r="C295" s="1" t="s">
+      <x:c r="E295" s="1" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="D295" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="C296" s="1" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="D296" s="1" t="s">
         <x:v>1250</x:v>
       </x:c>
-      <x:c r="C296" s="1" t="s">
+      <x:c r="E296" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
-      <x:c r="D296" s="1" t="s">
+      <x:c r="F296" s="1" t="s">
         <x:v>1252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="D297" s="1" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="E297" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
-      <x:c r="C297" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>