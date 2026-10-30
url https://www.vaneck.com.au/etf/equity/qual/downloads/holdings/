--- v8 (2026-10-09)
+++ v9 (2026-10-30)
@@ -1,3816 +1,3828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e41490652d4887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6e693309cc4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20261009" sheetId="1" r:id="R6ebb343b2a8a4c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20261029" sheetId="1" r:id="Rc94dd3a2016449d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1494" uniqueCount="1256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1494" uniqueCount="1260">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>731,421</x:t>
-[...5 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>730,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,843,616.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,021,206</x:t>
-[...5 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>1,019,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,251,428.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>479,517</x:t>
-[...5 lines deleted...]
-    <x:t>5.37%</x:t>
+    <x:t>478,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,649,564.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,383,935</x:t>
-[...5 lines deleted...]
-    <x:t>4.96%</x:t>
+    <x:t>1,381,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,295,339.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,875,753.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>742,720</x:t>
-[...20 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>741,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,350,099.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,924,793.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>100,229</x:t>
-[...20 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>100,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,743,339.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>481,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,397,306.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>440,406</x:t>
-[...20 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>439,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,246,232.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,960,830.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>349,655</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>348,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,978,710.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>791,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,434,261.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,516,019.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>350,636</x:t>
-[...20 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>349,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,484,412.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,358,716.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,331,960.50</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>190,007</x:t>
-[...35 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>189,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,608,847.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>729,278</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>727,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,295,939.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,789,356.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,300,138.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Procter &amp; Gamble Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>468,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,000,810.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,097,176</x:t>
-[...65 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>1,095,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,538,180.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,832,928.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,135,976.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>87,006</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>86,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,872,192.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,124,223.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,591,786.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>326,673</x:t>
-[...17 lines deleted...]
-    <x:t>$78,240,491.65</x:t>
+    <x:t>326,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,558,242.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>Novartis Ag</x:t>
-[...38 lines deleted...]
-    <x:t>$73,140,714.72</x:t>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,654,100.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,521,994.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ANET US</x:t>
   </x:si>
   <x:si>
-    <x:t>233,742</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>233,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,059,686.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>179,120</x:t>
-[...17 lines deleted...]
-    <x:t>$59,966,317.49</x:t>
+    <x:t>178,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,592,048.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nestle Sa</x:t>
-[...11 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,785,260.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linde Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,940,256.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,274,756.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,791,827.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>461,550</x:t>
-[...59 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>460,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,720,087.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,971,904.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>878,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,531,398.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,889,559.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,626,367.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,552,628.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,106,348.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Express Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,640,545.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,438,711.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,375,824.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,073,821.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,663,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,463,157.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,862,071.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,802,832.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,523,584.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>435,968</x:t>
-[...35 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>435,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,306,435.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,578,525.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,220,806.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,846,779.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,882,671.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,020,596.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,384,533.43</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>169,516</x:t>
-[...233 lines deleted...]
-    <x:t>$34,425,566.30</x:t>
+    <x:t>169,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,436,365.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,162,732.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,297,519.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,722,002.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,312,585.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,860</x:t>
-[...56 lines deleted...]
-    <x:t>$27,484,058.03</x:t>
+    <x:t>47,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,256,730.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,296,817.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,154,709.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zurich Insurance Group Ag</x:t>
-[...11 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,923,321.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,586,573.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,980,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,418,860.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,182,223.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,635,113.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,600,798.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,380,031.44</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,610</x:t>
-[...41 lines deleted...]
-    <x:t>$25,357,033.97</x:t>
+    <x:t>82,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,124,395.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,324,482.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,274,913.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,928,343.23</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>185,810</x:t>
-[...68 lines deleted...]
-    <x:t>$22,862,691.94</x:t>
+    <x:t>185,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,867,967.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,828,968.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,460,201.39</x:t>
   </x:si>
   <x:si>
     <x:t>Keyence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6861 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>31,273</x:t>
-[...41 lines deleted...]
-    <x:t>$21,990,501.82</x:t>
+    <x:t>31,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,455,156.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,172,181.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,170,834.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,798,629.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,738,834.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,701,324.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,370,981.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,798,247.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,512,622.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,415,971.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,400,551.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,249,942.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,179,980.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,684,146.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,475,541.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,370,473.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,368,956.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,084,221.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,677,275.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,219,142.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,017,799.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,997,168.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,711,182.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,830</x:t>
-[...272 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>8,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,604,015.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,945,133.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,347,477.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,824,314.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,639,083.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,486,458.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,812,930.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,696,935.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,559,408.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,504,306.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,352,488.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,324,305.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,302,460.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,233,851.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,141,819.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,987,154.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,715,500.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,571,879.17</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,564</x:t>
-[...107 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>29,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,418,636.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,118,335.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,775,936.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,406,581.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,393,892.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,148,563.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,995,606.28</x:t>
   </x:si>
   <x:si>
     <x:t>Celestica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CLS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>27,291</x:t>
-[...38 lines deleted...]
-    <x:t>$13,577,877.79</x:t>
+    <x:t>27,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,967,112.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,923,325.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,678,559.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,372,623.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,348,480.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,292,636.26</x:t>
   </x:si>
   <x:si>
     <x:t>Fujikura Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5803 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>268,077</x:t>
-[...188 lines deleted...]
-    <x:t>$10,970,145.13</x:t>
+    <x:t>267,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,103,731.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,921,287.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,868,770.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,781,812.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,689,649.68</x:t>
   </x:si>
   <x:si>
     <x:t>Emcor Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EME US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,783</x:t>
-[...53 lines deleted...]
-    <x:t>$10,168,819.93</x:t>
+    <x:t>9,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,562,434.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,313,640.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,308,051.95</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM US</x:t>
   </x:si>
   <x:si>
-    <x:t>81,978</x:t>
-[...2 lines deleted...]
-    <x:t>$9,938,620.30</x:t>
+    <x:t>81,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,291,456.21</x:t>
   </x:si>
   <x:si>
     <x:t>Old Dominion Freight Line Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ODFL US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,723</x:t>
-[...2 lines deleted...]
-    <x:t>$9,841,844.65</x:t>
+    <x:t>37,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,219,260.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,203,765.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,165,155.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,082,630.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,827,215.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,612,552.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,457,328.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,420,198.98</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,613</x:t>
-[...176 lines deleted...]
-    <x:t>$8,157,345.90</x:t>
+    <x:t>17,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,279,271.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,202,920.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,128,546.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,802,711.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,754,486.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,598,742.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geberit Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,339,248.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,333,985.91</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,240</x:t>
-[...29 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>19,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,145,739.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,099,319.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,037,245.85</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>K CN</x:t>
   </x:si>
   <x:si>
-    <x:t>228,675</x:t>
-[...14 lines deleted...]
-    <x:t>$7,538,981.33</x:t>
+    <x:t>228,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,996,840.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,867,283.97</x:t>
   </x:si>
   <x:si>
     <x:t>ATCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>290,142</x:t>
-[...14 lines deleted...]
-    <x:t>$7,475,208.17</x:t>
+    <x:t>289,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,854,485.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dover Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,793,349.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,715,733.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,677,088.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,657,403.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,599,421.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,546,267.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,539,860.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,536,096.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,525,507.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,433,602.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,289,996.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,221,849.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,212,671.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,159,628.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,158,947.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,143,342.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,099,414.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,026,510.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,023,573.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,940,401.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,871,185.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,832,029.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,720,114.98</x:t>
   </x:si>
   <x:si>
     <x:t>F5 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FFIV US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,042</x:t>
-[...161 lines deleted...]
-    <x:t>$6,359,010.42</x:t>
+    <x:t>11,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,690,599.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,687,212.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,533,654.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,470,550.07</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,349</x:t>
-[...206 lines deleted...]
-    <x:t>$5,392,696.47</x:t>
+    <x:t>13,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,291,341.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,285,650.67</x:t>
   </x:si>
   <x:si>
     <x:t>Mtu Aero Engines Ag</x:t>
   </x:si>
   <x:si>
     <x:t>MTX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>9,730</x:t>
-[...38 lines deleted...]
-    <x:t>$5,165,867.39</x:t>
+    <x:t>9,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,144,647.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,995,286.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>585</x:t>
-[...17 lines deleted...]
-    <x:t>$4,983,195.19</x:t>
+    <x:t>584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,994,055.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,767,009.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,182.18</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNA US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,304</x:t>
-[...14 lines deleted...]
-    <x:t>$4,781,930.74</x:t>
+    <x:t>9,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,731,063.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,590,177.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,577,925.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,509,426.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,457,480.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,444,151.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,425,123.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,411,529.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,358,205.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,437.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,212,059.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,182,974.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,162,221.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,094,778.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,026,029.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,982,375.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,981,588.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,949,541.07</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>196,413</x:t>
-[...38 lines deleted...]
-    <x:t>$4,671,288.74</x:t>
+    <x:t>196,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,910,374.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,906,977.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartsila Oyj Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,874,753.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGX SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,871,542.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,865,647.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,863,596.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,858,383.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,826,178.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,757,637.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,728,772.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,579,169.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,548,014.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,486,632.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,478,596.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,448,604.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,444,614.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,378,352.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,352,898.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,350,490.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,336,263.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,294,526.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,285,815.22</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrinet</x:t>
   </x:si>
   <x:si>
     <x:t>FN US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,641</x:t>
-[...230 lines deleted...]
-    <x:t>$3,748,508.56</x:t>
+    <x:t>6,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,283,441.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tradeweb Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,272,767.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,650.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,085,537.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,070,142.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,067,382.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,060,212.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,050,702.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,000,031.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,997,016.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,840.18</x:t>
   </x:si>
   <x:si>
     <x:t>Screen Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7735 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>25,823</x:t>
-[...293 lines deleted...]
-    <x:t>$2,928,076.18</x:t>
+    <x:t>25,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,801,555.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,567.23</x:t>
   </x:si>
   <x:si>
     <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>YZJSGD SP</x:t>
   </x:si>
   <x:si>
-    <x:t>528,266</x:t>
-[...38 lines deleted...]
-    <x:t>$2,892,973.78</x:t>
+    <x:t>527,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,703,318.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,693,445.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,660,854.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,627,586.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,619,442.96</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>5,394</x:t>
-[...14 lines deleted...]
-    <x:t>$2,806,609.79</x:t>
+    <x:t>5,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,613,553.82</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>53,955</x:t>
-[...50 lines deleted...]
-    <x:t>$2,629,605.45</x:t>
+    <x:t>53,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,599,751.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,572,237.86</x:t>
   </x:si>
   <x:si>
     <x:t>Unipol Assicurazioni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>UNI IM</x:t>
   </x:si>
   <x:si>
-    <x:t>61,446</x:t>
-[...26 lines deleted...]
-    <x:t>$2,353,190.37</x:t>
+    <x:t>61,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,463,697.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,328,156.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,308,035.54</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>WISE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>142,038</x:t>
-[...14 lines deleted...]
-    <x:t>$2,318,955.85</x:t>
+    <x:t>141,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,210,342.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Addtech Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ADDTB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>48,924</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>48,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,175,080.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,982.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,623.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,059,850.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,314.20</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>56,439</x:t>
-[...59 lines deleted...]
-    <x:t>$1,807,404.86</x:t>
+    <x:t>56,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,898,986.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,878,291.10</x:t>
   </x:si>
   <x:si>
     <x:t>Kikkoman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2801 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>110,799</x:t>
-[...2 lines deleted...]
-    <x:t>$1,746,617.68</x:t>
+    <x:t>110,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756,997.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,444.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indutrade Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,557.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,148.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Bakeries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,593,920.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,536,656.60</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,905</x:t>
-[...14 lines deleted...]
-    <x:t>$1,727,821.16</x:t>
+    <x:t>33,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,515,496.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,855.71</x:t>
   </x:si>
   <x:si>
     <x:t>Lifco Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LIFCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>36,595</x:t>
-[...35 lines deleted...]
-    <x:t>$1,504,326.93</x:t>
+    <x:t>36,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,744.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,040.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,535.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,180.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,813.70</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,472</x:t>
-[...2 lines deleted...]
-    <x:t>$1,479,604.92</x:t>
+    <x:t>9,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,928.47</x:t>
   </x:si>
   <x:si>
     <x:t>Elisa Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>ELISA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>25,832</x:t>
-[...50 lines deleted...]
-    <x:t>$1,429,796.40</x:t>
+    <x:t>25,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,378.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Banca Mediolanum Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BMED IM</x:t>
   </x:si>
   <x:si>
-    <x:t>36,860</x:t>
-[...41 lines deleted...]
-    <x:t>$1,262,519.64</x:t>
+    <x:t>36,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,392.48</x:t>
   </x:si>
   <x:si>
     <x:t>Nemetschek Se</x:t>
   </x:si>
   <x:si>
     <x:t>NEM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,959</x:t>
-[...2 lines deleted...]
-    <x:t>$1,133,462.05</x:t>
+    <x:t>10,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,310.98</x:t>
   </x:si>
   <x:si>
     <x:t>Rational Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RAA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,087</x:t>
-[...2 lines deleted...]
-    <x:t>$974,647.71</x:t>
+    <x:t>1,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,941.22</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>46,519</x:t>
-[...2 lines deleted...]
-    <x:t>$886,635.26</x:t>
+    <x:t>46,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,994.41</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>12,394</x:t>
-[...2 lines deleted...]
-    <x:t>$718,252.12</x:t>
+    <x:t>12,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,374.73</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,186,397.09</x:t>
+    <x:t>$6,955,942.64</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3835,51 +3847,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866507b4b8d04dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde50b3e3eb284f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ebb343b2a8a4c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce064bacba94dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27be949507b54708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc94dd3a2016449d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F298"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -4115,71 +4127,71 @@
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
@@ -4247,411 +4259,411 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
@@ -4747,5091 +4759,5091 @@
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
         <x:v>713</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="F191" s="1" t="s">
         <x:v>830</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="F201" s="1" t="s">
         <x:v>869</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="F219" s="1" t="s">
         <x:v>942</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="F247" s="1" t="s">
         <x:v>1055</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="F269" s="1" t="s">
         <x:v>1144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="F291" s="1" t="s">
         <x:v>1231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F298" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>