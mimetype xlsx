--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,3834 +1,3849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6b086c594543f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f59589b7944dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260428" sheetId="1" r:id="R68d40a6b57914bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260519" sheetId="1" r:id="R76b495f2ca374d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1499" uniqueCount="1262">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1499" uniqueCount="1267">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,413,373</x:t>
-[...5 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>1,442,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,006,030.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,022,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,336,081.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>449,766</x:t>
-[...20 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>459,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,944,633.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>535,884</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>546,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,603,917.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>518,589</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>529,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,492,236.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,693,589.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,190,637.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,827,997.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>110,920</x:t>
-[...47 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>113,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,793,618.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>491,336</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>501,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,365,553.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>832,188</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>849,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,208,684.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COST US</x:t>
   </x:si>
   <x:si>
-    <x:t>98,587</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>100,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,311,849.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>376,106</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>383,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,053,145.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,193,087.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,037,781</x:t>
-[...20 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>1,059,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,649,091.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>777,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,134,579.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Mastercard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MA US</x:t>
   </x:si>
   <x:si>
-    <x:t>178,949</x:t>
-[...2 lines deleted...]
-    <x:t>$125,999,488.17</x:t>
+    <x:t>182,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,046,603.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,594,940.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>190,768</x:t>
-[...20 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>194,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,336,852.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>924,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,862,645.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>PG US</x:t>
   </x:si>
   <x:si>
-    <x:t>510,255</x:t>
-[...32 lines deleted...]
-    <x:t>$93,490,920.69</x:t>
+    <x:t>520,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,589,368.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,798,119.87</x:t>
   </x:si>
   <x:si>
     <x:t>1.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>Novartis Ag</x:t>
-[...11 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,065,618.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,530,092.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,778,319.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,868</x:t>
-[...47 lines deleted...]
-    <x:t>$84,066,821.77</x:t>
+    <x:t>35,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,318,292.38</x:t>
   </x:si>
   <x:si>
     <x:t>1.05%</x:t>
   </x:si>
   <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,985,610.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,521,702.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,630,728.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nestle Sa</x:t>
   </x:si>
   <x:si>
     <x:t>NESN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>496,066</x:t>
-[...35 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>506,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,412,418.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>301,044</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>307,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,979,310.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,631</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>88,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,099,448.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,237,760.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ANET US</x:t>
   </x:si>
   <x:si>
-    <x:t>255,491</x:t>
-[...29 lines deleted...]
-    <x:t>$53,621,034.88</x:t>
+    <x:t>260,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,620,776.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,495,136.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,742,592.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,372,311.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,018,066.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>194,610</x:t>
-[...17 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>198,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,678,549.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,145,604.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,789,195.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,106,101.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>253,124</x:t>
-[...59 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>258,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,928,372.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,924,457.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,614,959.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ETN US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,449</x:t>
-[...59 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>77,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,078,839.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,170,818.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,361,774.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>481,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,336,875.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,008,204</x:t>
-[...44 lines deleted...]
-    <x:t>$37,468,206.28</x:t>
+    <x:t>1,029,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,130,331.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,195,757.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,495,268.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,542</x:t>
-[...20 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>53,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,491,791.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,122,269.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,790,207.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,240,755.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,965,352.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,411,469.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,279,398.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,025,238.40</x:t>
   </x:si>
   <x:si>
     <x:t>Parker-Hannifin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PH US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,207</x:t>
-[...35 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>24,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,626,843.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,575</x:t>
-[...29 lines deleted...]
-    <x:t>$29,204,015.34</x:t>
+    <x:t>13,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,767,348.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,675,473.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,638,705.33</x:t>
   </x:si>
   <x:si>
     <x:t>L'Oreal Sa</x:t>
   </x:si>
   <x:si>
     <x:t>OR FP</x:t>
   </x:si>
   <x:si>
-    <x:t>47,838</x:t>
-[...56 lines deleted...]
-    <x:t>$26,299,174.93</x:t>
+    <x:t>48,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,415,081.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,313,541.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,169,728.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tokio Marine Holdings Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$25,871,950.96</x:t>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,124,829.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cummins Inc</x:t>
-[...32 lines deleted...]
-    <x:t>$25,728,170.12</x:t>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,145,619.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,089,701.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Moody's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,602</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>38,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,772,009.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,237,991.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,781,114.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,600,366.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,458,979.87</x:t>
   </x:si>
   <x:si>
     <x:t>Illinois Tool Works Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ITW US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,108</x:t>
-[...2 lines deleted...]
-    <x:t>$23,667,361.84</x:t>
+    <x:t>64,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,445,654.90</x:t>
   </x:si>
   <x:si>
     <x:t>Relx Plc</x:t>
   </x:si>
   <x:si>
     <x:t>REL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>456,075</x:t>
-[...17 lines deleted...]
-    <x:t>$23,147,615.28</x:t>
+    <x:t>465,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,809,492.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,597,364.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,385,313.60</x:t>
   </x:si>
   <x:si>
     <x:t>Sherwin-Williams Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SHW US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,025</x:t>
-[...41 lines deleted...]
-    <x:t>$22,060,376.64</x:t>
+    <x:t>50,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,163,939.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,641,697.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,508,626.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,366,124.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
   </x:si>
   <x:si>
     <x:t>MUV2 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>24,882</x:t>
-[...59 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>25,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,981,901.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,978,863.28</x:t>
   </x:si>
   <x:si>
     <x:t>Bae Systems Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BA/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>530,437</x:t>
-[...38 lines deleted...]
-    <x:t>$19,929,700.53</x:t>
+    <x:t>541,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,049,420.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,451,522.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,355,657.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,326,268.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,273,861.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,701,626.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,467,976.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,321,466.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,094,009.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,864,051.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,861,852.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,449,002.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,573,810.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,441,348.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,439,988.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,270,007.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,995,513.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,993,870.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,437,627.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,027,371.26</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>116,841</x:t>
-[...200 lines deleted...]
-    <x:t>$15,314,287.13</x:t>
+    <x:t>119,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,947,220.00</x:t>
   </x:si>
   <x:si>
     <x:t>Ferguson Enterprises Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FERG US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,895</x:t>
-[...68 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>41,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,824,607.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,793,184.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,708,907.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,563,767.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holcim Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,284,231.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,184,095.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,163,634.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Dominion Freight Line Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODFL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,140,583.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,761,193.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,506</x:t>
-[...80 lines deleted...]
-    <x:t>$12,336,993.40</x:t>
+    <x:t>20,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,687,637.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,627,428.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,499,835.11</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>175,381</x:t>
-[...14 lines deleted...]
-    <x:t>$12,088,187.78</x:t>
+    <x:t>179,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,098,577.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,804,547.65</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,287</x:t>
-[...53 lines deleted...]
-    <x:t>$11,282,764.94</x:t>
+    <x:t>33,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,768,125.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,504,713.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,488,755.10</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>187,207</x:t>
-[...2 lines deleted...]
-    <x:t>$11,048,876.84</x:t>
+    <x:t>191,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,263,939.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,166,260.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,129,292.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,074,366.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,836,214.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,689,724.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,625,663.82</x:t>
   </x:si>
   <x:si>
     <x:t>Dr Horton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,162</x:t>
-[...29 lines deleted...]
-    <x:t>$10,013,465.17</x:t>
+    <x:t>48,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,245,068.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,987,906.38</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>K CN</x:t>
   </x:si>
   <x:si>
-    <x:t>220,888</x:t>
-[...65 lines deleted...]
-    <x:t>$9,531,810.65</x:t>
+    <x:t>225,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,945,096.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,821,685.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,435,841.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,370,547.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,278,999.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geberit Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,260,450.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,226,933.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,155,077.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,145,785.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,125,593.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,113,146.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,089,201.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,954,071.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,845,095.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>195,132</x:t>
-[...74 lines deleted...]
-    <x:t>$8,713,055.57</x:t>
+    <x:t>199,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,758,595.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,639,649.85</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,662</x:t>
-[...77 lines deleted...]
-    <x:t>$8,164,716.01</x:t>
+    <x:t>22,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,425,458.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,404,775.27</x:t>
   </x:si>
   <x:si>
     <x:t>Hubbell Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HUBB US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,560</x:t>
-[...2 lines deleted...]
-    <x:t>$8,153,478.96</x:t>
+    <x:t>10,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,089,527.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>80,495</x:t>
-[...26 lines deleted...]
-    <x:t>$7,707,215.33</x:t>
+    <x:t>82,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,059,323.39</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,229</x:t>
-[...41 lines deleted...]
-    <x:t>$7,281,074.57</x:t>
+    <x:t>10,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,998,454.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,974,014.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,956,344.07</x:t>
   </x:si>
   <x:si>
     <x:t>Next Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NXT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>28,387</x:t>
-[...2 lines deleted...]
-    <x:t>$7,096,796.29</x:t>
+    <x:t>28,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,849,728.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,830,358.93</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,783</x:t>
-[...2 lines deleted...]
-    <x:t>$7,047,250.22</x:t>
+    <x:t>94,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,798,917.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,633,883.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,546,117.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,436,561.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,408,808.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,391,685.75</x:t>
   </x:si>
   <x:si>
     <x:t>Pultegroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PHM US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,392</x:t>
-[...65 lines deleted...]
-    <x:t>$6,334,790.60</x:t>
+    <x:t>40,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,277,857.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,180,594.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,169,753.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,148,671.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,083,817.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,063,739.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,063,265.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,903,641.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,742,053.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ball Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,740,654.72</x:t>
   </x:si>
   <x:si>
     <x:t>Wartsila Oyj Abp</x:t>
   </x:si>
   <x:si>
     <x:t>WRT1V FH</x:t>
   </x:si>
   <x:si>
-    <x:t>100,168</x:t>
-[...26 lines deleted...]
-    <x:t>$6,189,246.02</x:t>
+    <x:t>102,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,731,212.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,726,798.97</x:t>
   </x:si>
   <x:si>
     <x:t>Ch Robinson Worldwide Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHRW US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,463</x:t>
-[...50 lines deleted...]
-    <x:t>$6,017,865.07</x:t>
+    <x:t>23,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,677,566.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,673,544.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,657,605.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,578,103.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,443,839.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,431,271.49</x:t>
   </x:si>
   <x:si>
     <x:t>Nvr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>667</x:t>
-[...2 lines deleted...]
-    <x:t>$6,011,605.18</x:t>
+    <x:t>680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,430,482.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,406,572.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,380,671.02</x:t>
   </x:si>
   <x:si>
     <x:t>Deckers Outdoor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DECK US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,804</x:t>
-[...29 lines deleted...]
-    <x:t>$5,848,016.03</x:t>
+    <x:t>40,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,369,186.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,210,324.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,193,474.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,143,076.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,050,405.31</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LULU US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,329</x:t>
-[...110 lines deleted...]
-    <x:t>$5,375,250.17</x:t>
+    <x:t>28,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,857,271.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,800,953.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,754,251.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,744,026.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,742,115.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,675,207.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,665,794.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGX SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,587,624.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,524,872.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlisle Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,518,118.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,345,477.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,273,757.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,214.94</x:t>
   </x:si>
   <x:si>
     <x:t>Cdw Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>CDW US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,733</x:t>
-[...116 lines deleted...]
-    <x:t>FFIV US</x:t>
+    <x:t>29,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,262,174.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,176,668.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,086,054.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,010,486.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,006,851.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,994,322.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,991,176.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,879,476.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,867,166.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,822,162.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,778,193.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,777,777.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dick's Sporting Goods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,747,442.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,694,811.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,676,575.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,675,735.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,822.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,637,355.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,550,890.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,493,483.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,422,940.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,368,105.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,354,631.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,255,854.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,246,999.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,494.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlsberg As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,391.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,185,975.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,165,225.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,160,296.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pentair Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,158,215.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,126,850.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,065,418.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,243.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,968,702.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,864.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,924,208.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,914,546.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,811,878.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,519.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WISE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,716,667.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,674,843.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,615,440.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,574,717.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Continental Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CON GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,536,338.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>587,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,515,355.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,450,102.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,445,465.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,302,567.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,279,514.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,260,512.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnum Ice Cream Co Nv/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,539.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212,550.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,108,561.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,718.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elisa Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELISA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,025.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,038,929.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,310.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,163.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,883,229.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,543.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,778.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lifco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,822,573.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,811,029.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,796,468.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,940.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,037.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scout24 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G24 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,912.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,622,679.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,500.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,484,472.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Bakeries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,341.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indutrade Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,337,470.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shimadzu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7701 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,871.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rational Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,011.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,352.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,352.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,531.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3626 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,457.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,372.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nemetschek Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,522.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvc Capital Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVC NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,879.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysmex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6869 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,554.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cts Eventim Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVD GR</x:t>
   </x:si>
   <x:si>
     <x:t>11,805</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,886,457.01</x:t>
-[...1112 lines deleted...]
-    <x:t>$1,124,785.39</x:t>
+    <x:t>$1,064,567.42</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>14,001</x:t>
-[...26 lines deleted...]
-    <x:t>$1,056,394.16</x:t>
+    <x:t>14,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,810.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monotaro Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3064 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,321.78</x:t>
   </x:si>
   <x:si>
     <x:t>M3 Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2413 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>76,145</x:t>
-[...14 lines deleted...]
-    <x:t>$941,802.49</x:t>
+    <x:t>77,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,433.98</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp Japan</x:t>
   </x:si>
   <x:si>
     <x:t>4716 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,461</x:t>
-[...2 lines deleted...]
-    <x:t>$817,167.19</x:t>
+    <x:t>10,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,424.25</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>18,880</x:t>
-[...2 lines deleted...]
-    <x:t>$787,039.55</x:t>
+    <x:t>19,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,336.01</x:t>
   </x:si>
   <x:si>
     <x:t>MICC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>4,620</x:t>
-[...2 lines deleted...]
-    <x:t>$83,782.36</x:t>
+    <x:t>6,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,645.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,416,595.55</x:t>
+    <x:t>$6,808,250.43</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3853,51 +3868,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4657200efe114042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf09ab2954d294691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68d40a6b57914bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07da53bb7ee34cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf0ddd54541242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76b495f2ca374d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F299"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -4053,91 +4068,91 @@
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
@@ -4245,5631 +4260,5631 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
         <x:v>687</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="F188" s="1" t="s">
         <x:v>817</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="E202" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="F202" s="1" t="s">
         <x:v>873</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="F220" s="1" t="s">
         <x:v>946</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="E246" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="F246" s="1" t="s">
         <x:v>1051</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="D264" s="1" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="E264" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="F264" s="1" t="s">
         <x:v>1122</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="D287" s="1" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="E287" s="1" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="F287" s="1" t="s">
         <x:v>1215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1259</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1259</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F299" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>