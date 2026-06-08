--- v1 (2026-05-19)
+++ v2 (2026-06-08)
@@ -1,3849 +1,3933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f59589b7944dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43be17da55e4424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260519" sheetId="1" r:id="R76b495f2ca374d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260605" sheetId="1" r:id="R3fb6f166e904498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1499" uniqueCount="1267">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1295">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,001,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,355,265.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,841,162.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,160,846.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,442,538</x:t>
-[...20 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>1,356,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,461,304.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>459,046</x:t>
-[...20 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>470,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,153,793.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,935,590.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,745,012.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>529,290</x:t>
-[...20 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>431,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,041,879.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,064,631.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>444,669</x:t>
-[...35 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>342,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,267,680.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,946,498.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>501,475</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>473,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,234,146.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,876,199.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,161,291.01</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>849,360</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>777,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,271,536.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,856,839.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COST US</x:t>
   </x:si>
   <x:si>
-    <x:t>100,622</x:t>
-[...20 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>89,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,464,415.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,903,056.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>112,018</x:t>
-[...65 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>85,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,342,599.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>194,705</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>167,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,319,781.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,579,399.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,361,867.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Procter &amp; Gamble Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,818,616.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KO US</x:t>
   </x:si>
   <x:si>
-    <x:t>924,457</x:t>
-[...20 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>825,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,775,960.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,993,435.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,180,518.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>NOVN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>469,453</x:t>
-[...65 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>375,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,221,415.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,644,434.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
-    <x:t>190,478</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>173,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,251,880.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,128,693.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,860,732.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>261,964</x:t>
-[...35 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>170,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,794,194.32</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>307,256</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>283,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,364,295.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>88,419</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>78,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,600,253.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>951,822</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>862,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,372,219.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ANET US</x:t>
   </x:si>
   <x:si>
-    <x:t>260,763</x:t>
-[...17 lines deleted...]
-    <x:t>$51,495,136.80</x:t>
+    <x:t>229,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,274,080.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,564,687.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,338,494.35</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>345,232</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>323,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,730,763.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,629,652.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,695,853.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,502,066.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,296,748.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>125,858</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>114,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,288,672.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,685,569.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>128,861</x:t>
-[...44 lines deleted...]
-    <x:t>$44,789,195.04</x:t>
+    <x:t>110,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,136,615.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Express Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,923,888.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,634,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,864,537.88</x:t>
   </x:si>
   <x:si>
     <x:t>Allianz Se</x:t>
   </x:si>
   <x:si>
     <x:t>ALV GR</x:t>
   </x:si>
   <x:si>
-    <x:t>71,107</x:t>
-[...32 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>62,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,579,592.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,550,978.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,717</x:t>
-[...20 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>61,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,019,513.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,849,218.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,833,144.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,416,802.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,821,458.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLK US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,482</x:t>
-[...50 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>22,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,471,879.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,154,046.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,261,300.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ACN US</x:t>
   </x:si>
   <x:si>
-    <x:t>141,903</x:t>
-[...20 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>124,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,208,129.63</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,627</x:t>
-[...14 lines deleted...]
-    <x:t>$34,122,269.13</x:t>
+    <x:t>46,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,472,870.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,281,502.50</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,405</x:t>
-[...20 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>48,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,271,915.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,754,766.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,461,452.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,278,463.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,033,569.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,911,057.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,849,140.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,275,372.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,165,095.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,940,085.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,396,592.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,210,151.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,646,029.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,381,520.83</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,982</x:t>
-[...86 lines deleted...]
-    <x:t>$28,675,473.43</x:t>
+    <x:t>51,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,717,775.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,689,152.66</x:t>
   </x:si>
   <x:si>
     <x:t>Cme Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CME US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,190</x:t>
-[...14 lines deleted...]
-    <x:t>$28,415,081.31</x:t>
+    <x:t>60,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,681,453.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,478,415.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,337,188.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,204,035.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,514,933.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,149,098.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,120,586.84</x:t>
   </x:si>
   <x:si>
     <x:t>Tokio Marine Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8766 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>422,120</x:t>
-[...104 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>326,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,809,564.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,649,473.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,521,480.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,245,907.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Ww Grainger Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GWW US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,789</x:t>
-[...26 lines deleted...]
-    <x:t>$22,445,654.90</x:t>
+    <x:t>10,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,925,685.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,884,260.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,458,358.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,753,695.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,341,145.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,278,445.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,278,224.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,202,484.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,167,999.22</x:t>
   </x:si>
   <x:si>
     <x:t>Relx Plc</x:t>
   </x:si>
   <x:si>
     <x:t>REL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>465,486</x:t>
-[...83 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>344,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,731,393.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,592,537.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,514,280.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,020,907.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,936,624.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,905,710.80</x:t>
   </x:si>
   <x:si>
     <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
   </x:si>
   <x:si>
     <x:t>MUV2 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>25,396</x:t>
-[...56 lines deleted...]
-    <x:t>$18,355,657.02</x:t>
+    <x:t>21,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,607,925.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,466,886.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,419,534.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,059,618.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,035,405.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,531,574.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,816,322.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,721,900.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,189,099.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,094,808.90</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,132</x:t>
-[...95 lines deleted...]
-    <x:t>$15,861,852.75</x:t>
+    <x:t>5,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,078,683.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,076,455.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Dominion Freight Line Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODFL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,715,599.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,202,534.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,150,981.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,107,178.99</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>327,679</x:t>
-[...29 lines deleted...]
-    <x:t>$14,441,348.74</x:t>
+    <x:t>302,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,947,087.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,676,636.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,423,221.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,355,672.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,343,562.59</x:t>
   </x:si>
   <x:si>
     <x:t>Fujikura Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5803 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>290,458</x:t>
-[...65 lines deleted...]
-    <x:t>$13,027,371.26</x:t>
+    <x:t>262,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,052,953.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,912,906.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,439,881.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,343,200.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,295,257.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,140,937.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,045,103.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,812,682.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,604,801.21</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>119,252</x:t>
-[...152 lines deleted...]
-    <x:t>$11,499,835.11</x:t>
+    <x:t>85,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,467,227.76</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>179,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>154,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,241,434.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,158,846.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,129,964.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,981,376.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,661,059.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,591,854.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,480,562.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,475,849.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,379,132.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,331,867.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,253,816.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,196,207.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,169,868.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,864,052.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,779,149.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,700,682.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,696,961.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,693,541.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,471,003.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,406,014.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,379,631.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,217,818.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,057,521.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,034,645.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,870,200.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,852,942.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dover Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,674,206.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,650,837.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geberit Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,613,548.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,609,047.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,589,532.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,516,654.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,433,370.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,412,635.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,368,552.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,297,611.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,204,413.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,194,713.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,170,754.74</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Music Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>UMG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>320,945</x:t>
-[...272 lines deleted...]
-    <x:t>$8,125,593.34</x:t>
+    <x:t>206,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,148,421.34</x:t>
   </x:si>
   <x:si>
     <x:t>Daiichi Sankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4568 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>352,047</x:t>
-[...53 lines deleted...]
-    <x:t>$7,758,595.36</x:t>
+    <x:t>293,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,142,030.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,126,750.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,046,380.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,033,678.78</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
-    <x:t>18,364</x:t>
-[...65 lines deleted...]
-    <x:t>$6,998,454.81</x:t>
+    <x:t>13,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,032,342.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,994,762.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,907,499.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,895,914.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,815,256.95</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,805</x:t>
-[...110 lines deleted...]
-    <x:t>$6,391,685.75</x:t>
+    <x:t>7,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,619,181.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,602,927.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,597,432.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,561,449.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,512,739.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,488,754.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,443,947.59</x:t>
   </x:si>
   <x:si>
     <x:t>Pultegroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PHM US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,204</x:t>
-[...41 lines deleted...]
-    <x:t>$6,148,671.10</x:t>
+    <x:t>$5,367,705.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,348,389.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,332,104.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartsila Oyj Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,319,520.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,317,049.91</x:t>
   </x:si>
   <x:si>
     <x:t>Church &amp; Dwight Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHD US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,000</x:t>
-[...2 lines deleted...]
-    <x:t>$6,083,817.75</x:t>
+    <x:t>40,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,294,867.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,254,302.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,145,154.68</x:t>
   </x:si>
   <x:si>
     <x:t>Techtronic Industries Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>669 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>287,586</x:t>
-[...146 lines deleted...]
-    <x:t>$5,431,271.49</x:t>
+    <x:t>236,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,097,755.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,983,297.54</x:t>
   </x:si>
   <x:si>
     <x:t>Nvr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NVR US</x:t>
   </x:si>
   <x:si>
-    <x:t>680</x:t>
-[...2 lines deleted...]
-    <x:t>$5,430,482.97</x:t>
+    <x:t>574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,965,692.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,947,274.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,922,786.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,839,922.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,670,481.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,474,431.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,404,849.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,275,681.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,833.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,099,629.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,993.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,009,916.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGX SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,980,132.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,923,166.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,853,438.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,807,012.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,732,816.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,711,440.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,684,850.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,417.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlisle Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,586,387.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,584,188.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,574,829.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,466,454.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,444,124.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,414,431.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,399,412.11</x:t>
   </x:si>
   <x:si>
     <x:t>W R Berkley Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WRB US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,287</x:t>
-[...98 lines deleted...]
-    <x:t>$4,800,953.01</x:t>
+    <x:t>36,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,393,273.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,366,700.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,363,480.81</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
-    <x:t>107,008</x:t>
-[...137 lines deleted...]
-    <x:t>$4,262,174.61</x:t>
+    <x:t>72,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,318,307.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,284,292.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,254,094.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,219,481.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,208,790.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,164,898.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,137,823.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,113,500.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,079,685.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,973.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,045,120.25</x:t>
   </x:si>
   <x:si>
     <x:t>Kuehne + Nagel International Ag</x:t>
   </x:si>
   <x:si>
     <x:t>KNIN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>13,512</x:t>
-[...110 lines deleted...]
-    <x:t>$3,778,193.80</x:t>
+    <x:t>9,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,190.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,113.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Intertek Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ITRK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>36,378</x:t>
-[...77 lines deleted...]
-    <x:t>$3,637,355.79</x:t>
+    <x:t>29,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,067.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,978,144.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,958,399.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pentair Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,876,148.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,852,166.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,823,122.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,816,039.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,805,348.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,771,737.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,731,136.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,715,303.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,705,819.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tradeweb Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,681,492.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,674,655.35</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>111,446</x:t>
-[...206 lines deleted...]
-    <x:t>$2,968,702.84</x:t>
+    <x:t>80,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,606,470.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,108.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,467.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,363,667.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,342,765.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,376.78</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau Veritas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BVI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>68,369</x:t>
-[...41 lines deleted...]
-    <x:t>$2,811,878.62</x:t>
+    <x:t>54,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,299,398.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,221,457.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,168,514.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WISE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,410.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,026.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>44,713</x:t>
-[...35 lines deleted...]
-    <x:t>$2,615,440.37</x:t>
+    <x:t>33,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,528.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,836.82</x:t>
   </x:si>
   <x:si>
     <x:t>Swedish Orphan Biovitrum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SOBI SS</x:t>
   </x:si>
   <x:si>
-    <x:t>39,927</x:t>
-[...50 lines deleted...]
-    <x:t>$2,445,465.96</x:t>
+    <x:t>29,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,943,854.43</x:t>
   </x:si>
   <x:si>
     <x:t>Obic Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4684 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>63,227</x:t>
-[...38 lines deleted...]
-    <x:t>$2,245,539.82</x:t>
+    <x:t>55,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,763.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,889,039.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,563.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,814,993.07</x:t>
   </x:si>
   <x:si>
     <x:t>SCHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,999</x:t>
-[...2 lines deleted...]
-    <x:t>$2,212,550.84</x:t>
+    <x:t>3,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,671,966.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,637,428.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lifco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,145.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elisa Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELISA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,631,768.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,605,693.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,737.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scout24 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G24 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,164.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,361.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,039.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,571.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,482.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,687.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Bakeries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,207.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,798.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,981.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,461</x:t>
-[...221 lines deleted...]
-    <x:t>$1,445,341.87</x:t>
+    <x:t>9,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,589.22</x:t>
   </x:si>
   <x:si>
     <x:t>Indutrade Ab</x:t>
   </x:si>
   <x:si>
     <x:t>INDT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>46,904</x:t>
-[...14 lines deleted...]
-    <x:t>$1,333,871.82</x:t>
+    <x:t>42,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,230,323.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nemetschek Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,259.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,196.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Mediolanum Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMED IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,151.13</x:t>
   </x:si>
   <x:si>
     <x:t>Rational Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RAA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,265</x:t>
-[...53 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>1,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,746.26</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Corp</x:t>
   </x:si>
   <x:si>
     <x:t>4768 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>45,452</x:t>
-[...14 lines deleted...]
-    <x:t>$1,111,522.09</x:t>
+    <x:t>40,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,027.65</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>52,129</x:t>
-[...26 lines deleted...]
-    <x:t>$1,064,567.42</x:t>
+    <x:t>45,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$960,442.37</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>14,290</x:t>
-[...59 lines deleted...]
-    <x:t>$150,645.27</x:t>
+    <x:t>12,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,821.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,712.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2584272D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,063.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,808,250.43</x:t>
+    <x:t>$3,122,464.59</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3868,56 +3952,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07da53bb7ee34cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf0ddd54541242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76b495f2ca374d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e229de82dc946ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6056442775ba45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fb6f166e904498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F299"/>
+  <x:dimension ref="A1:F307"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4068,111 +4152,111 @@
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
@@ -4220,5676 +4304,5836 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="E192" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="D260" s="1" t="s">
+        <x:v>1109</x:v>
+      </x:c>
+      <x:c r="E260" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
-      <x:c r="C260" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="D261" s="1" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="E261" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="C261" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="C262" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="D262" s="1" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="E262" s="1" t="s">
         <x:v>1118</x:v>
       </x:c>
-      <x:c r="C262" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="D298" s="1" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="E298" s="1" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="F298" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A299" s="1">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="B299" s="1" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s">
         <x:v>1264</x:v>
       </x:c>
-      <x:c r="C298" s="1" t="s">
+      <x:c r="D299" s="1" t="s">
         <x:v>1265</x:v>
       </x:c>
-      <x:c r="D298" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E298" s="1" t="s">
+      <x:c r="E299" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="F298" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A299" s="2" t="s">
+      <x:c r="F299" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A300" s="1">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B300" s="1" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="C300" s="1" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="D300" s="1" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="E300" s="1" t="s">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="F300" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A301" s="1">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="B301" s="1" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="C301" s="1" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="D301" s="1" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="E301" s="1" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="F301" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A302" s="1">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B302" s="1" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="C302" s="1" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="D302" s="1" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="E302" s="1" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="F302" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A303" s="1">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B303" s="1" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="C303" s="1" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="D303" s="1" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="E303" s="1" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="F303" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A304" s="1">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="B304" s="1" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="C304" s="1" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="D304" s="1" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="E304" s="1" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="F304" s="1" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A305" s="1">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="B305" s="1" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C305" s="1" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D305" s="1" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="E305" s="1" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="F305" s="1" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A306" s="1">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B306" s="1" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="C306" s="1" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="D306" s="1" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="E306" s="1" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="F306" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B299" s="2" t="s">
+      <x:c r="B307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C299" s="2" t="s">
+      <x:c r="C307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D299" s="2" t="s">
+      <x:c r="D307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E299" s="2" t="s">
+      <x:c r="E307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F299" s="2" t="s">
+      <x:c r="F307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A299:F299"/>
+    <x:mergeCell ref="A307:F307"/>
   </x:mergeCells>
 </x:worksheet>
 </file>