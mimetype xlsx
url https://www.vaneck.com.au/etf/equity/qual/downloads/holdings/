--- v2 (2026-06-08)
+++ v3 (2026-06-29)
@@ -1,3933 +1,3924 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43be17da55e4424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb76817bb5b24eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260605" sheetId="1" r:id="R3fb6f166e904498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260626" sheetId="1" r:id="R8455c942ee2e4a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1295">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1534" uniqueCount="1292">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,001,123</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>1,004,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,959,944.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>717,038</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>719,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,735,664.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>728,114</x:t>
-[...5 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>730,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,326,537.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,356,719</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>1,360,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,688,152.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>470,087</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>471,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,990,386.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>187,154</x:t>
-[...5 lines deleted...]
-    <x:t>3.41%</x:t>
+    <x:t>187,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,661,783.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>98,258</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>98,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,852,100.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,331,913.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>431,745</x:t>
-[...20 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>433,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,737,903.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,413,655.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,194,080.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,722,305.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>342,779</x:t>
-[...50 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>343,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,760,992.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,818,609.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,608,528.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,670,060.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,502,326.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>714,936</x:t>
-[...17 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>717,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,231,575.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,743,954.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,075,600</x:t>
-[...50 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>1,078,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,399,642.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,671,352.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>167,006</x:t>
-[...32 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>167,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,817,136.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>PG US</x:t>
   </x:si>
   <x:si>
-    <x:t>460,641</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>462,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,780,424.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KO US</x:t>
   </x:si>
   <x:si>
-    <x:t>825,182</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>827,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,112,029.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,724,533.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AZN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>317,394</x:t>
-[...20 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>318,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,192,259.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>NOVN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>375,184</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>376,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,122,186.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,034,378.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,551,087.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>381,185</x:t>
-[...20 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>382,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,572,582.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>TJX US</x:t>
   </x:si>
   <x:si>
-    <x:t>275,162</x:t>
-[...17 lines deleted...]
-    <x:t>$57,860,732.18</x:t>
+    <x:t>275,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,167,254.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>865,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,792,402.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linde Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,093,065.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,189,434.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,019,650.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,839,797.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,481,201.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,493,428.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,722,031.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,195,811.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,194,134.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>170,128</x:t>
-[...116 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>170,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,834,937.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,632,693.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,639,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,090,119.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Express Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,997,949.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,982,039.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,621,622.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,567,740.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Sap Se</x:t>
   </x:si>
   <x:si>
     <x:t>SAP GR</x:t>
   </x:si>
   <x:si>
-    <x:t>174,278</x:t>
-[...62 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>174,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,010,258.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,592,515.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,559,992.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,125,353.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,088,805.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,948,111.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>919,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,872,458.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,974,402.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>110,903</x:t>
-[...47 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>111,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,681,519.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,591,806.17</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APP US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,700</x:t>
-[...71 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>46,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,385,154.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,253,976.04</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLK US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,675</x:t>
-[...29 lines deleted...]
-    <x:t>$31,261,300.98</x:t>
+    <x:t>22,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,796,766.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,651,101.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,379,085.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,170,277.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,536,087.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,301,940.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,241,722.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,873,910.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,531,394.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,611,903.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,234,312.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,051,710.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,496,661.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,383,590.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ACN US</x:t>
   </x:si>
   <x:si>
-    <x:t>124,590</x:t>
-[...179 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>124,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,358,448.98</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,656</x:t>
-[...17 lines deleted...]
-    <x:t>$22,646,029.26</x:t>
+    <x:t>8,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,329,354.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,554,948.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fast Retailing Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$22,381,520.83</x:t>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,728,604.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,610,533.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,295,364.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,243,640.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,238,177.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,622,416.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,357,588.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,231,949.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,138,624.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,988,176.14</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,353</x:t>
-[...17 lines deleted...]
-    <x:t>$21,689,152.66</x:t>
+    <x:t>51,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,984,039.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,948,416.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,521,536.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,450,524.27</x:t>
   </x:si>
   <x:si>
     <x:t>Cme Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CME US</x:t>
   </x:si>
   <x:si>
-    <x:t>60,461</x:t>
-[...143 lines deleted...]
-    <x:t>$18,925,685.17</x:t>
+    <x:t>60,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,422,566.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,404,396.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,832,265.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>388 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>263,595</x:t>
-[...29 lines deleted...]
-    <x:t>$17,753,695.98</x:t>
+    <x:t>264,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,697,475.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,404,978.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,401,357.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,184,876.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,827,017.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,615,755.17</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,713</x:t>
-[...53 lines deleted...]
-    <x:t>$17,167,999.22</x:t>
+    <x:t>22,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,508,485.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,374,716.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,110,261.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,918,082.54</x:t>
   </x:si>
   <x:si>
     <x:t>Relx Plc</x:t>
   </x:si>
   <x:si>
     <x:t>REL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>344,052</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>345,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,598,514.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,552,564.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,670,804.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,481,002.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,438,120.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,343,110.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,198,961.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,121,137.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,867,747.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,675,707.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,666,960.25</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>8,559</x:t>
-[...26 lines deleted...]
-    <x:t>$16,020,907.07</x:t>
+    <x:t>8,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,419,625.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Celestica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CLS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>26,754</x:t>
-[...170 lines deleted...]
-    <x:t>$13,076,455.27</x:t>
+    <x:t>26,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,106,973.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,105,306.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,094,661.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,044,926.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,677,094.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,183,248.75</x:t>
   </x:si>
   <x:si>
     <x:t>Old Dominion Freight Line Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ODFL US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,981</x:t>
-[...65 lines deleted...]
-    <x:t>$11,676,636.65</x:t>
+    <x:t>37,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,761,168.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,640,724.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,462,357.01</x:t>
   </x:si>
   <x:si>
     <x:t>Jabil Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JBL US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,820</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>21,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,374,068.98</x:t>
   </x:si>
   <x:si>
     <x:t>Emcor Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EME US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,591</x:t>
-[...2 lines deleted...]
-    <x:t>$11,355,672.91</x:t>
+    <x:t>9,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,126,324.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,892,405.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,627,045.12</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>178,215</x:t>
-[...65 lines deleted...]
-    <x:t>$10,295,257.88</x:t>
+    <x:t>178,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,553,533.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,470,206.58</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,927</x:t>
-[...14 lines deleted...]
-    <x:t>$10,045,103.53</x:t>
+    <x:t>30,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,114,460.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,937,504.17</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>171,515</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>172,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,886,157.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,822,204.87</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>A US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,565</x:t>
-[...2 lines deleted...]
-    <x:t>$9,604,801.21</x:t>
+    <x:t>49,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,798,906.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,499,195.17</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,011</x:t>
-[...14 lines deleted...]
-    <x:t>$9,241,434.81</x:t>
+    <x:t>85,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,402,496.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,377,245.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,244,085.54</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>189,947</x:t>
-[...14 lines deleted...]
-    <x:t>$9,129,964.15</x:t>
+    <x:t>190,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,169,384.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,952,185.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,837,924.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,694,922.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,550,028.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,475,854.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,344,441.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,238,286.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,193,586.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,098,980.11</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>K CN</x:t>
   </x:si>
   <x:si>
-    <x:t>224,178</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>224,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,889,770.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,888,533.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,743,827.41</x:t>
   </x:si>
   <x:si>
     <x:t>Netapp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,575</x:t>
-[...113 lines deleted...]
-    <x:t>$7,864,052.54</x:t>
+    <x:t>34,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,661,712.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,545,847.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,344,014.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dover Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,332,687.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geberit Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,124,599.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,098,650.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,052,280.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,042,948.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,939,359.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,925,329.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,885,498.70</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,420</x:t>
-[...122 lines deleted...]
-    <x:t>$6,870,200.63</x:t>
+    <x:t>19,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,837,196.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,790,549.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,684,930.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,586,301.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,485,147.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,456,398.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,429,748.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,415,444.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,377,065.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,358,650.95</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>5,414</x:t>
-[...62 lines deleted...]
-    <x:t>$6,589,532.35</x:t>
+    <x:t>5,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,339,546.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,284,929.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,227,450.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,219,774.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,208,072.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,207,392.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,181,490.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,152,465.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,115,015.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,101,462.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,956,961.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,814,471.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,779,302.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,738,436.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,699,998.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,662,689.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,621,403.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,585,097.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,310,807.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,264,933.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,249,498.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,112,110.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,004,610.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,989,405.75</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrinet</x:t>
   </x:si>
   <x:si>
     <x:t>FN US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,510</x:t>
-[...125 lines deleted...]
-    <x:t>$6,126,750.96</x:t>
+    <x:t>6,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,966,129.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,962,450.20</x:t>
   </x:si>
   <x:si>
     <x:t>Halma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HLMA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>65,837</x:t>
-[...194 lines deleted...]
-    <x:t>$5,332,104.00</x:t>
+    <x:t>66,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,931,445.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,884,220.54</x:t>
   </x:si>
   <x:si>
     <x:t>Wartsila Oyj Abp</x:t>
   </x:si>
   <x:si>
     <x:t>WRT1V FH</x:t>
   </x:si>
   <x:si>
-    <x:t>90,418</x:t>
-[...26 lines deleted...]
-    <x:t>$5,294,867.29</x:t>
+    <x:t>90,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,789,452.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,780,026.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGX SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,524,079.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,483,788.09</x:t>
   </x:si>
   <x:si>
     <x:t>Logitech International Sa</x:t>
   </x:si>
   <x:si>
     <x:t>LOGN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>31,567</x:t>
-[...101 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>31,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,467,988.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,422,723.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,285,681.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlisle Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,220,089.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,168,082.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,129,601.77</x:t>
   </x:si>
   <x:si>
     <x:t>Epiroc Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EPIA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>107,473</x:t>
-[...26 lines deleted...]
-    <x:t>$4,275,681.21</x:t>
+    <x:t>107,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,110,030.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,101,718.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,036,540.12</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CF US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,907</x:t>
-[...47 lines deleted...]
-    <x:t>$3,980,132.29</x:t>
+    <x:t>25,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,980,311.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,939,798.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,931,866.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,879,097.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,789,536.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,785,401.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,762,127.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,646,449.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,635,248.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,624,368.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,265.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,505,651.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,473,279.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,405,152.70</x:t>
   </x:si>
   <x:si>
     <x:t>Ptc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PTC US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,184</x:t>
-[...53 lines deleted...]
-    <x:t>$3,711,440.81</x:t>
+    <x:t>20,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,395,045.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,387,619.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,371,498.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,362,584.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,362,396.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,348,850.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,285,724.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,284,084.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,251,137.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,221,153.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,194,400.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,461.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,147,664.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,134,047.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pentair Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,131,552.52</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,122</x:t>
-[...134 lines deleted...]
-    <x:t>$3,363,480.81</x:t>
+    <x:t>21,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,124,247.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,098,816.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,043,910.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,595.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,950,724.71</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
-    <x:t>72,326</x:t>
-[...197 lines deleted...]
-    <x:t>$2,876,148.91</x:t>
+    <x:t>72,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,947,819.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,919,765.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,124.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,172.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,208.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,607,175.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,602,774.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tradeweb Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,587,334.09</x:t>
   </x:si>
   <x:si>
     <x:t>Metso Outotec Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>METSO FH</x:t>
   </x:si>
   <x:si>
-    <x:t>107,165</x:t>
-[...50 lines deleted...]
-    <x:t>$2,771,737.37</x:t>
+    <x:t>107,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,566,693.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,396.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,886.45</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>15,936</x:t>
-[...86 lines deleted...]
-    <x:t>$2,540,467.81</x:t>
+    <x:t>15,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,474,980.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,447,186.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WISE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,431,170.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,576.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,383,941.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,056.34</x:t>
   </x:si>
   <x:si>
     <x:t>EPIB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>66,141</x:t>
-[...38 lines deleted...]
-    <x:t>$2,299,398.39</x:t>
+    <x:t>66,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,148,872.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,070,204.40</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>25,973</x:t>
-[...41 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>26,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,613.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,415.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,813.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,912.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,861,272.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,086.34</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,239</x:t>
-[...62 lines deleted...]
-    <x:t>$1,875,563.83</x:t>
+    <x:t>33,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,034.17</x:t>
   </x:si>
   <x:si>
     <x:t>Ems-Chemie Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>EMSN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,451</x:t>
-[...2 lines deleted...]
-    <x:t>$1,814,993.07</x:t>
+    <x:t>1,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,821,730.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,775,319.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,733,740.55</x:t>
   </x:si>
   <x:si>
     <x:t>SCHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>3,683</x:t>
-[...14 lines deleted...]
-    <x:t>$1,637,428.78</x:t>
+    <x:t>3,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,797.97</x:t>
   </x:si>
   <x:si>
     <x:t>Lifco Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LIFCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>35,876</x:t>
-[...2 lines deleted...]
-    <x:t>$1,632,145.70</x:t>
+    <x:t>35,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,272.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,636.48</x:t>
   </x:si>
   <x:si>
     <x:t>Elisa Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>ELISA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>25,324</x:t>
-[...26 lines deleted...]
-    <x:t>$1,572,737.26</x:t>
+    <x:t>25,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,565,402.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,493.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,566.53</x:t>
   </x:si>
   <x:si>
     <x:t>Scout24 Se</x:t>
   </x:si>
   <x:si>
     <x:t>G24 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>12,305</x:t>
-[...2 lines deleted...]
-    <x:t>$1,493,164.78</x:t>
+    <x:t>12,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,581.90</x:t>
   </x:si>
   <x:si>
     <x:t>Gjensidige Forsikring Asa</x:t>
   </x:si>
   <x:si>
     <x:t>GJF NO</x:t>
   </x:si>
   <x:si>
-    <x:t>37,692</x:t>
-[...26 lines deleted...]
-    <x:t>$1,378,571.03</x:t>
+    <x:t>37,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,128.34</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>55,329</x:t>
-[...2 lines deleted...]
-    <x:t>$1,364,482.88</x:t>
+    <x:t>55,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,704.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Bakeries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,407,724.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,383.19</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,797</x:t>
-[...38 lines deleted...]
-    <x:t>$1,250,981.08</x:t>
+    <x:t>2,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,083.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,301,165.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Futu Holdings Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,245,589.22</x:t>
+    <x:t>Banca Mediolanum Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMED IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,812.26</x:t>
   </x:si>
   <x:si>
     <x:t>Indutrade Ab</x:t>
   </x:si>
   <x:si>
     <x:t>INDT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>42,730</x:t>
-[...2 lines deleted...]
-    <x:t>$1,230,323.41</x:t>
+    <x:t>42,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,367.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rational Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,247.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,600.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,888.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvc Capital Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVC NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,741.48</x:t>
   </x:si>
   <x:si>
     <x:t>Nemetschek Se</x:t>
   </x:si>
   <x:si>
     <x:t>NEM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,743</x:t>
-[...62 lines deleted...]
-    <x:t>$960,442.37</x:t>
+    <x:t>10,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,333.13</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>12,151</x:t>
-[...2 lines deleted...]
-    <x:t>$871,821.91</x:t>
+    <x:t>12,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,575.12</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>26,923</x:t>
-[...14 lines deleted...]
-    <x:t>$114,063.32</x:t>
+    <x:t>27,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,542.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Software Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2299955D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>Constellation Software Inc/Canada</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,122,464.59</x:t>
+    <x:t>$6,067,764.04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3952,56 +3943,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e229de82dc946ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6056442775ba45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fb6f166e904498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9466188a1d445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d868711cad64052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8455c942ee2e4a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F307"/>
+  <x:dimension ref="A1:F306"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4212,343 +4203,343 @@
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
@@ -4644,71 +4635,71 @@
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
@@ -4744,791 +4735,791 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
@@ -5544,4596 +5535,4576 @@
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="D189" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="E189" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="D190" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="E190" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="D191" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="E191" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="D192" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="E192" s="1" t="s">
+      <x:c r="F192" s="1" t="s">
         <x:v>837</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="F207" s="1" t="s">
         <x:v>894</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="E221" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="F221" s="1" t="s">
         <x:v>950</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="E251" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="F251" s="1" t="s">
         <x:v>1071</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="D271" s="1" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="E271" s="1" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="F271" s="1" t="s">
         <x:v>1151</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="C295" s="1" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="D295" s="1" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="E295" s="1" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="F295" s="1" t="s">
         <x:v>1247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A306" s="1">
-[...19 lines deleted...]
-      <x:c r="A307" s="2" t="s">
+      <x:c r="A306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B307" s="2" t="s">
+      <x:c r="B306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C307" s="2" t="s">
+      <x:c r="C306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D307" s="2" t="s">
+      <x:c r="D306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E307" s="2" t="s">
+      <x:c r="E306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F307" s="2" t="s">
+      <x:c r="F306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A307:F307"/>
+    <x:mergeCell ref="A306:F306"/>
   </x:mergeCells>
 </x:worksheet>
 </file>