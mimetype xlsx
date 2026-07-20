--- v3 (2026-06-29)
+++ v4 (2026-07-20)
@@ -1,3924 +1,3933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb76817bb5b24eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d95238fc3f46ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260626" sheetId="1" r:id="R8455c942ee2e4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260720" sheetId="1" r:id="Red15dd64c92b4ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1534" uniqueCount="1292">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1295">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,004,169</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>969,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,693,210.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>455,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,456,124.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>719,219</x:t>
-[...5 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>694,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,899,522.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,314,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,868,778.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>730,329</x:t>
-[...35 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>705,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,716,753.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>187,724</x:t>
-[...5 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>181,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,259,456.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>98,557</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>95,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,772,858.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>V US</x:t>
   </x:si>
   <x:si>
-    <x:t>454,243</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>438,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,354,206.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>433,059</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>418,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,780,311.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,204,906.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,655,027.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>344,786</x:t>
-[...20 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>333,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,460,310.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>186,837</x:t>
-[...17 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>180,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,923,223.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,600,364.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>780,287</x:t>
-[...20 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>753,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,335,492.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,472,160.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>692,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,067,625.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,555</x:t>
-[...35 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>82,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,202,291.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,042,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,924,792.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>537,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,089,418.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,014,153.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Procter &amp; Gamble Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,880,622.39</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>321,224</x:t>
-[...62 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>310,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,556,630.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KO US</x:t>
   </x:si>
   <x:si>
-    <x:t>827,693</x:t>
-[...2 lines deleted...]
-    <x:t>$99,112,029.62</x:t>
+    <x:t>799,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,403,220.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>175,270</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>169,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,593,703.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,677,168.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AZN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>318,360</x:t>
-[...20 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>307,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,583,478.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,031,582.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
-    <x:t>174,152</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>168,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,437,400.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Nestle Sa</x:t>
   </x:si>
   <x:si>
     <x:t>NESN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>425,977</x:t>
-[...17 lines deleted...]
-    <x:t>$62,572,582.28</x:t>
+    <x:t>411,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,500,433.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,450,629.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>TJX US</x:t>
   </x:si>
   <x:si>
-    <x:t>275,999</x:t>
-[...14 lines deleted...]
-    <x:t>$60,792,402.24</x:t>
+    <x:t>266,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,984,662.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,475</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>75,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,725,224.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PEP US</x:t>
   </x:si>
   <x:si>
-    <x:t>283,992</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>274,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,879,384.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,620,172.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,853,754.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,917,748.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>85,739</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>82,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,550,059.39</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>226,925</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>219,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,473,394.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,137,942.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Express Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,857,633.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,721,425.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,583,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,639,036.02</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>62,929</x:t>
-[...32 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>60,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,551,395.45</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>176,132</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>170,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,270,430.23</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>170,645</x:t>
-[...59 lines deleted...]
-    <x:t>$41,982,039.83</x:t>
+    <x:t>164,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,558,581.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,085,479.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eaton Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ETN US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,611</x:t>
-[...17 lines deleted...]
-    <x:t>$39,567,740.90</x:t>
+    <x:t>67,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,525,213.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Sap Se</x:t>
   </x:si>
   <x:si>
     <x:t>SAP GR</x:t>
   </x:si>
   <x:si>
-    <x:t>174,808</x:t>
-[...2 lines deleted...]
-    <x:t>$39,010,258.33</x:t>
+    <x:t>168,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,162,049.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,272,510.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,516,205.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,163,705.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,741,157.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,245,194.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,980,783.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,775,682.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,938,888.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,619,638.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,602,390.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,457,336.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,670,458.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,438,757.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,277,015.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,964,123.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,515,273.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,079,516.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,021,496.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,824,516.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,446,337.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,643,733.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,480,368.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,120,648.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,860,233.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,652,489.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,583,586.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,854,812.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,841,779.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,498,657.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,375,347.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,048,688.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,971,922.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,965,640.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,745,555.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,562,011.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,292,142.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,111,261.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,878,429.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,742,432.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,854,979.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,568,724.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,243,574.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,107,795.50</x:t>
+  </x:si>
+  <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HON US</x:t>
   </x:si>
   <x:si>
-    <x:t>114,684</x:t>
-[...482 lines deleted...]
-    <x:t>$20,138,624.76</x:t>
+    <x:t>55,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,871,044.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,779,464.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,466,474.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,310,323.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RCL US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,356</x:t>
-[...65 lines deleted...]
-    <x:t>$19,422,566.13</x:t>
+    <x:t>41,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,214,309.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,094,326.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,802,065.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,790,238.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,445,877.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,443,651.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,440,978.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,023,159.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,983,642.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,921,432.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,780,901.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,730,686.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,469,288.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,893,232.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,584,173.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,543,127.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,374,638.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,213,266.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,058,566.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,071</x:t>
-[...185 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>28,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,965,776.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,474,880.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,166,881.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,116,503.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Dominion Freight Line Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODFL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,001,362.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,761,975.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,676,341.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,446,536.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,177,462.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,143,492.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,107,584.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,729,663.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,365,292.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujikura Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5803 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>263,604</x:t>
-[...167 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>254,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,042,551.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,999,275.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,931,195.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,904,720.14</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,319</x:t>
-[...41 lines deleted...]
-    <x:t>$11,462,357.01</x:t>
+    <x:t>16,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,557,543.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,378,863.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,175,535.19</x:t>
   </x:si>
   <x:si>
     <x:t>Jabil Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JBL US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,887</x:t>
-[...92 lines deleted...]
-    <x:t>$9,937,504.17</x:t>
+    <x:t>21,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,115,464.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,042,782.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,032,664.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,873,022.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,802,545.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,755,636.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,721,020.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,602,659.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,549,046.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,443,521.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,424,734.87</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>172,037</x:t>
-[...125 lines deleted...]
-    <x:t>$8,694,922.45</x:t>
+    <x:t>166,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,341,692.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,169,581.56</x:t>
   </x:si>
   <x:si>
     <x:t>Chugai Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4519 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>128,360</x:t>
-[...2 lines deleted...]
-    <x:t>$8,550,028.99</x:t>
+    <x:t>123,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,009,871.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,928,123.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,863,562.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,814,785.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,664,847.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,566,626.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,476,717.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,368,615.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,090,721.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,031,722.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,996,295.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,877,663.92</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,919</x:t>
-[...113 lines deleted...]
-    <x:t>$7,545,847.37</x:t>
+    <x:t>18,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,751,242.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,719,291.24</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,294</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>27,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,710,685.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,703,753.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,641,883.75</x:t>
   </x:si>
   <x:si>
     <x:t>Dover Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DOV US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,393</x:t>
-[...2 lines deleted...]
-    <x:t>$7,332,687.57</x:t>
+    <x:t>21,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,636,035.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,612,381.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,610,446.38</x:t>
   </x:si>
   <x:si>
     <x:t>Geberit Ag</x:t>
   </x:si>
   <x:si>
     <x:t>GEBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>7,309</x:t>
-[...23 lines deleted...]
-    <x:t>$7,052,280.52</x:t>
+    <x:t>7,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,573,252.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,560,201.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,456,200.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,376,125.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Hubbell Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HUBB US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,400</x:t>
-[...2 lines deleted...]
-    <x:t>$7,042,948.81</x:t>
+    <x:t>9,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,355,754.61</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,408</x:t>
-[...38 lines deleted...]
-    <x:t>$6,837,196.50</x:t>
+    <x:t>6,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,275,798.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,268,237.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,145,361.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,140,620.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,055,698.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,003,008.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,900,840.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,881,572.33</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>153,382</x:t>
-[...29 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>148,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,859,426.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,735,790.20</x:t>
   </x:si>
   <x:si>
     <x:t>Pultegroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PHM US</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,485,147.62</x:t>
-[...35 lines deleted...]
-    <x:t>$6,415,444.43</x:t>
+    <x:t>$5,673,012.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,667,958.89</x:t>
   </x:si>
   <x:si>
     <x:t>Darden Restaurants Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DRI US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,590</x:t>
-[...50 lines deleted...]
-    <x:t>$6,227,450.52</x:t>
+    <x:t>19,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,655,708.33</x:t>
   </x:si>
   <x:si>
     <x:t>Ppg Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,826</x:t>
-[...50 lines deleted...]
-    <x:t>$6,152,465.23</x:t>
+    <x:t>33,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,655,068.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,467,221.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,446,866.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,379,489.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,359,599.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,327,825.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,298,018.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,251,726.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,202,359.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,174,916.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,169,345.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,164,089.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,094,554.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,960,204.77</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
-    <x:t>13,099</x:t>
-[...185 lines deleted...]
-    <x:t>$4,989,405.75</x:t>
+    <x:t>12,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,675,683.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,661,156.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,515,695.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,509,345.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,365,414.29</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrinet</x:t>
   </x:si>
   <x:si>
     <x:t>FN US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,530</x:t>
-[...38 lines deleted...]
-    <x:t>$4,884,220.54</x:t>
+    <x:t>6,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,322,334.27</x:t>
   </x:si>
   <x:si>
     <x:t>Wartsila Oyj Abp</x:t>
   </x:si>
   <x:si>
     <x:t>WRT1V FH</x:t>
   </x:si>
   <x:si>
-    <x:t>90,693</x:t>
-[...17 lines deleted...]
-    <x:t>$4,780,026.41</x:t>
+    <x:t>87,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,289,427.17</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGX SP</x:t>
   </x:si>
   <x:si>
-    <x:t>167,248</x:t>
-[...2 lines deleted...]
-    <x:t>$4,524,079.79</x:t>
+    <x:t>161,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,279,250.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,205,397.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,127,951.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,110,467.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,074,703.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,063,599.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,014,955.89</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>193,136</x:t>
-[...35 lines deleted...]
-    <x:t>$4,285,681.38</x:t>
+    <x:t>186,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,834,690.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,827,989.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,755,418.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,692,520.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,633,077.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,631,433.49</x:t>
   </x:si>
   <x:si>
     <x:t>Carlisle Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,498</x:t>
-[...74 lines deleted...]
-    <x:t>$3,980,311.33</x:t>
+    <x:t>7,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,583,287.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,571,440.18</x:t>
   </x:si>
   <x:si>
     <x:t>Straumann Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>STMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>20,682</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>19,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,517,205.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,483,891.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,444,820.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,436,859.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,415,212.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,384,438.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,330,986.79</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>5,304</x:t>
-[...74 lines deleted...]
-    <x:t>$3,635,248.98</x:t>
+    <x:t>5,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,294,836.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,290,808.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,978.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,257,837.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,251,163.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,239,803.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,200,832.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,177,133.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,813.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,713.02</x:t>
   </x:si>
   <x:si>
     <x:t>Watsco Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WSO US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,089</x:t>
-[...26 lines deleted...]
-    <x:t>$3,505,651.06</x:t>
+    <x:t>5,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,133,303.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,121,257.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106,202.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,997.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,080,099.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,077,292.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,620.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,050.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,985,338.46</x:t>
   </x:si>
   <x:si>
     <x:t>Belimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BEAN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,145</x:t>
-[...2 lines deleted...]
-    <x:t>$3,473,279.24</x:t>
+    <x:t>2,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,950,791.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,920,953.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,404.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,137.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,827,009.30</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>53,055</x:t>
-[...170 lines deleted...]
-    <x:t>$3,134,047.71</x:t>
+    <x:t>51,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,813,537.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,797,173.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tradeweb Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,638,859.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,594,693.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,570,356.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,303.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,417.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,490,381.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,459,554.90</x:t>
   </x:si>
   <x:si>
     <x:t>Pentair Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNR US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,277</x:t>
-[...125 lines deleted...]
-    <x:t>$2,661,208.44</x:t>
+    <x:t>27,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,337.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,383,127.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WISE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,382,463.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,872.73</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>35,384</x:t>
-[...134 lines deleted...]
-    <x:t>$2,370,056.34</x:t>
+    <x:t>34,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,256,353.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,348.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,723.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,550.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,340.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,137.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,937,261.56</x:t>
   </x:si>
   <x:si>
     <x:t>EPIB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>66,343</x:t>
-[...65 lines deleted...]
-    <x:t>$1,911,912.86</x:t>
+    <x:t>64,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,906,681.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,897,463.22</x:t>
   </x:si>
   <x:si>
     <x:t>Beiersdorf Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BEI GR</x:t>
   </x:si>
   <x:si>
-    <x:t>14,925</x:t>
-[...14 lines deleted...]
-    <x:t>$1,850,086.34</x:t>
+    <x:t>14,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,748.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lifco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,691,653.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,653,635.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,614,176.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,613,288.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,613,159.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,597,712.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,227.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indutrade Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,616.20</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,340</x:t>
-[...71 lines deleted...]
-    <x:t>$1,594,636.48</x:t>
+    <x:t>32,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,512.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,460.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,563.18</x:t>
   </x:si>
   <x:si>
     <x:t>Elisa Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>ELISA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>25,401</x:t>
-[...26 lines deleted...]
-    <x:t>$1,498,566.53</x:t>
+    <x:t>24,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,052.64</x:t>
   </x:si>
   <x:si>
     <x:t>Scout24 Se</x:t>
   </x:si>
   <x:si>
     <x:t>G24 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>12,342</x:t>
-[...26 lines deleted...]
-    <x:t>$1,465,704.66</x:t>
+    <x:t>11,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,413,364.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,469.66</x:t>
   </x:si>
   <x:si>
     <x:t>Lotus Bakeries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>LOTB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>74</x:t>
-[...14 lines deleted...]
-    <x:t>$1,386,383.19</x:t>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,129.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Mediolanum Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMED IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,394.78</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,805</x:t>
-[...2 lines deleted...]
-    <x:t>$1,333,083.22</x:t>
+    <x:t>2,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,075.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,314</x:t>
-[...29 lines deleted...]
-    <x:t>$1,264,367.73</x:t>
+    <x:t>8,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,584.87</x:t>
   </x:si>
   <x:si>
     <x:t>Rational Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RAA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,069</x:t>
-[...2 lines deleted...]
-    <x:t>$1,141,247.51</x:t>
+    <x:t>1,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,736.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvc Capital Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVC NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,585.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,680.43</x:t>
   </x:si>
   <x:si>
     <x:t>Indra Sistemas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IDR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>13,224</x:t>
-[...26 lines deleted...]
-    <x:t>$948,741.48</x:t>
+    <x:t>12,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,429.34</x:t>
   </x:si>
   <x:si>
     <x:t>Nemetschek Se</x:t>
   </x:si>
   <x:si>
     <x:t>NEM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,776</x:t>
-[...2 lines deleted...]
-    <x:t>$933,333.13</x:t>
+    <x:t>10,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,936.56</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>12,188</x:t>
-[...2 lines deleted...]
-    <x:t>$919,575.12</x:t>
+    <x:t>11,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,548.83</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>27,005</x:t>
-[...2 lines deleted...]
-    <x:t>$565,542.88</x:t>
+    <x:t>26,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,707.60</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,067,764.04</x:t>
+    <x:t>$-915,072.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3943,56 +3952,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9466188a1d445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d868711cad64052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8455c942ee2e4a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8745faa01e4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R98a3ef795e7748eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red15dd64c92b4ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F306"/>
+  <x:dimension ref="A1:F307"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4223,91 +4232,91 @@
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
@@ -4415,971 +4424,971 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
@@ -5395,4716 +5404,4736 @@
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="F152" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
         <x:v>706</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
+      <x:c r="F175" s="1" t="s">
         <x:v>767</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="D176" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="E176" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="D177" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="E177" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="D178" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="E178" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="D179" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="E179" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="D180" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="E180" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="E181" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="D182" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="E182" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="D183" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="E183" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="D184" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="E184" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="D185" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="E185" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="D186" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="E186" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="D187" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
+      <x:c r="F191" s="1" t="s">
         <x:v>831</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="D192" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="E192" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="E195" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="D195" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="E196" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="D196" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
+      <x:c r="F204" s="1" t="s">
         <x:v>884</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="D205" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="E205" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="D206" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="E206" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="E212" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="D213" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="E213" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="D214" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="D214" s="1" t="s">
+      <x:c r="E214" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="E214" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
+      <x:c r="F220" s="1" t="s">
         <x:v>948</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
+      <x:c r="E226" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
-      <x:c r="D226" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="E227" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="D227" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="D229" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
+      <x:c r="E232" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
-      <x:c r="D232" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
+      <x:c r="E233" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="D233" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
+      <x:c r="E234" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="D234" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="D235" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="D236" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="D237" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
+      <x:c r="E241" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="D241" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
-      <x:c r="D242" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
-      <x:c r="D244" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
+      <x:c r="E245" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="D245" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="D246" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
+      <x:c r="E249" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="D249" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="E251" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="F252" s="1" t="s">
         <x:v>1077</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
-      <x:c r="C253" s="1" t="s">
+      <x:c r="E253" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="D253" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="C254" s="1" t="s">
+      <x:c r="E254" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="D254" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="C255" s="1" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="D255" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="C255" s="1" t="s">
+      <x:c r="E255" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
-      <x:c r="D255" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="D256" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="C256" s="1" t="s">
+      <x:c r="E256" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="D256" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="D257" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
-      <x:c r="C257" s="1" t="s">
+      <x:c r="E257" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="D257" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="D258" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="C258" s="1" t="s">
+      <x:c r="E258" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
-      <x:c r="D258" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="D259" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
-      <x:c r="C259" s="1" t="s">
+      <x:c r="E259" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
-      <x:c r="D259" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="D260" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="C260" s="1" t="s">
+      <x:c r="E260" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="D260" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="D261" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="C261" s="1" t="s">
+      <x:c r="E261" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="D261" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="C262" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="D262" s="1" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="C262" s="1" t="s">
+      <x:c r="E262" s="1" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="D262" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="D263" s="1" t="s">
         <x:v>1120</x:v>
       </x:c>
-      <x:c r="C263" s="1" t="s">
+      <x:c r="E263" s="1" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="D263" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="D264" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="C264" s="1" t="s">
+      <x:c r="E264" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="D264" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="D265" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
-      <x:c r="C265" s="1" t="s">
+      <x:c r="E265" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
-      <x:c r="D265" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="D266" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="C266" s="1" t="s">
+      <x:c r="E266" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="D266" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="D267" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="C267" s="1" t="s">
+      <x:c r="E267" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="D267" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="C268" s="1" t="s">
+      <x:c r="E268" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
-      <x:c r="D268" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="C269" s="1" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="D269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
-      <x:c r="C269" s="1" t="s">
+      <x:c r="E269" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="D269" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
+        <x:v>1147</x:v>
+      </x:c>
+      <x:c r="D270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="D270" s="1" t="s">
+      <x:c r="E270" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
-      <x:c r="E270" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="C271" s="1" t="s">
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="D271" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
-      <x:c r="C271" s="1" t="s">
+      <x:c r="E271" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
-      <x:c r="D271" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="C272" s="1" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="D272" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
-      <x:c r="C272" s="1" t="s">
+      <x:c r="E272" s="1" t="s">
         <x:v>1157</x:v>
       </x:c>
-      <x:c r="D272" s="1" t="s">
+      <x:c r="F272" s="1" t="s">
         <x:v>1158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="C273" s="1" t="s">
+      <x:c r="D273" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="D273" s="1" t="s">
+      <x:c r="E273" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="E273" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="C274" s="1" t="s">
+      <x:c r="D274" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="D274" s="1" t="s">
+      <x:c r="E274" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="E274" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
-      <x:c r="C275" s="1" t="s">
+      <x:c r="D275" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="D275" s="1" t="s">
+      <x:c r="E275" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="E275" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
+        <x:v>1171</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="C276" s="1" t="s">
+      <x:c r="D276" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="D276" s="1" t="s">
+      <x:c r="E276" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="E276" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C277" s="1" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="D277" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
-      <x:c r="C277" s="1" t="s">
+      <x:c r="E277" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="D277" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="C278" s="1" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="D278" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="C278" s="1" t="s">
+      <x:c r="E278" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="D278" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="C279" s="1" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="D279" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="C279" s="1" t="s">
+      <x:c r="E279" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="D279" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="C280" s="1" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="D280" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
-      <x:c r="C280" s="1" t="s">
+      <x:c r="E280" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="D280" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="C281" s="1" t="s">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="D281" s="1" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="E281" s="1" t="s">
         <x:v>1192</x:v>
       </x:c>
-      <x:c r="C281" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="D282" s="1" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="E282" s="1" t="s">
         <x:v>1196</x:v>
       </x:c>
-      <x:c r="D282" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
         <x:v>1199</x:v>
       </x:c>
-      <x:c r="C283" s="1" t="s">
+      <x:c r="E283" s="1" t="s">
         <x:v>1200</x:v>
       </x:c>
-      <x:c r="D283" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="C284" s="1" t="s">
+        <x:v>1202</x:v>
+      </x:c>
+      <x:c r="D284" s="1" t="s">
         <x:v>1203</x:v>
       </x:c>
-      <x:c r="C284" s="1" t="s">
+      <x:c r="E284" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
-      <x:c r="D284" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="C285" s="1" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="D285" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="C285" s="1" t="s">
+      <x:c r="E285" s="1" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="D285" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="C286" s="1" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="D286" s="1" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="C286" s="1" t="s">
+      <x:c r="E286" s="1" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="D286" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="D287" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
-      <x:c r="C287" s="1" t="s">
+      <x:c r="E287" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="D287" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="C288" s="1" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
-      <x:c r="C288" s="1" t="s">
+      <x:c r="E288" s="1" t="s">
         <x:v>1220</x:v>
       </x:c>
-      <x:c r="D288" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="C289" s="1" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="D289" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="C289" s="1" t="s">
+      <x:c r="E289" s="1" t="s">
         <x:v>1224</x:v>
       </x:c>
-      <x:c r="D289" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="C290" s="1" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="D290" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="C290" s="1" t="s">
+      <x:c r="E290" s="1" t="s">
         <x:v>1228</x:v>
       </x:c>
-      <x:c r="D290" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="C291" s="1" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="D291" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="C291" s="1" t="s">
+      <x:c r="E291" s="1" t="s">
         <x:v>1232</x:v>
       </x:c>
-      <x:c r="D291" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="C292" s="1" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="D292" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
-      <x:c r="C292" s="1" t="s">
+      <x:c r="E292" s="1" t="s">
         <x:v>1236</x:v>
       </x:c>
-      <x:c r="D292" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="C293" s="1" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="D293" s="1" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="C293" s="1" t="s">
+      <x:c r="E293" s="1" t="s">
         <x:v>1240</x:v>
       </x:c>
-      <x:c r="D293" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="C294" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="D294" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
-      <x:c r="C294" s="1" t="s">
+      <x:c r="E294" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="D294" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C295" s="1" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D295" s="1" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="E295" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="C295" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="C296" s="1" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="D296" s="1" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="E296" s="1" t="s">
         <x:v>1252</x:v>
       </x:c>
-      <x:c r="C296" s="1" t="s">
+      <x:c r="F296" s="1" t="s">
         <x:v>1253</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="D297" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
-      <x:c r="C297" s="1" t="s">
+      <x:c r="E297" s="1" t="s">
         <x:v>1257</x:v>
       </x:c>
-      <x:c r="D297" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="D298" s="1" t="s">
         <x:v>1260</x:v>
       </x:c>
-      <x:c r="C298" s="1" t="s">
+      <x:c r="E298" s="1" t="s">
         <x:v>1261</x:v>
       </x:c>
-      <x:c r="D298" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="D299" s="1" t="s">
         <x:v>1264</x:v>
       </x:c>
-      <x:c r="C299" s="1" t="s">
+      <x:c r="E299" s="1" t="s">
         <x:v>1265</x:v>
       </x:c>
-      <x:c r="D299" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="C300" s="1" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="D300" s="1" t="s">
         <x:v>1268</x:v>
       </x:c>
-      <x:c r="C300" s="1" t="s">
+      <x:c r="E300" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
-      <x:c r="D300" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="C301" s="1" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="D301" s="1" t="s">
         <x:v>1272</x:v>
       </x:c>
-      <x:c r="C301" s="1" t="s">
+      <x:c r="E301" s="1" t="s">
         <x:v>1273</x:v>
       </x:c>
-      <x:c r="D301" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="C302" s="1" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="D302" s="1" t="s">
         <x:v>1276</x:v>
       </x:c>
-      <x:c r="C302" s="1" t="s">
+      <x:c r="E302" s="1" t="s">
         <x:v>1277</x:v>
       </x:c>
-      <x:c r="D302" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="C303" s="1" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="D303" s="1" t="s">
         <x:v>1280</x:v>
       </x:c>
-      <x:c r="C303" s="1" t="s">
+      <x:c r="E303" s="1" t="s">
         <x:v>1281</x:v>
       </x:c>
-      <x:c r="D303" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="C304" s="1" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="D304" s="1" t="s">
         <x:v>1284</x:v>
       </x:c>
-      <x:c r="C304" s="1" t="s">
+      <x:c r="E304" s="1" t="s">
         <x:v>1285</x:v>
       </x:c>
-      <x:c r="D304" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="C305" s="1" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="D305" s="1" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="E305" s="1" t="s">
         <x:v>1289</x:v>
       </x:c>
-      <x:c r="C305" s="1" t="s">
+      <x:c r="F305" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="D305" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E305" s="1" t="s">
+    </x:row>
+    <x:row r="306" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A306" s="1">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B306" s="1" t="s">
         <x:v>1291</x:v>
       </x:c>
-      <x:c r="F305" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A306" s="2" t="s">
+      <x:c r="C306" s="1" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="D306" s="1" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="E306" s="1" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="F306" s="1" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B306" s="2" t="s">
+      <x:c r="B307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C306" s="2" t="s">
+      <x:c r="C307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D306" s="2" t="s">
+      <x:c r="D307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E306" s="2" t="s">
+      <x:c r="E307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F306" s="2" t="s">
+      <x:c r="F307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A306:F306"/>
+    <x:mergeCell ref="A307:F307"/>
   </x:mergeCells>
 </x:worksheet>
 </file>