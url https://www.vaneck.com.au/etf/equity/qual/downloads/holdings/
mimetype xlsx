--- v4 (2026-07-20)
+++ v5 (2026-08-10)
@@ -1,3933 +1,3930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d95238fc3f46ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33506c97a96a4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260720" sheetId="1" r:id="Red15dd64c92b4ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260807" sheetId="1" r:id="Rfe7824dc3a1b4b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1295">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1294">
+  <x:si>
+    <x:t>All Fund Holdings as at 07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,385,319.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>969,860</x:t>
-[...5 lines deleted...]
-    <x:t>5.45%</x:t>
+    <x:t>980,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,190,229.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,105,064.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,328,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,550,967.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>META US</x:t>
   </x:si>
   <x:si>
-    <x:t>455,407</x:t>
-[...50 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>460,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,155,960.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>181,310</x:t>
-[...5 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>183,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,869,736.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>95,189</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>96,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,086,503.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>V US</x:t>
   </x:si>
   <x:si>
-    <x:t>438,723</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>443,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,753,972.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>418,263</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>422,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,221,165.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>458,502</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>463,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,220,463.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>332,074</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>335,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,095,589.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>333,006</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>336,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,480,471.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>180,454</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>182,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,327,248.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Mastercard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MA US</x:t>
   </x:si>
   <x:si>
-    <x:t>166,423</x:t>
-[...2 lines deleted...]
-    <x:t>$129,600,364.04</x:t>
+    <x:t>168,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,168,725.98</x:t>
   </x:si>
   <x:si>
     <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>753,627</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>762,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,714,806.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,443,469.55</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COST US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,413</x:t>
-[...20 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>87,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,293,120.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,053,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,635,065.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,279,871.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,631</x:t>
-[...20 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>83,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,661,217.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,657,157.28</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRK US</x:t>
   </x:si>
   <x:si>
-    <x:t>537,030</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>543,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,887,205.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>PG US</x:t>
   </x:si>
   <x:si>
-    <x:t>446,256</x:t>
-[...2 lines deleted...]
-    <x:t>$95,880,622.39</x:t>
+    <x:t>451,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,170,745.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,966,119.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,716,535.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>310,248</x:t>
-[...32 lines deleted...]
-    <x:t>$84,593,703.02</x:t>
+    <x:t>313,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,020,531.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>NOVN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>363,468</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>367,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,121,463.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AZN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>307,483</x:t>
-[...20 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>310,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,656,829.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
-    <x:t>168,202</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>170,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,910,805.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,599,033.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,979,438.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Nestle Sa</x:t>
   </x:si>
   <x:si>
     <x:t>NESN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>411,423</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>415,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,192,517.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>835,861</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>845,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,440,818.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,607,548.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,794</x:t>
-[...32 lines deleted...]
-    <x:t>$53,620,172.91</x:t>
+    <x:t>76,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,184,037.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,100,776.11</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GILD US</x:t>
   </x:si>
   <x:si>
-    <x:t>269,560</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>272,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,423,332.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,712,928.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,653,588.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,600,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,788,882.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UNP US</x:t>
   </x:si>
   <x:si>
-    <x:t>110,850</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>112,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,532,950.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,459,131.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,200,494.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,176,636.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Express Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,061,250.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>82,810</x:t>
-[...68 lines deleted...]
-    <x:t>$41,639,036.02</x:t>
+    <x:t>83,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,923,130.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,806,008.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,619,754.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>439,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,175,141.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>60,779</x:t>
-[...71 lines deleted...]
-    <x:t>$38,162,049.60</x:t>
+    <x:t>61,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,801,715.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,363,029.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>160,993</x:t>
-[...35 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>162,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,805,937.91</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLK US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,967</x:t>
-[...2 lines deleted...]
-    <x:t>$33,741,157.71</x:t>
+    <x:t>22,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,748,676.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>382,068</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>386,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,411,792.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,800,179.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,405</x:t>
-[...2 lines deleted...]
-    <x:t>$32,980,783.67</x:t>
+    <x:t>47,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,676,966.77</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>887,943</x:t>
-[...2 lines deleted...]
-    <x:t>$32,775,682.82</x:t>
+    <x:t>897,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,626,673.98</x:t>
   </x:si>
   <x:si>
     <x:t>Progressive Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>PGR US</x:t>
   </x:si>
   <x:si>
-    <x:t>107,213</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>108,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,061,481.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,972,768.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,273,822.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,457</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>79,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,670,921.27</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,453</x:t>
-[...14 lines deleted...]
-    <x:t>$30,457,336.18</x:t>
+    <x:t>45,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,395,058.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Recruit Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6098 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>262,391</x:t>
-[...29 lines deleted...]
-    <x:t>$29,277,015.17</x:t>
+    <x:t>265,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,322,798.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,373,508.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,128,215.65</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zurich Insurance Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ZURN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>26,123</x:t>
-[...2 lines deleted...]
-    <x:t>$28,964,123.95</x:t>
+    <x:t>26,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,453,664.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,858,744.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,661,272.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,536,007.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,289,492.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,982,566.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,172,186.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,089,032.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,003,771.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,983,337.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cummins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,962,679.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,921,152.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,853,909.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,742,655.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,587,447.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,523,550.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,489,785.23</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APP US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,242</x:t>
-[...125 lines deleted...]
-    <x:t>$22,652,489.62</x:t>
+    <x:t>45,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,469,177.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,115,992.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,906,337.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,992,064.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,349,956.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>133,915</x:t>
-[...119 lines deleted...]
-    <x:t>$20,562,011.71</x:t>
+    <x:t>135,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,040,670.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,899,027.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,586,253.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,189,571.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,185,213.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,055,483.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,853,802.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,732,734.99</x:t>
   </x:si>
   <x:si>
     <x:t>Ww Grainger Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GWW US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,154</x:t>
-[...41 lines deleted...]
-    <x:t>$19,742,432.31</x:t>
+    <x:t>10,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,577,442.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,095,214.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,011,586.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,942,865.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,667,816.25</x:t>
   </x:si>
   <x:si>
     <x:t>Monster Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MNST US</x:t>
   </x:si>
   <x:si>
-    <x:t>134,992</x:t>
-[...68 lines deleted...]
-    <x:t>$17,779,464.40</x:t>
+    <x:t>136,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,468,444.62</x:t>
   </x:si>
   <x:si>
     <x:t>Aon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AON US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,203</x:t>
-[...53 lines deleted...]
-    <x:t>$16,802,065.79</x:t>
+    <x:t>33,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,036,817.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,913,659.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,798,300.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,701,051.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,727,701.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,598,064.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,251,906.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,169,049.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,820,460.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,487,433.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,771,472.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,459,753.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,455,999.35</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HONA US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,383</x:t>
-[...146 lines deleted...]
-    <x:t>$13,584,173.02</x:t>
+    <x:t>55,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,365,044.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,347,460.38</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,916</x:t>
-[...26 lines deleted...]
-    <x:t>$13,213,266.89</x:t>
+    <x:t>4,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,301,013.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,908,063.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,649,954.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,591,392.16</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ROK US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,737</x:t>
-[...56 lines deleted...]
-    <x:t>$12,116,503.16</x:t>
+    <x:t>19,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,466,303.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,305,253.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,217,126.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,007,907.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,969,995.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,807,134.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Old Dominion Freight Line Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ODFL US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,826</x:t>
-[...53 lines deleted...]
-    <x:t>$11,177,462.22</x:t>
+    <x:t>36,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,100,686.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,075,503.44</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,821</x:t>
-[...38 lines deleted...]
-    <x:t>$10,365,292.44</x:t>
+    <x:t>7,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,051,019.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fujikura Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Waters Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,917</x:t>
-[...2 lines deleted...]
-    <x:t>$9,999,275.11</x:t>
+    <x:t>19,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,022,472.19</x:t>
   </x:si>
   <x:si>
     <x:t>Williams-Sonoma Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WSM US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,351</x:t>
-[...2 lines deleted...]
-    <x:t>$9,931,195.82</x:t>
+    <x:t>30,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,943,450.27</x:t>
   </x:si>
   <x:si>
     <x:t>Emcor Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EME US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,291</x:t>
-[...2 lines deleted...]
-    <x:t>$9,904,720.14</x:t>
+    <x:t>9,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,868,857.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,329,629.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,037,515.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,602,568.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,577,770.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,449,313.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,356,258.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,318,250.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,171,558.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,090,677.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Givaudan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,013,740.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,922,602.53</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,727</x:t>
-[...53 lines deleted...]
-    <x:t>$9,042,782.34</x:t>
+    <x:t>16,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,863,738.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,817,507.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Brands Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,654,115.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,592,678.67</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,357</x:t>
-[...41 lines deleted...]
-    <x:t>$8,755,636.69</x:t>
+    <x:t>83,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,569,669.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,517,225.54</x:t>
   </x:si>
   <x:si>
     <x:t>Intact Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IFC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>29,013</x:t>
-[...62 lines deleted...]
-    <x:t>$8,341,692.48</x:t>
+    <x:t>29,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,325,983.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,320,305.53</x:t>
   </x:si>
   <x:si>
     <x:t>Prudential Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PRU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>406,295</x:t>
-[...2 lines deleted...]
-    <x:t>$8,169,581.56</x:t>
+    <x:t>410,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,197,509.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,105,804.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,832,159.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,787,470.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,721,280.69</x:t>
   </x:si>
   <x:si>
     <x:t>Chugai Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4519 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>123,974</x:t>
-[...53 lines deleted...]
-    <x:t>$7,664,847.77</x:t>
+    <x:t>125,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,708,235.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,600,761.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,558,229.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,307,099.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,210,188.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,136,196.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,091,846.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geberit Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,021,242.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,860,690.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,805,107.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,792,088.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,748,294.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,734,707.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,682,851.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,583,886.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dover Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,539,481.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,434,962.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,371,908.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,292,388.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,206,378.95</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Pacific Land Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,706</x:t>
-[...146 lines deleted...]
-    <x:t>$6,636,035.52</x:t>
+    <x:t>12,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,198,810.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,193,277.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,173,597.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techtronic Industries Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,140,535.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,129,213.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,087,488.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,010,392.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,977,816.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,960,611.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,864,700.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,766,838.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,753,539.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,742,489.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,669,573.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,523,666.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,507,315.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,477,308.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,268,281.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,157,574.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,086,407.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,079,380.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,040,319.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,749,550.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Ch Robinson Worldwide Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHRW US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,138</x:t>
-[...185 lines deleted...]
-    <x:t>$5,859,426.43</x:t>
+    <x:t>22,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,734,915.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,724,679.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,676,779.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,674,373.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,645,509.54</x:t>
   </x:si>
   <x:si>
     <x:t>Lennox International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LII US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,361</x:t>
-[...206 lines deleted...]
-    <x:t>$4,960,204.77</x:t>
+    <x:t>7,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,635,942.84</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
-    <x:t>12,652</x:t>
-[...29 lines deleted...]
-    <x:t>$4,515,695.65</x:t>
+    <x:t>12,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,634,403.89</x:t>
   </x:si>
   <x:si>
     <x:t>Logitech International Sa</x:t>
   </x:si>
   <x:si>
     <x:t>LOGN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>30,581</x:t>
-[...2 lines deleted...]
-    <x:t>$4,509,345.13</x:t>
+    <x:t>30,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,586,811.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,460,214.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGX SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,433,949.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,341,412.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartsila Oyj Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,265,302.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,222,420.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,154,284.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,136,213.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,124,550.88</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CF US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,097</x:t>
-[...62 lines deleted...]
-    <x:t>$4,127,951.68</x:t>
+    <x:t>25,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,109,991.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,031,333.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,029,000.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlisle Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,018,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,951,945.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,909,750.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,806,316.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,796,800.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,781,606.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,657,750.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,656,680.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,641,570.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,629,639.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,612,582.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,590,135.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,575,701.90</x:t>
   </x:si>
   <x:si>
     <x:t>Rollins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ROL US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,607</x:t>
-[...122 lines deleted...]
-    <x:t>$3,583,287.93</x:t>
+    <x:t>64,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,437,730.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,416,337.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,387,274.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,383,089.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,349,227.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,329,267.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,280,765.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,274,328.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,400.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,221,202.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,160,230.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,154,359.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,137,267.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,112,754.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,096,847.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,084,143.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,303.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,955,479.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,035.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,104.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,913,190.71</x:t>
   </x:si>
   <x:si>
     <x:t>Screen Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7735 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>24,525</x:t>
-[...206 lines deleted...]
-    <x:t>$3,135,713.02</x:t>
+    <x:t>24,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,909,889.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,878,946.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,869,615.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781,973.94</x:t>
   </x:si>
   <x:si>
     <x:t>Watsco Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WSO US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,881</x:t>
-[...185 lines deleted...]
-    <x:t>$2,797,173.49</x:t>
+    <x:t>5,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,780,404.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,737,282.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,714,417.13</x:t>
   </x:si>
   <x:si>
     <x:t>Tradeweb Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TW US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,439</x:t>
-[...26 lines deleted...]
-    <x:t>$2,570,356.83</x:t>
+    <x:t>18,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,709,789.52</x:t>
   </x:si>
   <x:si>
     <x:t>Gea Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>G1A GR</x:t>
   </x:si>
   <x:si>
-    <x:t>25,564</x:t>
-[...26 lines deleted...]
-    <x:t>$2,490,381.52</x:t>
+    <x:t>25,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,698,518.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pentair Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,422.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,670,945.65</x:t>
   </x:si>
   <x:si>
     <x:t>Pandora A/S</x:t>
   </x:si>
   <x:si>
     <x:t>PNDORA DC</x:t>
   </x:si>
   <x:si>
-    <x:t>14,395</x:t>
-[...14 lines deleted...]
-    <x:t>$2,443,337.56</x:t>
+    <x:t>14,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,538,485.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,514,860.60</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau Veritas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BVI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>53,071</x:t>
-[...2 lines deleted...]
-    <x:t>$2,383,127.19</x:t>
+    <x:t>53,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,490,249.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,689.27</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>WISE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>134,896</x:t>
-[...38 lines deleted...]
-    <x:t>$2,233,348.17</x:t>
+    <x:t>136,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,330.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,507.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,359,826.74</x:t>
   </x:si>
   <x:si>
     <x:t>Obic Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4684 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>54,089</x:t>
-[...2 lines deleted...]
-    <x:t>$2,035,723.95</x:t>
+    <x:t>54,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,237,469.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,107.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>Coloplast A/S</x:t>
-[...32 lines deleted...]
-    <x:t>$1,976,137.97</x:t>
+    <x:t>EPIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,068,054.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,064,018.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,567.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,936,743.92</x:t>
   </x:si>
   <x:si>
     <x:t>Swedish Orphan Biovitrum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SOBI SS</x:t>
   </x:si>
   <x:si>
-    <x:t>28,252</x:t>
-[...35 lines deleted...]
-    <x:t>$1,875,748.20</x:t>
+    <x:t>28,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,663.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,904,973.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,792,976.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,781,444.70</x:t>
   </x:si>
   <x:si>
     <x:t>Lifco Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LIFCOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>34,755</x:t>
-[...2 lines deleted...]
-    <x:t>$1,691,653.37</x:t>
+    <x:t>35,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,081.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,679,315.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,115.14</x:t>
   </x:si>
   <x:si>
     <x:t>SCHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>3,568</x:t>
-[...62 lines deleted...]
-    <x:t>$1,547,227.61</x:t>
+    <x:t>3,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,634,150.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,564,407.20</x:t>
   </x:si>
   <x:si>
     <x:t>Indutrade Ab</x:t>
   </x:si>
   <x:si>
     <x:t>INDT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>41,396</x:t>
-[...26 lines deleted...]
-    <x:t>$1,500,460.33</x:t>
+    <x:t>41,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,526,207.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scout24 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G24 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,391.18</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,397</x:t>
-[...2 lines deleted...]
-    <x:t>$1,427,563.18</x:t>
+    <x:t>5,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,022.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,798.73</x:t>
   </x:si>
   <x:si>
     <x:t>Elisa Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>ELISA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>24,533</x:t>
-[...26 lines deleted...]
-    <x:t>$1,396,469.66</x:t>
+    <x:t>24,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,383.51</x:t>
   </x:si>
   <x:si>
     <x:t>Lotus Bakeries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>LOTB BB</x:t>
   </x:si>
   <x:si>
     <x:t>72</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,312,129.42</x:t>
+    <x:t>$1,420,880.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,417,719.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,497.87</x:t>
   </x:si>
   <x:si>
     <x:t>Banca Mediolanum Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BMED IM</x:t>
   </x:si>
   <x:si>
-    <x:t>35,007</x:t>
-[...14 lines deleted...]
-    <x:t>$1,267,075.12</x:t>
+    <x:t>35,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,620.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,690.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4768 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,440.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Futu Holdings Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,225,584.87</x:t>
+    <x:t>Cvc Capital Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVC NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,146,902.32</x:t>
   </x:si>
   <x:si>
     <x:t>Rational Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RAA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,032</x:t>
-[...38 lines deleted...]
-    <x:t>$1,025,429.34</x:t>
+    <x:t>1,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,619.10</x:t>
   </x:si>
   <x:si>
     <x:t>Nemetschek Se</x:t>
   </x:si>
   <x:si>
     <x:t>NEM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,408</x:t>
-[...2 lines deleted...]
-    <x:t>$950,936.56</x:t>
+    <x:t>10,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,494.12</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>11,771</x:t>
-[...2 lines deleted...]
-    <x:t>$817,548.83</x:t>
+    <x:t>11,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,471.23</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>26,082</x:t>
-[...2 lines deleted...]
-    <x:t>$609,707.60</x:t>
+    <x:t>26,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,429.65</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-915,072.63</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$672,372.93</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3952,51 +3949,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8745faa01e4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R98a3ef795e7748eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red15dd64c92b4ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007ea13bf1fe4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reea2a5346e8b4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe7824dc3a1b4b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F307"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -4344,511 +4341,511 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -4884,331 +4881,331 @@
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
@@ -5224,151 +5221,151 @@
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
@@ -5384,411 +5381,411 @@
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
@@ -5844,4291 +5841,4291 @@
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
+      <x:c r="F153" s="1" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="D161" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="E161" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="E162" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="D163" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="E163" s="1" t="s">
+      <x:c r="F163" s="1" t="s">
         <x:v>718</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="F175" s="1" t="s">
         <x:v>763</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="D192" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="E192" s="1" t="s">
+      <x:c r="F192" s="1" t="s">
         <x:v>835</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="F203" s="1" t="s">
         <x:v>876</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="D211" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
-      <x:c r="E211" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="D212" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="E212" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="D213" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="E213" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="D214" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="D214" s="1" t="s">
+      <x:c r="E214" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="E214" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="D221" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="E221" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="D222" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="E222" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="D223" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="E223" s="1" t="s">
+      <x:c r="F223" s="1" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="E251" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="F251" s="1" t="s">
         <x:v>1069</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
+        <x:v>1158</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s">
         <x:v>1159</x:v>
       </x:c>
-      <x:c r="C273" s="1" t="s">
+      <x:c r="D273" s="1" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="D273" s="1" t="s">
+      <x:c r="E273" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="E273" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
-      <x:c r="C274" s="1" t="s">
+      <x:c r="D274" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="D274" s="1" t="s">
+      <x:c r="E274" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="E274" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="C275" s="1" t="s">
+      <x:c r="D275" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
-      <x:c r="D275" s="1" t="s">
+      <x:c r="E275" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="E275" s="1" t="s">
+      <x:c r="F275" s="1" t="s">
         <x:v>1170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="C276" s="1" t="s">
+      <x:c r="D276" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="D276" s="1" t="s">
+      <x:c r="E276" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="E276" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
-      <x:c r="C297" s="1" t="s">
+      <x:c r="D297" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
-      <x:c r="D297" s="1" t="s">
+      <x:c r="E297" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
-      <x:c r="E297" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="C298" s="1" t="s">
+      <x:c r="D298" s="1" t="s">
         <x:v>1259</x:v>
       </x:c>
-      <x:c r="D298" s="1" t="s">
+      <x:c r="E298" s="1" t="s">
         <x:v>1260</x:v>
       </x:c>
-      <x:c r="E298" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="C299" s="1" t="s">
+      <x:c r="D299" s="1" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="D299" s="1" t="s">
+      <x:c r="E299" s="1" t="s">
         <x:v>1264</x:v>
       </x:c>
-      <x:c r="E299" s="1" t="s">
+      <x:c r="F299" s="1" t="s">
         <x:v>1265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
       <x:c r="A307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>