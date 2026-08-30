--- v5 (2026-08-10)
+++ v6 (2026-08-30)
@@ -1,3930 +1,3930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33506c97a96a4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0877a121c4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260807" sheetId="1" r:id="Rfe7824dc3a1b4b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="QUAL_asat_20260828" sheetId="1" r:id="Rdd1a2773b9ff4ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1294">
   <x:si>
-    <x:t>All Fund Holdings as at 07/08/2026</x:t>
+    <x:t>All Fund Holdings as at 28/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT US</x:t>
   </x:si>
   <x:si>
-    <x:t>702,372</x:t>
-[...5 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>710,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,996,414.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>980,647</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>992,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,553,188.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,344,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,194,193.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,864,036.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>713,222</x:t>
-[...35 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>721,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,451,470.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>183,326</x:t>
-[...2 lines deleted...]
-    <x:t>$307,869,736.03</x:t>
+    <x:t>185,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,281,757.09</x:t>
   </x:si>
   <x:si>
     <x:t>3.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>Visa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,413,105.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>96,248</x:t>
-[...20 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>97,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,412,953.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>422,915</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>427,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,440,938.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>463,602</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>469,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,013,700.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>335,768</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>339,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,146,903.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>336,710</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>340,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,168,411.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastercard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,085,022.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,066,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,263,962.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>182,461</x:t>
-[...20 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>184,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,639,361.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,347,251.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,453,149.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>762,009</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>771,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,637,961.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>700,314</x:t>
-[...32 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>708,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,426,611.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>163,591</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>165,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,410,214.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>818,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,070,680.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,966,712.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>83,551</x:t>
-[...32 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>84,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,167,918.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>PG US</x:t>
   </x:si>
   <x:si>
-    <x:t>451,219</x:t>
-[...2 lines deleted...]
-    <x:t>$93,170,745.12</x:t>
+    <x:t>456,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,372,111.14</x:t>
   </x:si>
   <x:si>
     <x:t>1.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Palantir Technologies Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>171,164</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>173,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,585,379.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,365,893.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>313,699</x:t>
-[...20 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>317,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,556,186.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AZN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>310,903</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>314,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,149,157.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
-    <x:t>170,073</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>172,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,952,315.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,765,167.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,079,422.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,922,443.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,102,815.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>855,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,683,505.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,456,476.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,446,789.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linde Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,836,166.54</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>TJX US</x:t>
   </x:si>
   <x:si>
-    <x:t>269,534</x:t>
-[...80 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>272,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,293,338.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>221,609</x:t>
-[...29 lines deleted...]
-    <x:t>$49,712,928.64</x:t>
+    <x:t>224,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,233,202.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>Advantest Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$49,653,588.72</x:t>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,526,771.24</x:t>
   </x:si>
   <x:si>
     <x:t>Rolls-Royce Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RR/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,600,748</x:t>
-[...17 lines deleted...]
-    <x:t>$46,532,950.87</x:t>
+    <x:t>1,619,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,829,835.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,128,564.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,603,323.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>317,333</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>321,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,361,060.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,605,194.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,478,761.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Express Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,879,902.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,094,161.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,767,005.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,366,627.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ETN US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,981</x:t>
-[...59 lines deleted...]
-    <x:t>$40,806,008.74</x:t>
+    <x:t>68,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,563,862.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>166,648</x:t>
-[...47 lines deleted...]
-    <x:t>$37,363,029.39</x:t>
+    <x:t>168,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,536,618.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,058,147.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,568,514.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fortinet Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLK US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,211</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>22,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,427,790.61</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>386,318</x:t>
-[...2 lines deleted...]
-    <x:t>$35,411,792.17</x:t>
+    <x:t>390,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,225,627.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,381,595.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,590,869.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbus Se</x:t>
   </x:si>
   <x:si>
     <x:t>AIR FP</x:t>
   </x:si>
   <x:si>
-    <x:t>96,703</x:t>
-[...17 lines deleted...]
-    <x:t>$33,676,966.77</x:t>
+    <x:t>97,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,137,542.27</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>897,819</x:t>
-[...17 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>908,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,815,078.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,566,911.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Parker-Hannifin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PH US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,679</x:t>
-[...17 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>21,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,380,279.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>79,329</x:t>
-[...2 lines deleted...]
-    <x:t>$31,670,921.27</x:t>
+    <x:t>80,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,591,112.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,959</x:t>
-[...32 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>46,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,060,725.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Lockheed Martin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LMT US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,180</x:t>
-[...2 lines deleted...]
-    <x:t>$30,128,215.65</x:t>
+    <x:t>36,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,731,993.14</x:t>
   </x:si>
   <x:si>
     <x:t>Zurich Insurance Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ZURN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>26,414</x:t>
-[...2 lines deleted...]
-    <x:t>$27,453,664.83</x:t>
+    <x:t>26,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,373,163.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,178,322.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,713,809.11</x:t>
+  </x:si>
+  <x:si>
     <x:t>3m Co</x:t>
   </x:si>
   <x:si>
     <x:t>MMM US</x:t>
   </x:si>
   <x:si>
-    <x:t>103,683</x:t>
-[...17 lines deleted...]
-    <x:t>$25,661,272.86</x:t>
+    <x:t>104,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,458,669.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>L'Oreal Sa</x:t>
-[...8 lines deleted...]
-    <x:t>$25,536,007.62</x:t>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,366,930.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moody's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,495,875.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,553</x:t>
-[...2 lines deleted...]
-    <x:t>$24,289,492.56</x:t>
+    <x:t>51,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,235,414.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,840,398.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,838,880.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,972,839.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,488,364.08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sherwin-Williams Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>SHW US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,798</x:t>
-[...29 lines deleted...]
-    <x:t>$23,089,032.04</x:t>
+    <x:t>46,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,244,208.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,955,652.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industria De Diseno Textil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,783,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,650,118.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,146,961.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ROST US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,636</x:t>
-[...14 lines deleted...]
-    <x:t>$22,983,337.57</x:t>
+    <x:t>64,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,484,103.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,472,320.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,196,796.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,086,805.42</x:t>
   </x:si>
   <x:si>
     <x:t>Cummins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMI US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,165</x:t>
-[...38 lines deleted...]
-    <x:t>$22,742,655.28</x:t>
+    <x:t>25,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,019,538.06</x:t>
   </x:si>
   <x:si>
     <x:t>Fast Retailing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9983 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>31,758</x:t>
-[...80 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>32,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,940,473.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,667,164.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,186,344.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,888,679.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,335,109.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,233,268.99</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,479</x:t>
-[...32 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>8,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,136,839.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,045,338.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muenchener Rueckversicherungs-Gesellsch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,036,841.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,016,600.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,887,690.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,480,966.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,216,187.62</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HON US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,167</x:t>
-[...2 lines deleted...]
-    <x:t>$19,586,253.45</x:t>
+    <x:t>56,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,148,394.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,095,619.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,804,284.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,699,386.18</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RCL US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,340</x:t>
-[...104 lines deleted...]
-    <x:t>$17,942,865.27</x:t>
+    <x:t>42,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,661,947.70</x:t>
   </x:si>
   <x:si>
     <x:t>Idexx Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDXX US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,263</x:t>
-[...65 lines deleted...]
-    <x:t>$16,701,051.05</x:t>
+    <x:t>21,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,619,968.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,882,842.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>8,384</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>8,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,844,192.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrari Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RACE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,470,923.91</x:t>
   </x:si>
   <x:si>
     <x:t>Hoya Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7741 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>67,837</x:t>
-[...2 lines deleted...]
-    <x:t>$15,598,064.93</x:t>
+    <x:t>68,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,585,301.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,486,393.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,349,952.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,390</x:t>
-[...56 lines deleted...]
-    <x:t>$13,771,472.10</x:t>
+    <x:t>28,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,193,369.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,830,878.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,999,644.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,805,890.90</x:t>
   </x:si>
   <x:si>
     <x:t>Compass Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CPG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>295,224</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>298,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,744,099.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,636,996.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,361,742.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,303,238.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,110,825.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,110,614.31</x:t>
   </x:si>
   <x:si>
     <x:t>Ferguson Enterprises Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FERG US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,012</x:t>
-[...38 lines deleted...]
-    <x:t>$13,301,013.99</x:t>
+    <x:t>37,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,910,865.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,825,349.67</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,315</x:t>
-[...2 lines deleted...]
-    <x:t>$12,908,063.86</x:t>
+    <x:t>29,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,774,732.66</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL US</x:t>
   </x:si>
   <x:si>
-    <x:t>151,202</x:t>
-[...77 lines deleted...]
-    <x:t>$11,969,995.49</x:t>
+    <x:t>153,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,427,107.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,171,326.46</x:t>
   </x:si>
   <x:si>
     <x:t>Celestica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CLS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>26,207</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>26,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,048,124.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,688,441.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,519,486.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,514,182.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,161,007.90</x:t>
   </x:si>
   <x:si>
     <x:t>Old Dominion Freight Line Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ODFL US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,225</x:t>
-[...53 lines deleted...]
-    <x:t>$10,943,450.27</x:t>
+    <x:t>36,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,133,989.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,069,388.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,838,326.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Emcor Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EME US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,394</x:t>
-[...2 lines deleted...]
-    <x:t>$10,868,857.78</x:t>
+    <x:t>9,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,793,052.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,725,914.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,689,443.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,549,103.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,478,975.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,382,087.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,350,203.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hartford Insurance Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,209,610.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,133,802.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Jabil Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JBL US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,374</x:t>
-[...92 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>21,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,074,757.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,070,594.51</x:t>
   </x:si>
   <x:si>
     <x:t>Netapp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,867</x:t>
-[...2 lines deleted...]
-    <x:t>$9,090,677.05</x:t>
+    <x:t>34,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,920,639.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,861,527.98</x:t>
   </x:si>
   <x:si>
     <x:t>Givaudan Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GIVN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,527</x:t>
-[...2 lines deleted...]
-    <x:t>$9,013,740.68</x:t>
+    <x:t>1,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,851,109.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,843,267.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,317,409.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,262,703.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Dollarama Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DOL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>45,612</x:t>
-[...26 lines deleted...]
-    <x:t>$8,817,507.31</x:t>
+    <x:t>46,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,141,187.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,054,994.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,002,282.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,995,471.89</x:t>
   </x:si>
   <x:si>
     <x:t>Imperial Brands Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IMB LN</x:t>
   </x:si>
   <x:si>
-    <x:t>162,306</x:t>
-[...101 lines deleted...]
-    <x:t>$7,832,159.27</x:t>
+    <x:t>164,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,841,353.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,766,908.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,764,512.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,575,803.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,426,589.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,420,187.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,283,732.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geberit Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,197,219.50</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,729</x:t>
-[...74 lines deleted...]
-    <x:t>$7,210,188.29</x:t>
+    <x:t>9,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,091,095.21</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,631</x:t>
-[...38 lines deleted...]
-    <x:t>$6,860,690.69</x:t>
+    <x:t>27,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,967,888.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,959,695.99</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>5,303</x:t>
-[...2 lines deleted...]
-    <x:t>$6,805,107.25</x:t>
+    <x:t>5,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,936,092.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,891,513.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,692,593.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,593,375.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,413,294.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kone Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,290,345.43</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>15,675</x:t>
-[...2 lines deleted...]
-    <x:t>$6,792,088.61</x:t>
+    <x:t>15,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,277,778.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,181,635.90</x:t>
   </x:si>
   <x:si>
     <x:t>Asics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7936 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>151,196</x:t>
-[...14 lines deleted...]
-    <x:t>$6,734,707.02</x:t>
+    <x:t>153,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,128,647.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dover Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,119,251.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,106,542.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,040,148.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,965,161.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,962,846.32</x:t>
   </x:si>
   <x:si>
     <x:t>Hubbell Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HUBB US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,180</x:t>
-[...65 lines deleted...]
-    <x:t>$6,292,388.41</x:t>
+    <x:t>9,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,942,860.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,887,128.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,869,739.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,749,731.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,688,720.36</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,475</x:t>
-[...38 lines deleted...]
-    <x:t>$6,173,597.14</x:t>
+    <x:t>18,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,638,187.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Techtronic Industries Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>669 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>232,029</x:t>
-[...2 lines deleted...]
-    <x:t>$6,140,535.23</x:t>
+    <x:t>234,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,635,522.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,613,015.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,611,543.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,499,381.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,471,052.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,448,744.24</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,258</x:t>
-[...134 lines deleted...]
-    <x:t>$5,507,315.64</x:t>
+    <x:t>6,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,256,157.95</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,177</x:t>
-[...2 lines deleted...]
-    <x:t>$5,477,308.82</x:t>
+    <x:t>7,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,210,197.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,136,008.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,065,031.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,039,104.14</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNA US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,934</x:t>
-[...2 lines deleted...]
-    <x:t>$5,268,281.48</x:t>
+    <x:t>9,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,931,040.48</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Music Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>UMG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>202,497</x:t>
-[...14 lines deleted...]
-    <x:t>$5,086,407.40</x:t>
+    <x:t>204,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,921,716.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,741,194.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,669,745.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGX SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,609,565.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,498,911.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,495,739.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,478,095.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,375,837.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,363,952.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,310,770.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannover Rueck Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNR1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,286,947.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartsila Oyj Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,250,290.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,230,630.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,199,269.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epiroc Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,164,202.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfa Laval Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,152,869.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,135,132.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennox International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,123,602.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,098,726.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,010,672.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,929,675.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,876,230.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,804,688.77</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrinet</x:t>
   </x:si>
   <x:si>
     <x:t>FN US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,377</x:t>
-[...47 lines deleted...]
-    <x:t>DECK US</x:t>
+    <x:t>6,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,721,773.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,707,800.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlisle Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,676,693.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,624,090.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,607,842.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,557,763.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,556,292.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,458,790.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,452,213.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,450,051.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,394,332.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,385,415.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,385,324.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,365,715.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,361,768.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,329,178.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schindler Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,318,733.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,295,288.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,285,234.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,226,391.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,217,583.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,211,790.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,208,747.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,132,740.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,125,236.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,064,128.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,061,129.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,042,048.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,996,332.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,961,899.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,955,796.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,950,417.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Hbc Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,913,955.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,431.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gea Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G1A GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,045.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,863,373.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tradeweb Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,858,756.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,983.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,478.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,072.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,721,497.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,635,907.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,622,362.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,602,677.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,497.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WISE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,094.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,849.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,405,573.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pentair Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,398,483.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,366,231.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,241,957.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,115.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,052,701.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,248.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ems-Chemie Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,575.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,202.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beiersdorf Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,918,546.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,075.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,633.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kikkoman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,567.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lifco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIFCOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,961.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,621,282.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,591,835.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,591,094.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scout24 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G24 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,089.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indutrade Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,328.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
   </x:si>
   <x:si>
     <x:t>34,228</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,724,679.84</x:t>
-[...1031 lines deleted...]
-    <x:t>$1,467,391.18</x:t>
+    <x:t>$1,525,601.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Bakeries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,830.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elisa Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELISA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,108.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daito Trust Construction Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,389.12</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,457</x:t>
-[...38 lines deleted...]
-    <x:t>$1,420,880.71</x:t>
+    <x:t>5,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,852.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Mediolanum Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMED IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,656.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,019.05</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,740</x:t>
-[...38 lines deleted...]
-    <x:t>$1,334,690.95</x:t>
+    <x:t>2,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,827.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Corp</x:t>
   </x:si>
   <x:si>
     <x:t>4768 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>39,948</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>40,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,294.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nemetschek Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,604.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rational Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,079,363.43</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>44,671</x:t>
-[...26 lines deleted...]
-    <x:t>$1,043,494.12</x:t>
+    <x:t>45,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,703.97</x:t>
   </x:si>
   <x:si>
     <x:t>Buzzi Unicem Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BZU IM</x:t>
   </x:si>
   <x:si>
-    <x:t>11,902</x:t>
-[...2 lines deleted...]
-    <x:t>$807,471.23</x:t>
+    <x:t>12,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,246.55</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>26,372</x:t>
-[...2 lines deleted...]
-    <x:t>$764,429.65</x:t>
+    <x:t>26,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,435.27</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Software Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>2299955D CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,676</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$672,372.93</x:t>
+    <x:t>$1,426,285.40</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3949,51 +3949,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007ea13bf1fe4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reea2a5346e8b4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe7824dc3a1b4b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c400f0051a44146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d867ffb941d4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd1a2773b9ff4ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F307"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -4341,331 +4341,331 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
@@ -4701,1131 +4701,1131 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
@@ -5841,251 +5841,251 @@
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
@@ -6181,91 +6181,91 @@
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
@@ -6281,2171 +6281,2171 @@
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="D121" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="D140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E140" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="D150" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="E150" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="D151" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="D152" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="D155" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="E155" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="D156" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="E156" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="D163" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="E163" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
+      <x:c r="F165" s="1" t="s">
         <x:v>725</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="D166" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="D167" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="E167" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="D168" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="E168" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="D170" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="E170" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="D171" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="E171" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="D172" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="E172" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="D173" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="E173" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="D174" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="E174" s="1" t="s">
+      <x:c r="F174" s="1" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="D175" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="E175" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="D176" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="E176" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="D177" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="E177" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="D178" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="E178" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="D179" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="E179" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="D180" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="E180" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="E181" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="D182" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="E182" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="D183" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="E183" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="D184" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="E184" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="D185" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="E185" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="D186" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="E186" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="D187" s="1" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="F190" s="1" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="D203" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="E203" s="1" t="s">
+      <x:c r="F203" s="1" t="s">
         <x:v>880</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="D210" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
-      <x:c r="E210" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
@@ -8961,1171 +8961,1171 @@
       </x:c>
       <x:c r="E249" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
+      <x:c r="D251" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="E251" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="D252" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
+      <x:c r="E252" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="E252" s="1" t="s">
+      <x:c r="F252" s="1" t="s">
         <x:v>1077</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="D276" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="D276" s="1" t="s">
+      <x:c r="E276" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
-      <x:c r="E276" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="C277" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="C277" s="1" t="s">
+      <x:c r="D277" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
-      <x:c r="D277" s="1" t="s">
+      <x:c r="E277" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
-      <x:c r="E277" s="1" t="s">
+      <x:c r="F277" s="1" t="s">
         <x:v>1177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C286" s="1" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="C286" s="1" t="s">
+      <x:c r="D286" s="1" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="D286" s="1" t="s">
+      <x:c r="E286" s="1" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="E286" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="D299" s="1" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="E299" s="1" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="F299" s="1" t="s">
         <x:v>1261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
       <x:c r="A307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>