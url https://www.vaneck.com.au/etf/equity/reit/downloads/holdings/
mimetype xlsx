--- v0 (2026-04-16)
+++ v1 (2026-05-12)
@@ -1,4044 +1,4035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33af076c36a14a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0527269aa4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260416" sheetId="1" r:id="Rd48040f43faf460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260511" sheetId="1" r:id="R94f689baa56f4cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1584" uniqueCount="1332">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 16/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1579" uniqueCount="1329">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>194,516</x:t>
-[...5 lines deleted...]
-    <x:t>8.02%</x:t>
+    <x:t>203,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,378,474.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>262,400</x:t>
-[...5 lines deleted...]
-    <x:t>7.16%</x:t>
+    <x:t>275,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,619,725.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,646</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>28,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,385,929.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>97,329</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>102,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,595,586.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>91,650</x:t>
-[...5 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>96,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,616,055.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>O US</x:t>
   </x:si>
   <x:si>
-    <x:t>259,026</x:t>
-[...5 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>271,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,337,882.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,678</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>46,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,110,876.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>132,450</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>138,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,780,814.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,991</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>86,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,583,022.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VICI US</x:t>
   </x:si>
   <x:si>
-    <x:t>302,170</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>321,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,829,672.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>59,593</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>62,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,448,369.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Avalonbay Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVB US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,228</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>42,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,884,401.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Residential</x:t>
   </x:si>
   <x:si>
     <x:t>EQR US</x:t>
   </x:si>
   <x:si>
-    <x:t>107,137</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>112,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,244,196.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>VNA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>201,564</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>211,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,708,584.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INVH US</x:t>
   </x:si>
   <x:si>
-    <x:t>173,076</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>181,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,231,814.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESS US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,028</x:t>
-[...2 lines deleted...]
-    <x:t>$6,340,847.57</x:t>
+    <x:t>18,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,000,504.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wp Carey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,559,633.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,409,570.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SUI US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,641</x:t>
-[...29 lines deleted...]
-    <x:t>$6,132,384.65</x:t>
+    <x:t>36,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,295,829.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mid-America Apartment Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,168,562.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Host Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,103,984.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unibail-Rodamco-Westfield</x:t>
   </x:si>
   <x:si>
     <x:t>URW FP</x:t>
   </x:si>
   <x:si>
-    <x:t>34,408</x:t>
-[...20 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>36,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,958,634.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REG US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,096</x:t>
-[...17 lines deleted...]
-    <x:t>$5,607,939.33</x:t>
+    <x:t>53,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,737,709.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,668,089.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,597,864.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Link Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,561,088.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>Swiss Prime Site Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SPSN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>22,731</x:t>
-[...17 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>23,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,522,493.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Segro Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SGRO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>381,581</x:t>
-[...20 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>400,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,368,804.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Gaming And Leisure Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GLPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,802</x:t>
-[...2 lines deleted...]
-    <x:t>$5,017,107.87</x:t>
+    <x:t>80,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,329,606.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Udr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UDR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,015,801.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Lifestyle Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ELS US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,348</x:t>
-[...2 lines deleted...]
-    <x:t>$4,889,155.31</x:t>
+    <x:t>56,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,977,542.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>Healthpeak Properties Inc</x:t>
-[...26 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>Camden Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,526,216.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Homes 4 Rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,475,250.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastgroup Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,413,593.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaland Integrated Commercial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CICT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,675,521</x:t>
-[...47 lines deleted...]
-    <x:t>$4,072,916.70</x:t>
+    <x:t>1,756,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,390,373.17</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>FRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,061</x:t>
-[...2 lines deleted...]
-    <x:t>$3,703,373.11</x:t>
+    <x:t>25,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,012,458.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,815,280.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cubesmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,776,223.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brixmor Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,712,778.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,687,644.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Healthcare REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,642,664.53</x:t>
+  </x:si>
+  <x:si>
     <x:t>Psp Swiss Property Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PSPN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>12,920</x:t>
-[...29 lines deleted...]
-    <x:t>$3,501,398.29</x:t>
+    <x:t>13,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,587,876.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>Caretrust REIT Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ADC US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,989</x:t>
-[...26 lines deleted...]
-    <x:t>$3,460,039.05</x:t>
+    <x:t>33,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,530,649.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Klepierre Sa</x:t>
   </x:si>
   <x:si>
     <x:t>LI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>58,698</x:t>
-[...2 lines deleted...]
-    <x:t>$3,404,148.74</x:t>
+    <x:t>61,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,464,641.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong Land Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,450,371.47</x:t>
   </x:si>
   <x:si>
     <x:t>National Retail Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,422</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>56,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,419,260.87</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>REXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,940</x:t>
-[...2 lines deleted...]
-    <x:t>$3,288,476.82</x:t>
+    <x:t>69,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,419,233.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Industrial Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,262,795.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandria Real Estate Equities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,224,533.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaland Ascendas Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLAR SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,140,769</x:t>
-[...44 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>1,195,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,223,148.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stag Industrial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,678.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Merlin Properties Socimi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MRL SM</x:t>
   </x:si>
   <x:si>
-    <x:t>117,189</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>122,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,997.97</x:t>
   </x:si>
   <x:si>
     <x:t>Aedifica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AED BB</x:t>
   </x:si>
   <x:si>
-    <x:t>23,642</x:t>
-[...17 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>24,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,897,107.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terreno Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,718,694.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryman Hospitality Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,716,189.56</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Building Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8951 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,278</x:t>
-[...20 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>2,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,700,999.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthcare Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,686,154.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azrieli Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,544,550.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Essential Properties Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,633</x:t>
-[...17 lines deleted...]
-    <x:t>$2,441,817.48</x:t>
+    <x:t>58,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,882.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Land Securities Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LAND LN</x:t>
   </x:si>
   <x:si>
-    <x:t>209,870</x:t>
-[...2 lines deleted...]
-    <x:t>$2,389,606.62</x:t>
+    <x:t>220,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,411,083.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Healthcare Realty Trust Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,311,233.79</x:t>
+    <x:t>Kite Realty Group Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,346,982.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Londonmetric Property Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LMP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>633,142</x:t>
-[...14 lines deleted...]
-    <x:t>$2,193,249.56</x:t>
+    <x:t>663,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,341,845.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macerich Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255,177.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Azrieli Group Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$2,175,523.27</x:t>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,237,293.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leg Immobilien Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,922.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>Leg Immobilien Se</x:t>
-[...20 lines deleted...]
-    <x:t>$2,168,989.72</x:t>
+    <x:t>Wharf Real Estate Investment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1997 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,752.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>British Land Co Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,098,895.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabra Health Care REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,084,446.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tritax Big Box REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBOX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,066,139.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8952 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,037,015.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips Edison &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,546.19</x:t>
   </x:si>
   <x:si>
     <x:t>Warehouses De Pauw Cva</x:t>
   </x:si>
   <x:si>
     <x:t>WDP BB</x:t>
   </x:si>
   <x:si>
-    <x:t>52,768</x:t>
-[...68 lines deleted...]
-    <x:t>$1,991,576.18</x:t>
+    <x:t>55,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,171.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Metropolitan Fund Invest</x:t>
   </x:si>
   <x:si>
     <x:t>8953 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,896</x:t>
-[...2 lines deleted...]
-    <x:t>$1,989,691.77</x:t>
+    <x:t>1,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,700.25</x:t>
   </x:si>
   <x:si>
     <x:t>Chartwell Retirement Residences</x:t>
   </x:si>
   <x:si>
     <x:t>CSH-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>89,176</x:t>
-[...29 lines deleted...]
-    <x:t>$1,868,671.02</x:t>
+    <x:t>93,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,984,665.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riocan Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,908,399.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Castellum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>CAST SS</x:t>
   </x:si>
   <x:si>
-    <x:t>97,002</x:t>
-[...2 lines deleted...]
-    <x:t>$1,818,740.88</x:t>
+    <x:t>101,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,837.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,334.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,792,851.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epr Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,672.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Real Estate Master Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3462 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,494.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americold Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,429.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagax Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,283.76</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fastighets Ab Balder</x:t>
   </x:si>
   <x:si>
     <x:t>BALDB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>195,880</x:t>
-[...41 lines deleted...]
-    <x:t>$1,723,525.73</x:t>
+    <x:t>205,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,446.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Granite Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,401.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Prologis REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3283 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,659,616.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tanger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,655,552.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilroy Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,194.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Allreal Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ALLN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,158</x:t>
-[...29 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>4,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,394.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Independence Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,601,083.73</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Apartment Properties Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CAR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>43,526</x:t>
-[...41 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>45,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,882.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melisron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLSR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,208.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kdx Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,022.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp J-Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3281 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,542,760.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadstone Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,534,753.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Capital Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,197.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,566.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,442,669.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Dc Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,115.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Urban Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8960 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,814.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>National Health Investors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,158</x:t>
-[...92 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>13,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,035.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tag Immobilien Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,348,520.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Mobimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>MOBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,052</x:t>
-[...89 lines deleted...]
-    <x:t>$1,330,214.71</x:t>
+    <x:t>2,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,811.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Jreit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8954 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,450.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primary Health Properties Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,674.50</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa House REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,154</x:t>
-[...17 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,625.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swire Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1972 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,296,192.31</x:t>
   </x:si>
   <x:si>
     <x:t>Mapletree Industrial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>MINT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>585,507</x:t>
-[...2 lines deleted...]
-    <x:t>$1,312,845.16</x:t>
+    <x:t>613,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,131.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Choice Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,150.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,369.66</x:t>
   </x:si>
   <x:si>
     <x:t>Mapletree Logistics Trust</x:t>
   </x:si>
   <x:si>
     <x:t>MLT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>955,898</x:t>
-[...26 lines deleted...]
-    <x:t>$1,283,410.36</x:t>
+    <x:t>1,001,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,972.52</x:t>
   </x:si>
   <x:si>
     <x:t>Unite Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>UTG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>133,590</x:t>
-[...2 lines deleted...]
-    <x:t>$1,221,417.66</x:t>
+    <x:t>140,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,755.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>Swire Properties Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$1,170,281.96</x:t>
+    <x:t>National Storage Affiliates Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,986.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Hospitality REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,282.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lxp Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,932.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Industrial Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,447.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acadia Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,163,244.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>National Storage Affiliates Trust</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Invincible Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8963 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,054</x:t>
-[...26 lines deleted...]
-    <x:t>$1,119,191.52</x:t>
+    <x:t>2,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,903.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lineage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,971.95</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Hotel REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8985 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,586</x:t>
-[...14 lines deleted...]
-    <x:t>$1,096,069.26</x:t>
+    <x:t>1,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,875.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>Acadia Realty Trust</x:t>
-[...8 lines deleted...]
-    <x:t>$1,090,941.54</x:t>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,165.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban Edge Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,290.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curbline Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,730.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartcentres Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRU-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,708.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Residence Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,150.82</x:t>
   </x:si>
   <x:si>
     <x:t>Shaftesbury Capital Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>415,100</x:t>
-[...26 lines deleted...]
-    <x:t>$1,066,046.37</x:t>
+    <x:t>435,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,013.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four Corners Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,770.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Derwent London Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,781.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,206.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medical Properties Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,547.50</x:t>
   </x:si>
   <x:si>
     <x:t>Wihlborgs Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>WIHL SS</x:t>
   </x:si>
   <x:si>
-    <x:t>76,266</x:t>
-[...77 lines deleted...]
-    <x:t>$990,036.79</x:t>
+    <x:t>79,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,505.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,907.87</x:t>
   </x:si>
   <x:si>
     <x:t>Suntec Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>SUN SP</x:t>
   </x:si>
   <x:si>
-    <x:t>591,658</x:t>
-[...26 lines deleted...]
-    <x:t>$983,960.59</x:t>
+    <x:t>620,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,651.98</x:t>
   </x:si>
   <x:si>
     <x:t>Inventrust Properties Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IVT US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,846</x:t>
-[...2 lines deleted...]
-    <x:t>$972,256.06</x:t>
+    <x:t>22,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,214.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,011,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,698.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hammerson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMSO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,756.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Prime Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8955 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,232.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Centrepoint Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,169.35</x:t>
   </x:si>
   <x:si>
     <x:t>Mapletree Pan Asia Commercial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>MPACT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>635,903</x:t>
-[...41 lines deleted...]
-    <x:t>$904,631.89</x:t>
+    <x:t>666,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,059.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Yellow Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,722.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Infrastructure Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3249 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,428.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Logistics &amp; Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,991.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondrock Hospitality Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,851.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Logistics Park Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3471 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,656.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,407.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sirius Real Estate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,246.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,665.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Pandox Ab</x:t>
   </x:si>
   <x:si>
     <x:t>PNDXB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>29,945</x:t>
-[...77 lines deleted...]
-    <x:t>$865,557.72</x:t>
+    <x:t>31,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,416.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H&amp;R Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,803.78</x:t>
   </x:si>
   <x:si>
     <x:t>Catena Ab</x:t>
   </x:si>
   <x:si>
     <x:t>CATE SS</x:t>
   </x:si>
   <x:si>
-    <x:t>11,913</x:t>
-[...53 lines deleted...]
-    <x:t>$798,513.08</x:t>
+    <x:t>12,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,127.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Emmett Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,874.16</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Accommodations Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3226 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>658</x:t>
-[...2 lines deleted...]
-    <x:t>$787,095.01</x:t>
+    <x:t>690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,063.80</x:t>
   </x:si>
   <x:si>
     <x:t>Safestore Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SAFE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>60,149</x:t>
-[...14 lines deleted...]
-    <x:t>$782,940.81</x:t>
+    <x:t>63,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,396.13</x:t>
   </x:si>
   <x:si>
     <x:t>Boardwalk Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BEI-U CN</x:t>
   </x:si>
   <x:si>
+    <x:t>11,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,311.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunstone Hotel Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,709.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascott Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>774,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,651.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,535.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activia Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3279 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,322.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ltc Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,479.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,171.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartstop Self Storage REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,564.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getty Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,310.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netstreit Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,093.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montea Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONT BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,905.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amot Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMOT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,722.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sila Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SILA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,548.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primaris Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMZ-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,629.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabege Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FABG SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,585.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Portland Estates Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,477.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pebblebrook Hotel Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,022.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Killam Apartment Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,736.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,032.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovative Industrial Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,699.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hysan Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,595.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Logistics Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8967 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,115.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasalle Logiport Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3466 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,570.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wallenstam Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,264.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veris Residential Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,951.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crombie Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,141.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supermarket Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,842.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurocommercial Properties Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMPA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,068.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkway Life Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,822.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comforia Residential REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,310.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kojamo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOJAMO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,146.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3292 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,968.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8964 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,807.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kennedy-Wilson Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,695.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interrent Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,012.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Living Investments Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8986 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,537.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercialys Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,682.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xior Student Housing Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XIOR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,047.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cibus Nordic Real Estate Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBUS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,603.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hulic REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3295 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,638.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vgp Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,917.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carmila Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,905.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,695.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hufvudstaden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUFVA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,142.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyfosa Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYF SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,548.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,446.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,090.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intea Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,563.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Wohnen Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWNI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,519.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Hills REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,117.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,506.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Global Commercial Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>756,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,710.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerspace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,816.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ntt Ud REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8956 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,531.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Trust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8961 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,000.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intershop Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,873.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICAD FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,834.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,497.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,229.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr-Logos Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,680.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Office Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8976 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,509.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Precinct Properties New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2291020D NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,843.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,756.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Logistics REIT Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,218.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Excellent Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8987 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,777.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyu REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8957 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,909.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,566.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shurgard Self Storage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHUR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,510.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,281.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Healthcare Properties Real Es</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITL-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,167.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Np3 Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NP3 SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,624.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heiwa Real Estate REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8966 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,378.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wereldhave Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,680.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ca Immobilien Anlagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,069.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Estates Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RET BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,570.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Healthcare REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,557.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3296 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,132.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jbg Smith Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,790.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Asia Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3468 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,214.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshino Resorts REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3287 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,413.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Istar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,414.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Reits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,329.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Logistic Property Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLPB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,697.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fukuoka REIT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8968 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,820.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwi Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,552.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aims Apac Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,037.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cofinimmo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,383.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empire State Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,601.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atrium Ljungberg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRLJB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,681.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiag Immobilien Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIAG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,403.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dios Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIOS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,562.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Storagevault Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,750.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global One Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8958 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,593.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stoneweg Europe Stapled Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,390.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Care Property Invest Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPINV BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,565.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexpoint Residential Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,953.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oue Commercial Real Estate Investment T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUEREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>658,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,408.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankyu Hanshin REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8977 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,599.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starhill Global Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,049.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irish Residential Properties REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRES ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,335.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workspace Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,221.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vital Healthcare Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHP NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,341.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,871.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cre Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3487 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,497.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investis Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,104.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sosila Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,750.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunevision Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1686 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,288.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ichigo Office REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8975 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,165.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirai Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,235.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picton Property Income Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,228.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entra Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,440.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdl Hospitality Trusts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,903.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Property Invest As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUBLI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,648.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platzer Fastigheter Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAZB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,606.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr Kendall Square REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,255.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argosy Property Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,133.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takara Leben Real Estate Investment Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,757.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Custodian Property Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,368.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Alpha REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,840.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Core REIT Management Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,062.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamborner REIT Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HABA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,406.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Hospitality Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,468.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistea Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,804.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotte REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330590 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,343.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newriver REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,514.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pphe Hotel Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,852.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Point Social Housing REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOHO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,483.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand City Properties Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GYC GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,991.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ascencio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCE BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,243.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samhallsbyggnadsbolaget I Norden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBBB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,832.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stendorren Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEFB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,842.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stride Property Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,357.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3290 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,429.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corem Property Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COREB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,547.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKPFS2901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,691.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunlight Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,855.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsi Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,793.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroder Real Estate Investment Trust L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,282.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starts Proceed Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,631.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sankei Real Estate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,125.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Euroshop Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEQ GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,165.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helical Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLCL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,402.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immobiliare Grande Distribuzione Siiq S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGD IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,311.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosperity Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,384.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vastned Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VASTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,217.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peach Property Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEAN SW</x:t>
+  </x:si>
+  <x:si>
     <x:t>11,429</x:t>
   </x:si>
   <x:si>
-    <x:t>$771,815.37</x:t>
-[...1742 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$100,927.51</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care &amp; Medical Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3455 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>93</x:t>
-[...26 lines deleted...]
-    <x:t>$92,977.70</x:t>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,470.96</x:t>
   </x:si>
   <x:si>
     <x:t>Samty Residential Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3459 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>98</x:t>
-[...2 lines deleted...]
-    <x:t>$92,851.30</x:t>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,859.62</x:t>
   </x:si>
   <x:si>
     <x:t>Aew Uk REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AEWU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>43,836</x:t>
-[...2 lines deleted...]
-    <x:t>$88,769.80</x:t>
+    <x:t>45,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,354.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Invest Belgium Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOMI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,380.42</x:t>
   </x:si>
   <x:si>
     <x:t>Fastpartner Ab</x:t>
   </x:si>
   <x:si>
     <x:t>FPARA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>13,261</x:t>
-[...14 lines deleted...]
-    <x:t>$87,032.18</x:t>
+    <x:t>13,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,203.54</x:t>
   </x:si>
   <x:si>
     <x:t>Sveafastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SVEAF SS</x:t>
   </x:si>
   <x:si>
-    <x:t>15,733</x:t>
-[...2 lines deleted...]
-    <x:t>$86,852.38</x:t>
+    <x:t>16,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,456.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neobo Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOBO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,730.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional REIT Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,247.55</x:t>
   </x:si>
   <x:si>
     <x:t>Jr Global Reit</x:t>
   </x:si>
   <x:si>
     <x:t>348950 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>52,816</x:t>
-[...38 lines deleted...]
-    <x:t>$61,014.10</x:t>
+    <x:t>53,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,733.53</x:t>
   </x:si>
   <x:si>
     <x:t>Heba Fastighets Ab</x:t>
   </x:si>
   <x:si>
     <x:t>HEBAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>14,330</x:t>
-[...2 lines deleted...]
-    <x:t>$60,095.30</x:t>
+    <x:t>15,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,714.99</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Secure Income Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RESI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>52,175</x:t>
-[...2 lines deleted...]
-    <x:t>$54,609.04</x:t>
+    <x:t>54,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,697.36</x:t>
   </x:si>
   <x:si>
     <x:t>Citycon Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>CTY1S FH</x:t>
   </x:si>
   <x:si>
-    <x:t>7,103</x:t>
-[...17 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>7,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,388.80</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$26,098,526.38</x:t>
-[...2 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>$6,663,734.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -4063,56 +4054,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4184fac05e4042ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R088ef94a4524401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd48040f43faf460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16a1bba6fa84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae4f21cdb12d45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94f689baa56f4cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F316"/>
+  <x:dimension ref="A1:F315"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4455,871 +4446,871 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
@@ -5335,5096 +5326,5076 @@
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="F169" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="F180" s="1" t="s">
         <x:v>782</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="F189" s="1" t="s">
         <x:v>819</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="F207" s="1" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="E223" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="F223" s="1" t="s">
         <x:v>957</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="F241" s="1" t="s">
         <x:v>1030</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="D255" s="1" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="E255" s="1" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="F255" s="1" t="s">
         <x:v>1087</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="E275" s="1" t="s">
+        <x:v>1171</x:v>
+      </x:c>
+      <x:c r="F275" s="1" t="s">
         <x:v>1167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="E298" s="1" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="F298" s="1" t="s">
         <x:v>1260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
       <x:c r="A307" s="1">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6" ht="15" customHeight="1">
       <x:c r="A308" s="1">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6" ht="15" customHeight="1">
       <x:c r="A309" s="1">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="F309" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6" ht="15" customHeight="1">
       <x:c r="A310" s="1">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="F310" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6" ht="15" customHeight="1">
       <x:c r="A311" s="1">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E311" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="F311" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6" ht="15" customHeight="1">
       <x:c r="A312" s="1">
         <x:v>309</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="F312" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6" ht="15" customHeight="1">
       <x:c r="A313" s="1">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D313" s="1" t="s">
-        <x:v>1321</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="E313" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="F313" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6" ht="15" customHeight="1">
       <x:c r="A314" s="1">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="D314" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E314" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="F314" s="1" t="s">
-        <x:v>1327</x:v>
+        <x:v>1328</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A315" s="1">
-[...19 lines deleted...]
-      <x:c r="A316" s="2" t="s">
+      <x:c r="A315" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B316" s="2" t="s">
+      <x:c r="B315" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C316" s="2" t="s">
+      <x:c r="C315" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D316" s="2" t="s">
+      <x:c r="D315" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E316" s="2" t="s">
+      <x:c r="E315" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F316" s="2" t="s">
+      <x:c r="F315" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A316:F316"/>
+    <x:mergeCell ref="A315:F315"/>
   </x:mergeCells>
 </x:worksheet>
 </file>