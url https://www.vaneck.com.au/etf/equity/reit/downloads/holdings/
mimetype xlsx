--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,4035 +1,4026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0527269aa4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e63a3667ee5432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260511" sheetId="1" r:id="R94f689baa56f4cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260601" sheetId="1" r:id="Rc229f007cbe24371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1579" uniqueCount="1329">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1569" uniqueCount="1326">
+  <x:si>
+    <x:t>All Fund Holdings as at 01/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>203,908</x:t>
-[...5 lines deleted...]
-    <x:t>8.25%</x:t>
+    <x:t>234,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,935,293.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>275,070</x:t>
-[...5 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>316,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,091,901.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,980</x:t>
-[...2 lines deleted...]
-    <x:t>$43,385,929.27</x:t>
+    <x:t>33,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,483,129.56</x:t>
   </x:si>
   <x:si>
     <x:t>5.93%</x:t>
   </x:si>
   <x:si>
+    <x:t>Simon Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,473,547.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>102,028</x:t>
-[...20 lines deleted...]
-    <x:t>3.64%</x:t>
+    <x:t>117,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,991,520.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>O US</x:t>
   </x:si>
   <x:si>
-    <x:t>271,533</x:t>
-[...2 lines deleted...]
-    <x:t>$23,337,882.67</x:t>
+    <x:t>312,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,601,736.17</x:t>
   </x:si>
   <x:si>
     <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,835</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>53,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,738,972.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>138,845</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>159,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,738,892.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,998</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>100,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,837,533.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VICI US</x:t>
   </x:si>
   <x:si>
-    <x:t>321,873</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>370,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,521,473.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>62,470</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>71,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,412,346.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Avalonbay Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVB US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,170</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>48,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,304,394.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Residential</x:t>
   </x:si>
   <x:si>
     <x:t>EQR US</x:t>
   </x:si>
   <x:si>
-    <x:t>112,310</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>129,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,751,617.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invitation Homes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,484,207.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>VNA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>211,297</x:t>
-[...17 lines deleted...]
-    <x:t>$7,231,814.84</x:t>
+    <x:t>243,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,447,677.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,237,175.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
-    <x:t>Essex Property Trust Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WPC US</x:t>
   </x:si>
   <x:si>
+    <x:t>73,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,646,796.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,627,954.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Host Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,470,368.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,179,154.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mid-America Apartment Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,119,389.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,684,807.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regency Centers Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,623,718.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,539,705.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Prime Site Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,381,994.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Link Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,318,066.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,292,777.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,228,830.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaming And Leisure Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,045,649.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Udr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UDR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,778,914.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Lifestyle Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,626,092.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camden Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,332,146.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Homes 4 Rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,195,889.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastgroup Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,067,533.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Integrated Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CICT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,020,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,997,971.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Realty Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,824,106.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,505,795.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brixmor Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,410,493.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,305,928.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubesmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,292,202.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psp Swiss Property Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSPN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,123,500.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Healthcare REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,100,372.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandria Real Estate Equities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,039,512.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klepierre Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,020,146.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Retail Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NNN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,984,990.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agree Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,975,243.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexford Industrial Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,919,742.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Industrial Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,753,733.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascendas Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,375,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,747,758.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong Land Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,635,094.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merlin Properties Socimi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRL SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,465,292.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stag Industrial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,351,139.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryman Hospitality Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,336,929.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aedifica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AED BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,273,567.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terreno Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,152,572.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthcare Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,098,660.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Building Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8951 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,054,382.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Land Securities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,113.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macerich Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,926,347.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azrieli Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,899,766.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Properties Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,851,143.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,821,678.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kite Realty Group Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,798,935.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Londonmetric Property Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,713,254.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>British Land Co Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,568,404.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips Edison &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,089.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tritax Big Box REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBOX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,351,418.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leg Immobilien Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,334,834.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabra Health Care REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,325,485.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warehouses De Pauw Cva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,295,114.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8952 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,271.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wharf Real Estate Investment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1997 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,429.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Metropolitan Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8953 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,322.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riocan Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,236,267.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castellum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAST SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,209,621.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chartwell Retirement Residences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSH-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,191,486.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,120,728.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americold Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,120,494.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,077,112.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epr Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,722.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Granite Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,023.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tanger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,566.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilroy Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,905,450.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastighets Ab Balder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALDB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,051.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Real Estate Master Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3462 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,242.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allreal Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,868,122.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Apartment Properties Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856,524.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Independence Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,832,331.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagax Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,824,109.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Prologis REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3283 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,114.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melisron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLSR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,813,406.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadstone Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,708.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kdx Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,290.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp J-Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3281 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,741,620.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,714,307.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Capital Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,182.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Dc Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,064.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,855.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Health Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,616,250.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,253.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unite Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,711.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Hospitality REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,543,664.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Urban Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8960 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,256.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,530,727.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primary Health Properties Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,962.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Logistics Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,152,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,237.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Choice Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,031.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Jreit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8954 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,988.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>706,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,492,628.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tag Immobilien Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,756.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lineage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,917.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8984 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,629.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Storage Affiliates Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,484.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lxp Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,761.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Industrial Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,887.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acadia Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,556.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban Edge Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,444.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,994.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curbline Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,465.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invincible Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,148.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swire Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1972 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,279.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartcentres Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRU-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,930.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Hotel REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8985 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,704.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaftesbury Capital Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,553.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Derwent London Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,846.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four Corners Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,074.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,044.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventrust Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,940.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medical Properties Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,452.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,474.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Residence Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,297.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wihlborgs Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIHL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,019.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,216,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,146,819.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suntec Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,846.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hammerson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMSO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,436.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Centrepoint Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,466.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Pan Asia Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPACT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,482.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,725.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondrock Hospitality Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,709.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Prime Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8955 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,569.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Logistics &amp; Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>942,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,997.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Yellow Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,677.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Infrastructure Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3249 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,037.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandox Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDXB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,661.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Logistics Park Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3471 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,240.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catena Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CATE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,339.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,713.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sirius Real Estate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,600.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H&amp;R Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,742.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunstone Hotel Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,527.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boardwalk Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,113.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Emmett Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,769.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Accommodations Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3226 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,769.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safestore Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,336.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,364.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascott Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,350.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,803.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ltc Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,739.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getty Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,756.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartstop Self Storage REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,757.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activia Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3279 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,668.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pebblebrook Hotel Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,081.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netstreit Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,333.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primaris Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMZ-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,996.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sila Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SILA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,434.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,395.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Portland Estates Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,442.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabege Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FABG SS</x:t>
+  </x:si>
+  <x:si>
     <x:t>64,272</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,559,633.95</x:t>
-[...1898 lines deleted...]
-    <x:t>$704,093.98</x:t>
+    <x:t>$771,555.36</x:t>
   </x:si>
   <x:si>
     <x:t>Montea Nv</x:t>
   </x:si>
   <x:si>
     <x:t>MONT BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,176</x:t>
-[...2 lines deleted...]
-    <x:t>$698,905.25</x:t>
+    <x:t>7,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,771.53</x:t>
   </x:si>
   <x:si>
     <x:t>Amot Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AMOT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>70,957</x:t>
-[...65 lines deleted...]
-    <x:t>$654,022.77</x:t>
+    <x:t>81,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,386.08</x:t>
   </x:si>
   <x:si>
     <x:t>Killam Apartment Real Estate Investment</x:t>
   </x:si>
   <x:si>
     <x:t>KMP-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>35,534</x:t>
-[...14 lines deleted...]
-    <x:t>$638,032.22</x:t>
+    <x:t>40,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,324.70</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative Industrial Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IIPR US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,152</x:t>
-[...2 lines deleted...]
-    <x:t>$634,699.96</x:t>
+    <x:t>9,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,764.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wallenstam Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,121.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Logistics Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8967 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,866.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasalle Logiport Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3466 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,009.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurocommercial Properties Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMPA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,305.82</x:t>
   </x:si>
   <x:si>
     <x:t>Hysan Development Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>14 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>176,377</x:t>
-[...53 lines deleted...]
-    <x:t>$608,951.77</x:t>
+    <x:t>202,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,245.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supermarket Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,114.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkway Life Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,549.20</x:t>
   </x:si>
   <x:si>
     <x:t>Crombie Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CRR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>32,386</x:t>
-[...38 lines deleted...]
-    <x:t>$556,822.43</x:t>
+    <x:t>37,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,926.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kojamo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOJAMO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,717.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kennedy-Wilson Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,884.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vgp Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,672.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3292 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,697.30</x:t>
   </x:si>
   <x:si>
     <x:t>Comforia Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3282 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>583</x:t>
-[...26 lines deleted...]
-    <x:t>$549,968.16</x:t>
+    <x:t>671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,642.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercialys Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,269.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cibus Nordic Real Estate Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBUS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,571.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interrent Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,276.78</x:t>
   </x:si>
   <x:si>
     <x:t>Frontier Real Estate Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8964 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>726</x:t>
-[...29 lines deleted...]
-    <x:t>$528,012.30</x:t>
+    <x:t>835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,880.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xior Student Housing Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XIOR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,413.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyfosa Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYF SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,261.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hufvudstaden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUFVA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,121.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carmila Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,723.22</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa Securities Living Investments Cor</x:t>
   </x:si>
   <x:si>
     <x:t>8986 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>568</x:t>
-[...38 lines deleted...]
-    <x:t>$519,603.21</x:t>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,987.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intea Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,112.83</x:t>
   </x:si>
   <x:si>
     <x:t>Hulic REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3295 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>366</x:t>
-[...26 lines deleted...]
-    <x:t>$509,905.58</x:t>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,138.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,576.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,396.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,233.23</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UMH US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,565</x:t>
-[...26 lines deleted...]
-    <x:t>$499,548.43</x:t>
+    <x:t>27,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,875.08</x:t>
   </x:si>
   <x:si>
     <x:t>Argan Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ARG FP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,868</x:t>
-[...26 lines deleted...]
-    <x:t>$479,563.42</x:t>
+    <x:t>5,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,854.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,518.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Hills REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,052.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intershop Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,430.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerspace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,368.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICAD FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,370.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Global Commercial Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>870,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,252.01</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Wohnen Se</x:t>
   </x:si>
   <x:si>
     <x:t>DWNI GR</x:t>
   </x:si>
   <x:si>
-    <x:t>14,621</x:t>
-[...53 lines deleted...]
-    <x:t>$462,816.54</x:t>
+    <x:t>16,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,990.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Trust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8961 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,154.75</x:t>
   </x:si>
   <x:si>
     <x:t>Ntt Ud REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8956 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>381</x:t>
-[...62 lines deleted...]
-    <x:t>$441,229.24</x:t>
+    <x:t>438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,926.41</x:t>
   </x:si>
   <x:si>
     <x:t>Esr-Logos Reit</x:t>
   </x:si>
   <x:si>
     <x:t>EREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>166,797</x:t>
-[...2 lines deleted...]
-    <x:t>$438,680.75</x:t>
+    <x:t>191,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,522.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Precinct Properties New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2291020D NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,928.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,590.21</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa Office Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8976 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>150</x:t>
-[...26 lines deleted...]
-    <x:t>$416,756.67</x:t>
+    <x:t>172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,539.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,533.60</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Estate Logistics REIT Invest</x:t>
   </x:si>
   <x:si>
     <x:t>3481 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>389</x:t>
-[...2 lines deleted...]
-    <x:t>$414,218.65</x:t>
+    <x:t>447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,563.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Np3 Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NP3 SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,020.00</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Excellent Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8987 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>327</x:t>
-[...2 lines deleted...]
-    <x:t>$410,777.48</x:t>
+    <x:t>376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,230.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Estates Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RET BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,052.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyu REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8957 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>242</x:t>
-[...2 lines deleted...]
-    <x:t>$404,909.07</x:t>
+    <x:t>279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,857.52</x:t>
   </x:si>
   <x:si>
     <x:t>Fortune Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>778 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>450,311</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>517,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,517.27</x:t>
   </x:si>
   <x:si>
     <x:t>Shurgard Self Storage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHUR BB</x:t>
   </x:si>
   <x:si>
-    <x:t>9,532</x:t>
-[...14 lines deleted...]
-    <x:t>$392,281.23</x:t>
+    <x:t>10,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,486.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Healthcare REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,442.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ca Immobilien Anlagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,262.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Logistic Property Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLPB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,530.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wereldhave Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,057.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3296 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,236.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jbg Smith Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,820.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heiwa Real Estate REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8966 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,560.13</x:t>
   </x:si>
   <x:si>
     <x:t>Northwest Healthcare Properties Real Es</x:t>
   </x:si>
   <x:si>
     <x:t>VITL-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>67,584</x:t>
-[...98 lines deleted...]
-    <x:t>$369,790.59</x:t>
+    <x:t>75,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,840.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Istar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,338.29</x:t>
   </x:si>
   <x:si>
     <x:t>Star Asia Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3468 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>717</x:t>
-[...2 lines deleted...]
-    <x:t>$351,214.63</x:t>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,998.60</x:t>
   </x:si>
   <x:si>
     <x:t>Hoshino Resorts REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3287 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>162</x:t>
-[...14 lines deleted...]
-    <x:t>$345,414.12</x:t>
+    <x:t>186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,879.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwi Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,547.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aims Apac Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,422.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empire State Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,189.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fukuoka REIT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8968 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,624.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiag Immobilien Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIAG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,659.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atrium Ljungberg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRLJB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,751.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cofinimmo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,593.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dios Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIOS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,417.74</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Reits Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>395400 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>58,324</x:t>
-[...113 lines deleted...]
-    <x:t>$293,562.47</x:t>
+    <x:t>67,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,831.30</x:t>
   </x:si>
   <x:si>
     <x:t>Storagevault Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SVI CN</x:t>
   </x:si>
   <x:si>
-    <x:t>66,271</x:t>
-[...2 lines deleted...]
-    <x:t>$290,750.17</x:t>
+    <x:t>76,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,636.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irish Residential Properties REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRES ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,495.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stoneweg Europe Stapled Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,343.16</x:t>
   </x:si>
   <x:si>
     <x:t>Global One Real Estate Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8958 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>276</x:t>
-[...14 lines deleted...]
-    <x:t>$274,390.39</x:t>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,977.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexpoint Residential Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,513.31</x:t>
   </x:si>
   <x:si>
     <x:t>Care Property Invest Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CPINV BB</x:t>
   </x:si>
   <x:si>
-    <x:t>12,540</x:t>
-[...14 lines deleted...]
-    <x:t>$268,953.61</x:t>
+    <x:t>14,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,401.53</x:t>
   </x:si>
   <x:si>
     <x:t>Oue Commercial Real Estate Investment T</x:t>
   </x:si>
   <x:si>
     <x:t>OUEREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>658,994</x:t>
-[...2 lines deleted...]
-    <x:t>$261,408.26</x:t>
+    <x:t>758,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,267.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workspace Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,139.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starhill Global Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,878.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Hankyu Hanshin REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8977 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>195</x:t>
-[...41 lines deleted...]
-    <x:t>$244,221.30</x:t>
+    <x:t>224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,424.70</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Healthcare Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>VHP NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>154,698</x:t>
-[...2 lines deleted...]
-    <x:t>$233,341.04</x:t>
+    <x:t>177,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,108.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Property Invest As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUBLI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,629.71</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Reit</x:t>
   </x:si>
   <x:si>
     <x:t>2778 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>528,133</x:t>
-[...2 lines deleted...]
-    <x:t>$226,871.00</x:t>
+    <x:t>607,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,597.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investis Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,753.12</x:t>
   </x:si>
   <x:si>
     <x:t>Cre Logistics REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3487 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>167</x:t>
-[...14 lines deleted...]
-    <x:t>$219,104.68</x:t>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,758.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pphe Hotel Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,697.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picton Property Income Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,689.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platzer Fastigheter Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAZB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,074.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entra Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,898.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ichigo Office REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8975 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,439.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirai Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,502.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argosy Property Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,871.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Custodian Property Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,810.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdl Hospitality Trusts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,473.70</x:t>
   </x:si>
   <x:si>
     <x:t>Sosila Logistics REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2979 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,750.07</x:t>
+    <x:t>$223,927.23</x:t>
   </x:si>
   <x:si>
     <x:t>Sunevision Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1686 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>181,016</x:t>
-[...86 lines deleted...]
-    <x:t>$203,606.58</x:t>
+    <x:t>208,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,336.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takara Leben Real Estate Investment Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,089.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistea Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,480.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamborner REIT Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HABA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,661.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Esr Kendall Square REIT Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>365550 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>49,373</x:t>
-[...38 lines deleted...]
-    <x:t>$189,368.42</x:t>
+    <x:t>56,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,628.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Hospitality Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,619.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Core REIT Management Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,611.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newriver REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,162.54</x:t>
   </x:si>
   <x:si>
     <x:t>Shinhan Alpha REIT Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>293940 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>34,149</x:t>
-[...53 lines deleted...]
-    <x:t>$170,804.38</x:t>
+    <x:t>39,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,730.34</x:t>
   </x:si>
   <x:si>
     <x:t>Lotte REIT Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>330590 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>44,298</x:t>
-[...26 lines deleted...]
-    <x:t>$164,852.52</x:t>
+    <x:t>50,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,047.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand City Properties Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GYC GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,179.49</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Point Social Housing REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SOHO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>110,139</x:t>
-[...14 lines deleted...]
-    <x:t>$148,991.65</x:t>
+    <x:t>126,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,314.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samhallsbyggnadsbolaget I Norden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBBB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,033.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stendorren Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEFB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,495.12</x:t>
   </x:si>
   <x:si>
     <x:t>Ascencio</x:t>
   </x:si>
   <x:si>
     <x:t>ASCE BB</x:t>
   </x:si>
   <x:si>
-    <x:t>1,754</x:t>
-[...26 lines deleted...]
-    <x:t>$136,842.52</x:t>
+    <x:t>2,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,975.96</x:t>
   </x:si>
   <x:si>
     <x:t>Stride Property Group</x:t>
   </x:si>
   <x:si>
     <x:t>SPG NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>142,312</x:t>
-[...2 lines deleted...]
-    <x:t>$133,357.28</x:t>
+    <x:t>163,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,688.33</x:t>
   </x:si>
   <x:si>
     <x:t>One REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3290 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>190</x:t>
-[...2 lines deleted...]
-    <x:t>$129,429.89</x:t>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,842.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsi Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,020.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunlight Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,836.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immobiliare Grande Distribuzione Siiq S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGD IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,677.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroder Real Estate Investment Trust L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,043.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Euroshop Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEQ GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,529.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helical Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLCL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,767.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starts Proceed Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,497.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sankei Real Estate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,771.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vastned Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VASTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,001.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peach Property Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,919.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosperity Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,980.76</x:t>
   </x:si>
   <x:si>
     <x:t>Corem Property Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>COREB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>235,925</x:t>
-[...149 lines deleted...]
-    <x:t>$100,927.51</x:t>
+    <x:t>271,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,153.76</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care &amp; Medical Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3455 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>98</x:t>
-[...2 lines deleted...]
-    <x:t>$97,470.96</x:t>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,465.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aew Uk REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEWU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,572.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Invest Belgium Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOMI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,282.59</x:t>
   </x:si>
   <x:si>
     <x:t>Samty Residential Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3459 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>103</x:t>
-[...26 lines deleted...]
-    <x:t>$85,380.42</x:t>
+    <x:t>118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,890.03</x:t>
   </x:si>
   <x:si>
     <x:t>Fastpartner Ab</x:t>
   </x:si>
   <x:si>
     <x:t>FPARA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>13,901</x:t>
-[...2 lines deleted...]
-    <x:t>$85,203.54</x:t>
+    <x:t>15,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,526.46</x:t>
   </x:si>
   <x:si>
     <x:t>Sveafastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SVEAF SS</x:t>
   </x:si>
   <x:si>
-    <x:t>16,492</x:t>
-[...2 lines deleted...]
-    <x:t>$83,456.41</x:t>
+    <x:t>18,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,657.47</x:t>
   </x:si>
   <x:si>
     <x:t>Neobo Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NEOBO SS</x:t>
   </x:si>
   <x:si>
-    <x:t>25,818</x:t>
-[...2 lines deleted...]
-    <x:t>$65,730.20</x:t>
+    <x:t>29,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,097.06</x:t>
   </x:si>
   <x:si>
     <x:t>Regional REIT Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RGL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>37,109</x:t>
-[...2 lines deleted...]
-    <x:t>$61,247.55</x:t>
+    <x:t>42,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,613.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heba Fastighets Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEBAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,064.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Residential Secure Income Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RESI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,232.52</x:t>
   </x:si>
   <x:si>
     <x:t>Jr Global Reit</x:t>
   </x:si>
   <x:si>
     <x:t>348950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>53,109</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,733.53</x:t>
-[...23 lines deleted...]
-    <x:t>$54,697.36</x:t>
+    <x:t>$57,895.06</x:t>
   </x:si>
   <x:si>
     <x:t>Citycon Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>CTY1S FH</x:t>
   </x:si>
   <x:si>
-    <x:t>7,446</x:t>
-[...2 lines deleted...]
-    <x:t>$36,388.80</x:t>
+    <x:t>8,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,451.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,663,734.23</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$3,098,226.29</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -4054,56 +4045,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16a1bba6fa84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae4f21cdb12d45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94f689baa56f4cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f16ecbda074e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0246346546084a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc229f007cbe24371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F315"/>
+  <x:dimension ref="A1:F313"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4646,5756 +4637,5716 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>564</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
         <x:v>693</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="F178" s="1" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="F187" s="1" t="s">
         <x:v>812</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="E208" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="F208" s="1" t="s">
         <x:v>897</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="E224" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="F224" s="1" t="s">
         <x:v>962</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="F242" s="1" t="s">
         <x:v>1035</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="D256" s="1" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="E256" s="1" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="F256" s="1" t="s">
         <x:v>1092</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="D276" s="1" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="E276" s="1" t="s">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="F276" s="1" t="s">
         <x:v>1172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="D298" s="1" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="E298" s="1" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="F298" s="1" t="s">
         <x:v>1261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
       <x:c r="A307" s="1">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6" ht="15" customHeight="1">
       <x:c r="A308" s="1">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6" ht="15" customHeight="1">
       <x:c r="A309" s="1">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="F309" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6" ht="15" customHeight="1">
       <x:c r="A310" s="1">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="F310" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6" ht="15" customHeight="1">
       <x:c r="A311" s="1">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="D311" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="E311" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="F311" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6" ht="15" customHeight="1">
       <x:c r="A312" s="1">
         <x:v>309</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>1318</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="F312" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A313" s="1">
-[...39 lines deleted...]
-      <x:c r="A315" s="2" t="s">
+      <x:c r="A313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B315" s="2" t="s">
+      <x:c r="B313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C315" s="2" t="s">
+      <x:c r="C313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D315" s="2" t="s">
+      <x:c r="D313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E315" s="2" t="s">
+      <x:c r="E313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F315" s="2" t="s">
+      <x:c r="F313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A315:F315"/>
+    <x:mergeCell ref="A313:F313"/>
   </x:mergeCells>
 </x:worksheet>
 </file>