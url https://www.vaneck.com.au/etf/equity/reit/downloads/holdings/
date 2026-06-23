--- v2 (2026-06-01)
+++ v3 (2026-06-23)
@@ -1,4026 +1,4017 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e63a3667ee5432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7201860dff044b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260601" sheetId="1" r:id="Rc229f007cbe24371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260622" sheetId="1" r:id="Ra4d64871e42c4863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1569" uniqueCount="1326">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1569" uniqueCount="1323">
+  <x:si>
+    <x:t>All Fund Holdings as at 22/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>234,549</x:t>
-[...5 lines deleted...]
-    <x:t>8.03%</x:t>
+    <x:t>220,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,374,287.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>316,405</x:t>
-[...5 lines deleted...]
-    <x:t>7.57%</x:t>
+    <x:t>290,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,514,095.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,335</x:t>
-[...5 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>30,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,801,788.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>110,513</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>99,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,446,264.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>117,360</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>108,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,349,497.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>O US</x:t>
   </x:si>
   <x:si>
-    <x:t>312,336</x:t>
-[...5 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>290,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,103,654.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,873</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>49,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,468,617.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>159,709</x:t>
-[...2 lines deleted...]
-    <x:t>$18,738,892.48</x:t>
+    <x:t>150,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,856,830.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iron Mountain Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,303,653.50</x:t>
   </x:si>
   <x:si>
     <x:t>2.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>Iron Mountain Inc</x:t>
-[...11 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>Extra Space Storage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,593,849.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VICI US</x:t>
   </x:si>
   <x:si>
-    <x:t>370,241</x:t>
-[...20 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>337,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,572,847.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Avalonbay Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVB US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,507</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>43,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,088,749.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Residential</x:t>
   </x:si>
   <x:si>
     <x:t>EQR US</x:t>
   </x:si>
   <x:si>
-    <x:t>129,187</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>116,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,715,792.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,844,059.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vonovia Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,751,192.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Host Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,571,728.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INVH US</x:t>
   </x:si>
   <x:si>
-    <x:t>208,697</x:t>
-[...35 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>184,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,480,688.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,246,052.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,930</x:t>
-[...17 lines deleted...]
-    <x:t>$7,627,954.61</x:t>
+    <x:t>68,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,008,404.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>Host Hotels &amp; Resorts Inc</x:t>
-[...11 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>Mid-America Apartment Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,783,949.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SUI US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,771</x:t>
-[...20 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>37,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,408,128.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regency Centers Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,261,741.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Unibail-Rodamco-Westfield</x:t>
   </x:si>
   <x:si>
     <x:t>URW FP</x:t>
   </x:si>
   <x:si>
-    <x:t>41,490</x:t>
-[...2 lines deleted...]
-    <x:t>$6,684,807.28</x:t>
+    <x:t>37,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,222,413.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,151,065.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>Regency Centers Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Omega Healthcare Investors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>100,627</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>92,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,965,063.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,915,014.77</x:t>
   </x:si>
   <x:si>
     <x:t>Swiss Prime Site Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SPSN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>27,409</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>25,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,815,285.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Udr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UDR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,433,204.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaming And Leisure Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,337,406.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Lifestyle Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,310,455.66</x:t>
   </x:si>
   <x:si>
     <x:t>Link Reit</x:t>
   </x:si>
   <x:si>
     <x:t>823 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>882,309</x:t>
-[...77 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>810,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,238,745.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Integrated Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CICT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,972,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,071,196.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastgroup Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,811,999.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CPT US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,003</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>30,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,766,020.02</x:t>
   </x:si>
   <x:si>
     <x:t>American Homes 4 Rent</x:t>
   </x:si>
   <x:si>
     <x:t>AMH US</x:t>
   </x:si>
   <x:si>
-    <x:t>116,535</x:t>
-[...17 lines deleted...]
-    <x:t>$5,067,533.85</x:t>
+    <x:t>104,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,709,691.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
-    <x:t>Capitaland Integrated Commercial Trust</x:t>
-[...8 lines deleted...]
-    <x:t>$4,997,971.42</x:t>
+    <x:t>Federal Realty Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,627,287.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>Federal Realty Investment Trust</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BXP US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,023</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>49,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,564,209.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BRX US</x:t>
   </x:si>
   <x:si>
-    <x:t>103,840</x:t>
-[...2 lines deleted...]
-    <x:t>$4,410,493.75</x:t>
+    <x:t>94,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,218,518.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubesmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,065,807.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
+    <x:t>Klepierre Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,058,059.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Healthcare REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,995,936.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandria Real Estate Equities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,866,277.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agree Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,851,601.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Retail Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NNN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,790,657.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Industrial Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,694,733.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Caretrust REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CTRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,897</x:t>
-[...20 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>69,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,690,764.19</x:t>
   </x:si>
   <x:si>
     <x:t>Psp Swiss Property Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PSPN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>15,579</x:t>
-[...68 lines deleted...]
-    <x:t>$3,975,243.66</x:t>
+    <x:t>14,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,656,953.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascendas Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,284,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,557,217.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merlin Properties Socimi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRL SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,437,304.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryman Hospitality Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,404,609.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>REXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>79,511</x:t>
-[...32 lines deleted...]
-    <x:t>$3,747,758.99</x:t>
+    <x:t>70,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,337,286.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stag Industrial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,277,030.45</x:t>
   </x:si>
   <x:si>
     <x:t>Hongkong Land Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HKL SP</x:t>
   </x:si>
   <x:si>
-    <x:t>343,235</x:t>
-[...32 lines deleted...]
-    <x:t>$3,351,139.56</x:t>
+    <x:t>300,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,063,921.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ryman Hospitality Properties Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$3,336,929.68</x:t>
+    <x:t>Terreno Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,004,526.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthcare Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,996,782.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macerich Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,976,735.76</x:t>
   </x:si>
   <x:si>
     <x:t>Aedifica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AED BB</x:t>
   </x:si>
   <x:si>
-    <x:t>28,508</x:t>
-[...17 lines deleted...]
-    <x:t>$3,152,572.05</x:t>
+    <x:t>26,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,926,041.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>Healthcare Realty Trust Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$3,098,660.37</x:t>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,382.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Properties Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,815,646.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>Land Securities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,361.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nippon Building Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8951 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,746</x:t>
-[...32 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>2,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,689,203.00</x:t>
   </x:si>
   <x:si>
     <x:t>Azrieli Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZRG IT</x:t>
   </x:si>
   <x:si>
-    <x:t>12,490</x:t>
-[...29 lines deleted...]
-    <x:t>$2,821,678.12</x:t>
+    <x:t>12,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,514,079.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Kite Realty Group Trust</x:t>
   </x:si>
   <x:si>
     <x:t>KRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,444</x:t>
-[...2 lines deleted...]
-    <x:t>$2,798,935.91</x:t>
+    <x:t>62,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,504,058.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>British Land Co Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,436.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Londonmetric Property Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LMP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>763,449</x:t>
-[...17 lines deleted...]
-    <x:t>$2,568,404.04</x:t>
+    <x:t>689,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,394,662.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips Edison &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,634</x:t>
-[...2 lines deleted...]
-    <x:t>$2,379,089.67</x:t>
+    <x:t>39,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,290,560.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chartwell Retirement Residences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSH-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,206,591.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Tritax Big Box REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBOX LN</x:t>
   </x:si>
   <x:si>
-    <x:t>832,863</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>760,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,202,056.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8952 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,211.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warehouses De Pauw Cva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,997.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,062,032.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riocan Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,002.78</x:t>
   </x:si>
   <x:si>
     <x:t>Leg Immobilien Se</x:t>
   </x:si>
   <x:si>
     <x:t>LEG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>25,822</x:t>
-[...2 lines deleted...]
-    <x:t>$2,334,834.22</x:t>
+    <x:t>23,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,056,891.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Metropolitan Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8953 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,037,665.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Sabra Health Care REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SBRA US</x:t>
   </x:si>
   <x:si>
-    <x:t>84,122</x:t>
-[...29 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>77,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,021,180.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tanger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953,312.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Millrose Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,935,434.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epr Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,602.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilroy Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,993.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,887,374.61</x:t>
   </x:si>
   <x:si>
     <x:t>Wharf Real Estate Investment Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1997 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>528,582</x:t>
-[...26 lines deleted...]
-    <x:t>$2,236,267.41</x:t>
+    <x:t>482,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,850.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Castellum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>CAST SS</x:t>
   </x:si>
   <x:si>
-    <x:t>116,966</x:t>
-[...32 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>101,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,796,933.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Granite Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,774,221.36</x:t>
   </x:si>
   <x:si>
     <x:t>Americold Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>COLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>97,240</x:t>
-[...68 lines deleted...]
-    <x:t>$1,905,450.01</x:t>
+    <x:t>88,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,771,234.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadstone Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,482.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp J-Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3281 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,029.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allreal Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,697.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,694,760.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Independence Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,967.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Apartment Properties Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,549.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Real Estate Master Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3462 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,611.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Prologis REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3283 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,644,287.07</x:t>
   </x:si>
   <x:si>
     <x:t>Fastighets Ab Balder</x:t>
   </x:si>
   <x:si>
     <x:t>BALDB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>236,194</x:t>
-[...53 lines deleted...]
-    <x:t>$1,832,331.95</x:t>
+    <x:t>217,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,027.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Hospitality REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,197.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,564,490.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kdx Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,528,456.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Capital Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,738.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Health Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,495.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Dc Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,489,349.61</x:t>
   </x:si>
   <x:si>
     <x:t>Sagax Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAGAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>72,738</x:t>
-[...14 lines deleted...]
-    <x:t>$1,823,114.07</x:t>
+    <x:t>66,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,466,911.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,712.33</x:t>
   </x:si>
   <x:si>
     <x:t>Melisron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MLSR IT</x:t>
   </x:si>
   <x:si>
-    <x:t>8,229</x:t>
-[...107 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>7,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,446.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,957.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Mobimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>MOBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,474</x:t>
-[...2 lines deleted...]
-    <x:t>$1,562,253.89</x:t>
+    <x:t>2,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,983.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Storage Affiliates Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,283.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Logistics Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,051,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,772.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,509.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Urban Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8960 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,374.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lxp Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,169.50</x:t>
   </x:si>
   <x:si>
     <x:t>Unite Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>UTG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>161,084</x:t>
-[...41 lines deleted...]
-    <x:t>$1,530,727.66</x:t>
+    <x:t>140,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,806.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Choice Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,212.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Jreit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8954 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,337,568.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8984 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,677.60</x:t>
   </x:si>
   <x:si>
     <x:t>Primary Health Properties Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PHP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>858,225</x:t>
-[...50 lines deleted...]
-    <x:t>$1,492,628.61</x:t>
+    <x:t>753,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,667.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curbline Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,669.11</x:t>
   </x:si>
   <x:si>
     <x:t>Tag Immobilien Ag</x:t>
   </x:si>
   <x:si>
     <x:t>TEG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>64,553</x:t>
-[...2 lines deleted...]
-    <x:t>$1,487,756.34</x:t>
+    <x:t>58,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,490.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acadia Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,601.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Derwent London Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,553.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban Edge Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,371.71</x:t>
   </x:si>
   <x:si>
     <x:t>Lineage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LINE US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,090</x:t>
-[...41 lines deleted...]
-    <x:t>$1,412,761.24</x:t>
+    <x:t>21,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,568.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invincible Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,938.35</x:t>
   </x:si>
   <x:si>
     <x:t>Dream Industrial Real Estate Investment</x:t>
   </x:si>
   <x:si>
     <x:t>DIR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>97,198</x:t>
-[...65 lines deleted...]
-    <x:t>$1,325,148.39</x:t>
+    <x:t>87,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,201.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartcentres Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRU-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,163.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Hotel REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8985 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,200,107.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,537.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventrust Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,845.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaftesbury Capital Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>463,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,180.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four Corners Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,176,372.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Residence Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,341.01</x:t>
   </x:si>
   <x:si>
     <x:t>Swire Properties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1972 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>333,239</x:t>
-[...65 lines deleted...]
-    <x:t>$1,237,074.85</x:t>
+    <x:t>299,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,382.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondrock Hospitality Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,913.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>COL SM</x:t>
   </x:si>
   <x:si>
-    <x:t>130,622</x:t>
-[...14 lines deleted...]
-    <x:t>$1,212,940.12</x:t>
+    <x:t>117,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,653.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,116,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,175.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hammerson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMSO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,065.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suntec Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>660,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,257.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AT1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,081.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Pan Asia Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPACT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,338.76</x:t>
   </x:si>
   <x:si>
     <x:t>Medical Properties Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPW US</x:t>
   </x:si>
   <x:si>
-    <x:t>170,153</x:t>
-[...29 lines deleted...]
-    <x:t>$1,195,297.14</x:t>
+    <x:t>154,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,587.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Infrastructure Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3249 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,838.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Centrepoint Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,920.13</x:t>
   </x:si>
   <x:si>
     <x:t>Wihlborgs Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>WIHL SS</x:t>
   </x:si>
   <x:si>
-    <x:t>91,962</x:t>
-[...89 lines deleted...]
-    <x:t>$1,049,709.15</x:t>
+    <x:t>83,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,963.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Yellow Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,763.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunstone Hotel Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,159.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Logistics &amp; Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,174.81</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Prime Realty Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8955 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,240</x:t>
-[...41 lines deleted...]
-    <x:t>$989,037.53</x:t>
+    <x:t>1,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,547.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pebblebrook Hotel Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,125.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H&amp;R Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,065.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sirius Real Estate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,891.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catena Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CATE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,003.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,261.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Logistics Park Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3471 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,383.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Emmett Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,556.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netstreit Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,947.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getty Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,558.99</x:t>
   </x:si>
   <x:si>
     <x:t>Pandox Ab</x:t>
   </x:si>
   <x:si>
     <x:t>PNDXB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>36,107</x:t>
-[...29 lines deleted...]
-    <x:t>$942,339.60</x:t>
+    <x:t>32,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,507.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,472.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascott Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>818,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,581.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boardwalk Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,263.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Sekisui House REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3309 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,307</x:t>
-[...62 lines deleted...]
-    <x:t>$884,769.38</x:t>
+    <x:t>1,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,013.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartstop Self Storage REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,891.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ltc Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,445.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primaris Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMZ-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,866.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activia Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3279 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,480.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,994.91</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Accommodations Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3226 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>794</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,850.42</x:t>
   </x:si>
   <x:si>
     <x:t>Safestore Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SAFE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,528</x:t>
-[...122 lines deleted...]
-    <x:t>$796,996.03</x:t>
+    <x:t>66,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,393.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovative Industrial Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,264.72</x:t>
   </x:si>
   <x:si>
     <x:t>Sila Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SILA US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,783</x:t>
-[...2 lines deleted...]
-    <x:t>$789,434.18</x:t>
+    <x:t>17,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,884.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Portland Estates Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,247.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$773,442.26</x:t>
+    <x:t>Killam Apartment Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,150.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montea Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONT BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,884.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amot Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMOT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,881.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Logistics Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8967 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,698.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,519.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Fabege Ab</x:t>
   </x:si>
   <x:si>
     <x:t>FABG SS</x:t>
   </x:si>
   <x:si>
-    <x:t>64,272</x:t>
-[...50 lines deleted...]
-    <x:t>$755,764.01</x:t>
+    <x:t>57,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,798.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,745.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supermarket Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,638.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurocommercial Properties Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMPA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,401.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasalle Logiport Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3466 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,591.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crombie Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,068.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkway Life Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,801.35</x:t>
   </x:si>
   <x:si>
     <x:t>Wallenstam Ab</x:t>
   </x:si>
   <x:si>
     <x:t>WALLB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>116,237</x:t>
-[...41 lines deleted...]
-    <x:t>$677,305.82</x:t>
+    <x:t>102,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,534.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,967.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kojamo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOJAMO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,714.12</x:t>
   </x:si>
   <x:si>
     <x:t>Hysan Development Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>14 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>202,353</x:t>
-[...65 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>184,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,124.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3292 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,201.31</x:t>
   </x:si>
   <x:si>
     <x:t>Vgp Nv</x:t>
   </x:si>
   <x:si>
     <x:t>VGP BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,574</x:t>
-[...14 lines deleted...]
-    <x:t>$619,697.30</x:t>
+    <x:t>4,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,335.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercialys Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,340.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intea Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,922.64</x:t>
   </x:si>
   <x:si>
     <x:t>Comforia Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3282 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>671</x:t>
-[...14 lines deleted...]
-    <x:t>$611,269.25</x:t>
+    <x:t>609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,202.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interrent Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,925.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8964 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,464.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,948.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Global Commercial Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,170.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,488.69</x:t>
   </x:si>
   <x:si>
     <x:t>Cibus Nordic Real Estate Ab</x:t>
   </x:si>
   <x:si>
     <x:t>CIBUS SS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,277</x:t>
-[...26 lines deleted...]
-    <x:t>$594,880.91</x:t>
+    <x:t>23,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,438.79</x:t>
   </x:si>
   <x:si>
     <x:t>Xior Student Housing Nv</x:t>
   </x:si>
   <x:si>
     <x:t>XIOR BB</x:t>
   </x:si>
   <x:si>
-    <x:t>13,207</x:t>
-[...2 lines deleted...]
-    <x:t>$594,413.23</x:t>
+    <x:t>12,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,707.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Living Investments Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8986 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,215.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carmila Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,307.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hulic REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3295 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,064.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hufvudstaden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUFVA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,334.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,613.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,180.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intershop Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,322.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Wohnen Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWNI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,705.89</x:t>
   </x:si>
   <x:si>
     <x:t>Nyfosa Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NYF SS</x:t>
   </x:si>
   <x:si>
-    <x:t>54,366</x:t>
-[...134 lines deleted...]
-    <x:t>$547,518.70</x:t>
+    <x:t>48,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,437.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICAD FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,854.06</x:t>
   </x:si>
   <x:si>
     <x:t>Mori Hills REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3234 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>475</x:t>
-[...17 lines deleted...]
-    <x:t>$536,430.81</x:t>
+    <x:t>425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,389.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ntt Ud REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8956 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,577.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Trust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8961 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,837.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,531.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr-Logos Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,351.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Office Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8976 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,907.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Precinct Properties New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2291020D NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,671.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Logistics REIT Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,988.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Excellent Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8987 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,190.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Centerspace</x:t>
   </x:si>
   <x:si>
     <x:t>CSR US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,687</x:t>
-[...134 lines deleted...]
-    <x:t>$474,563.68</x:t>
+    <x:t>5,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,639.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,482.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyu REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8957 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,358.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Estates Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RET BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,058.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Healthcare REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,912.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3296 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,330.37</x:t>
   </x:si>
   <x:si>
     <x:t>Np3 Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NP3 SS</x:t>
   </x:si>
   <x:si>
-    <x:t>10,725</x:t>
-[...53 lines deleted...]
-    <x:t>$443,517.27</x:t>
+    <x:t>9,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,725.47</x:t>
   </x:si>
   <x:si>
     <x:t>Shurgard Self Storage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHUR BB</x:t>
   </x:si>
   <x:si>
-    <x:t>10,965</x:t>
-[...14 lines deleted...]
-    <x:t>$433,442.15</x:t>
+    <x:t>9,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,266.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jbg Smith Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,195.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Istar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,625.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Healthcare Properties Real Es</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITL-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,799.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heiwa Real Estate REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8966 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,810.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wereldhave Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,366.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Asia Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3468 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,257.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aims Apac Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,045.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshino Resorts REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3287 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,537.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiag Immobilien Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIAG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,069.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Logistic Property Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLPB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,156.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwi Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,780.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Reits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,736.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Storagevault Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,413.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fukuoka REIT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8968 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,986.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cofinimmo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,084.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empire State Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,761.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDZ37909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,425.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global One Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8958 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,904.17</x:t>
   </x:si>
   <x:si>
     <x:t>Ca Immobilien Anlagen Ag</x:t>
   </x:si>
   <x:si>
     <x:t>CAI AV</x:t>
   </x:si>
   <x:si>
-    <x:t>10,601</x:t>
-[...173 lines deleted...]
-    <x:t>$359,659.74</x:t>
+    <x:t>8,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,680.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irish Residential Properties REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRES ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,376.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dios Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIOS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,996.33</x:t>
   </x:si>
   <x:si>
     <x:t>Atrium Ljungberg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ATRLJB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>78,141</x:t>
-[...62 lines deleted...]
-    <x:t>$313,495.18</x:t>
+    <x:t>73,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,292.66</x:t>
   </x:si>
   <x:si>
     <x:t>Stoneweg Europe Stapled Trust</x:t>
   </x:si>
   <x:si>
     <x:t>SERT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>123,055</x:t>
-[...26 lines deleted...]
-    <x:t>$306,513.31</x:t>
+    <x:t>110,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,272.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vital Healthcare Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHP NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,635.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oue Commercial Real Estate Investment T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUEREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,393.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starhill Global Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,898.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workspace Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,292.98</x:t>
   </x:si>
   <x:si>
     <x:t>Care Property Invest Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CPINV BB</x:t>
   </x:si>
   <x:si>
-    <x:t>14,425</x:t>
-[...41 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>12,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,209.14</x:t>
   </x:si>
   <x:si>
     <x:t>Hankyu Hanshin REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8977 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>224</x:t>
-[...14 lines deleted...]
-    <x:t>$279,108.49</x:t>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,899.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Custodian Property Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,802.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ichigo Office REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8975 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,555.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investis Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,951.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takara Leben Real Estate Investment Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,272.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,716.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdl Hospitality Trusts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,537.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argosy Property Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,868.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picton Property Income Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,515.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cre Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3487 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,095.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirai Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,049.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sosila Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,978.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platzer Fastigheter Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAZB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,913.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Core REIT Management Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,685.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Hospitality Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,017.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entra Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,598.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pphe Hotel Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,175.66</x:t>
   </x:si>
   <x:si>
     <x:t>Public Property Invest As</x:t>
   </x:si>
   <x:si>
     <x:t>PUBLI NO</x:t>
   </x:si>
   <x:si>
-    <x:t>87,093</x:t>
-[...155 lines deleted...]
-    <x:t>$223,927.23</x:t>
+    <x:t>63,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,080.71</x:t>
   </x:si>
   <x:si>
     <x:t>Sunevision Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1686 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>208,020</x:t>
-[...14 lines deleted...]
-    <x:t>$211,089.48</x:t>
+    <x:t>192,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,421.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newriver REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,333.46</x:t>
   </x:si>
   <x:si>
     <x:t>Logistea Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LOGIB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>94,413</x:t>
-[...2 lines deleted...]
-    <x:t>$209,480.63</x:t>
+    <x:t>89,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,145.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Alpha REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,756.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Point Social Housing REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOHO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,211.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr Kendall Square REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,024.69</x:t>
   </x:si>
   <x:si>
     <x:t>Hamborner REIT Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HABA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>24,410</x:t>
-[...65 lines deleted...]
-    <x:t>$192,730.34</x:t>
+    <x:t>22,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,889.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3290 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,290.23</x:t>
   </x:si>
   <x:si>
     <x:t>Lotte REIT Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>330590 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>50,955</x:t>
-[...2 lines deleted...]
-    <x:t>$179,047.27</x:t>
+    <x:t>46,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,272.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ascencio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCE BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,662.42</x:t>
   </x:si>
   <x:si>
     <x:t>Grand City Properties Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GYC GR</x:t>
   </x:si>
   <x:si>
-    <x:t>11,135</x:t>
-[...14 lines deleted...]
-    <x:t>$172,314.60</x:t>
+    <x:t>10,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,381.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stride Property Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,707.73</x:t>
   </x:si>
   <x:si>
     <x:t>Samhallsbyggnadsbolaget I Norden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SBBB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>326,117</x:t>
-[...2 lines deleted...]
-    <x:t>$168,033.13</x:t>
+    <x:t>296,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,166.19</x:t>
   </x:si>
   <x:si>
     <x:t>Stendorren Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>STEFB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,791</x:t>
-[...38 lines deleted...]
-    <x:t>$144,842.01</x:t>
+    <x:t>5,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,340.51</x:t>
   </x:si>
   <x:si>
     <x:t>Nsi Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NSI NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,016</x:t>
-[...2 lines deleted...]
-    <x:t>$143,020.30</x:t>
+    <x:t>4,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,541.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immobiliare Grande Distribuzione Siiq S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGD IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,008.72</x:t>
   </x:si>
   <x:si>
     <x:t>Sunlight Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>435 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>335,488</x:t>
-[...14 lines deleted...]
-    <x:t>$136,677.53</x:t>
+    <x:t>297,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,988.26</x:t>
   </x:si>
   <x:si>
     <x:t>Schroder Real Estate Investment Trust L</x:t>
   </x:si>
   <x:si>
     <x:t>SREI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>151,117</x:t>
-[...2 lines deleted...]
-    <x:t>$135,043.86</x:t>
+    <x:t>133,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,354.99</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Euroshop Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DEQ GR</x:t>
   </x:si>
   <x:si>
-    <x:t>3,986</x:t>
-[...2 lines deleted...]
-    <x:t>$132,529.47</x:t>
+    <x:t>3,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,244.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starts Proceed Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,137.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vastned Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VASTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,960.84</x:t>
   </x:si>
   <x:si>
     <x:t>Helical Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HLCL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>35,873</x:t>
-[...14 lines deleted...]
-    <x:t>$128,497.11</x:t>
+    <x:t>31,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,164.56</x:t>
   </x:si>
   <x:si>
     <x:t>Sankei Real Estate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2972 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>120</x:t>
-[...17 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,309.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Land Development - Urban Renewal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILDC IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,658.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosperity Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,754.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Health Care &amp; Medical Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3455 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,367.09</x:t>
   </x:si>
   <x:si>
     <x:t>Peach Property Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PEAN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>13,146</x:t>
-[...14 lines deleted...]
-    <x:t>$113,980.76</x:t>
+    <x:t>12,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,417.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Invest Belgium Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOMI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,952.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aew Uk REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEWU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,436.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samty Residential Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3459 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,045.82</x:t>
   </x:si>
   <x:si>
     <x:t>Corem Property Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>COREB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>271,378</x:t>
-[...50 lines deleted...]
-    <x:t>$101,890.03</x:t>
+    <x:t>200,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,296.89</x:t>
   </x:si>
   <x:si>
     <x:t>Fastpartner Ab</x:t>
   </x:si>
   <x:si>
     <x:t>FPARA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>15,990</x:t>
-[...2 lines deleted...]
-    <x:t>$99,526.46</x:t>
+    <x:t>13,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,032.21</x:t>
   </x:si>
   <x:si>
     <x:t>Sveafastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SVEAF SS</x:t>
   </x:si>
   <x:si>
-    <x:t>18,970</x:t>
-[...2 lines deleted...]
-    <x:t>$98,657.47</x:t>
+    <x:t>16,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,253.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heba Fastighets Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEBAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,011.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional REIT Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,344.60</x:t>
   </x:si>
   <x:si>
     <x:t>Neobo Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NEOBO SS</x:t>
   </x:si>
   <x:si>
-    <x:t>29,698</x:t>
-[...26 lines deleted...]
-    <x:t>$66,064.31</x:t>
+    <x:t>26,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,510.84</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Secure Income Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RESI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>62,913</x:t>
-[...14 lines deleted...]
-    <x:t>$57,895.06</x:t>
+    <x:t>57,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,557.58</x:t>
   </x:si>
   <x:si>
     <x:t>Citycon Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>CTY1S FH</x:t>
   </x:si>
   <x:si>
-    <x:t>8,565</x:t>
-[...2 lines deleted...]
-    <x:t>$39,451.82</x:t>
+    <x:t>7,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,351.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,098,226.29</x:t>
+    <x:t>$-14,600,471.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.89%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -4045,62 +4036,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f16ecbda074e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0246346546084a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc229f007cbe24371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beaf6b79ace4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R982193ec7156449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4d64871e42c4863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F313"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -4577,5771 +4568,5771 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="F144" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="F152" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="F161" s="1" t="s">
         <x:v>711</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="F172" s="1" t="s">
         <x:v>756</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="F177" s="1" t="s">
         <x:v>777</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="F186" s="1" t="s">
         <x:v>813</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="E192" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="E198" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="E200" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="E202" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="E204" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="F204" s="1" t="s">
         <x:v>886</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="E208" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="E210" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="E211" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="E212" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="E215" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="E218" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="E219" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="F219" s="1" t="s">
         <x:v>947</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="E223" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="E224" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="E225" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="E226" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="E227" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="E228" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="D229" s="1" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="E229" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="E230" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="E231" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="E232" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="E234" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="F235" s="1" t="s">
         <x:v>1012</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="D236" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="D237" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="E243" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="E245" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="E246" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="E247" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="E248" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="E250" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="E251" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="F252" s="1" t="s">
         <x:v>1081</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="C253" s="1" t="s">
+      <x:c r="E253" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="D253" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="C254" s="1" t="s">
+      <x:c r="E254" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
-      <x:c r="D254" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="C255" s="1" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="D255" s="1" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="E255" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="C255" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="D256" s="1" t="s">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="E256" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="C256" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="D257" s="1" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="E257" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
-      <x:c r="C257" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="D258" s="1" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="E258" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
-      <x:c r="C258" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="D259" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="E259" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="C259" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="D260" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="E260" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="C260" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="D261" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="E261" s="1" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="C261" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C262" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="D262" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="E262" s="1" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="C262" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="D263" s="1" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="E263" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="C263" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="D264" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="E264" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
-      <x:c r="C264" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="D265" s="1" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="E265" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="C265" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="D266" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="E266" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="C266" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="D267" s="1" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="E267" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
-      <x:c r="C267" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="E268" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="C268" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="C269" s="1" t="s">
+        <x:v>1147</x:v>
+      </x:c>
+      <x:c r="D269" s="1" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="E269" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
-      <x:c r="C269" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="C270" s="1" t="s">
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="D270" s="1" t="s">
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="E270" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
-      <x:c r="C270" s="1" t="s">
+      <x:c r="F270" s="1" t="s">
         <x:v>1154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="C271" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
-      <x:c r="C271" s="1" t="s">
+      <x:c r="D271" s="1" t="s">
         <x:v>1157</x:v>
       </x:c>
-      <x:c r="D271" s="1" t="s">
+      <x:c r="E271" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="E271" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="C272" s="1" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="C272" s="1" t="s">
+      <x:c r="D272" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="D272" s="1" t="s">
+      <x:c r="E272" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="E272" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="C273" s="1" t="s">
+      <x:c r="D273" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="D273" s="1" t="s">
+      <x:c r="E273" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="E273" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
-      <x:c r="C274" s="1" t="s">
+      <x:c r="D274" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
-      <x:c r="D274" s="1" t="s">
+      <x:c r="E274" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="E274" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
+        <x:v>1171</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="D275" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="C275" s="1" t="s">
+      <x:c r="E275" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="D275" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="D276" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="C276" s="1" t="s">
+      <x:c r="E276" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="D276" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="C277" s="1" t="s">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="D277" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="C277" s="1" t="s">
+      <x:c r="E277" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
-      <x:c r="D277" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="C278" s="1" t="s">
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="D278" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="C278" s="1" t="s">
+      <x:c r="E278" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="D278" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="C279" s="1" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="D279" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="C279" s="1" t="s">
+      <x:c r="E279" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="D279" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="C280" s="1" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="D280" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
-      <x:c r="C280" s="1" t="s">
+      <x:c r="E280" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="D280" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="C281" s="1" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="D281" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="E281" s="1" t="s">
         <x:v>1197</x:v>
       </x:c>
-      <x:c r="C281" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="C282" s="1" t="s">
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="D282" s="1" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="E282" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
-      <x:c r="C282" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
+        <x:v>1202</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="E283" s="1" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="C283" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="C284" s="1" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="D284" s="1" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="E284" s="1" t="s">
         <x:v>1209</x:v>
       </x:c>
-      <x:c r="C284" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="C285" s="1" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="D285" s="1" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="E285" s="1" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="C285" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="C286" s="1" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="D286" s="1" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="E286" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="C286" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="D287" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="E287" s="1" t="s">
         <x:v>1221</x:v>
       </x:c>
-      <x:c r="C287" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="C288" s="1" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="E288" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
-      <x:c r="C288" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="C289" s="1" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="D289" s="1" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="E289" s="1" t="s">
         <x:v>1229</x:v>
       </x:c>
-      <x:c r="C289" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="C290" s="1" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="D290" s="1" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="E290" s="1" t="s">
         <x:v>1233</x:v>
       </x:c>
-      <x:c r="C290" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="C291" s="1" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="D291" s="1" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="E291" s="1" t="s">
         <x:v>1237</x:v>
       </x:c>
-      <x:c r="C291" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="C292" s="1" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="D292" s="1" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="E292" s="1" t="s">
         <x:v>1241</x:v>
       </x:c>
-      <x:c r="C292" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="C293" s="1" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="D293" s="1" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="E293" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
-      <x:c r="C293" s="1" t="s">
+      <x:c r="F293" s="1" t="s">
         <x:v>1246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="C294" s="1" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="D294" s="1" t="s">
         <x:v>1249</x:v>
       </x:c>
-      <x:c r="C294" s="1" t="s">
+      <x:c r="E294" s="1" t="s">
         <x:v>1250</x:v>
       </x:c>
-      <x:c r="D294" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="C295" s="1" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="D295" s="1" t="s">
         <x:v>1253</x:v>
       </x:c>
-      <x:c r="C295" s="1" t="s">
+      <x:c r="E295" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
-      <x:c r="D295" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="C296" s="1" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="D296" s="1" t="s">
         <x:v>1257</x:v>
       </x:c>
-      <x:c r="C296" s="1" t="s">
+      <x:c r="E296" s="1" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="D296" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="D297" s="1" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="E297" s="1" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="C297" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="D298" s="1" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="E298" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="C298" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
       <x:c r="A307" s="1">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6" ht="15" customHeight="1">
       <x:c r="A308" s="1">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6" ht="15" customHeight="1">
       <x:c r="A309" s="1">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s">
-        <x:v>1311</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="D309" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="E309" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="F309" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6" ht="15" customHeight="1">
       <x:c r="A310" s="1">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
-        <x:v>1314</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s">
-        <x:v>1315</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D310" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E310" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="F310" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6" ht="15" customHeight="1">
       <x:c r="A311" s="1">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="C311" s="1" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="D311" s="1" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="E311" s="1" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="F311" s="1" t="s">
         <x:v>1318</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6" ht="15" customHeight="1">
       <x:c r="A312" s="1">
         <x:v>309</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="D312" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="E312" s="1" t="s">
-        <x:v>1325</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="F312" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6" ht="15" customHeight="1">
       <x:c r="A313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F313" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>