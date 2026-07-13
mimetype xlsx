--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,4017 +1,3951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7201860dff044b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdbb2c01c116415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260622" sheetId="1" r:id="Ra4d64871e42c4863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260713" sheetId="1" r:id="Rdda3deb726b54a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1569" uniqueCount="1323">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 22/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1549" uniqueCount="1301">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>220,060</x:t>
-[...5 lines deleted...]
-    <x:t>8.62%</x:t>
+    <x:t>213,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,254,221.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>290,081</x:t>
-[...5 lines deleted...]
-    <x:t>7.73%</x:t>
+    <x:t>281,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,133,117.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,658</x:t>
-[...5 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>29,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,058,771.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>99,475</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>96,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,426,523.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>108,809</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>109,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,414,669.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>O US</x:t>
   </x:si>
   <x:si>
-    <x:t>290,507</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>282,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,714,494.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,190</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>47,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,046,199.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>150,753</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>146,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,108,627.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>91,997</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>89,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,629,135.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,238</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>63,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,130,817.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VICI US</x:t>
   </x:si>
   <x:si>
-    <x:t>337,838</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>328,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,285,683.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Avalonbay Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVB US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,214</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>41,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,590,775.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Residential</x:t>
   </x:si>
   <x:si>
     <x:t>EQR US</x:t>
   </x:si>
   <x:si>
-    <x:t>116,056</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>112,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,145,768.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESS US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,904</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>19,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,168,934.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>VNA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>227,598</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>221,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,793,399.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invitation Homes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,631,391.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,156,970.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wp Carey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,891,554.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Host Hotels &amp; Resorts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HST US</x:t>
   </x:si>
   <x:si>
-    <x:t>211,228</x:t>
-[...50 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>205,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,845,666.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MAA US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,994</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>34,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,806,410.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,785,432.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,532,997.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regency Centers Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,316,867.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SUI US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,978</x:t>
-[...20 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>36,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,312,423.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,261,579.20</x:t>
   </x:si>
   <x:si>
     <x:t>Unibail-Rodamco-Westfield</x:t>
   </x:si>
   <x:si>
     <x:t>URW FP</x:t>
   </x:si>
   <x:si>
-    <x:t>37,999</x:t>
-[...44 lines deleted...]
-    <x:t>$5,915,014.77</x:t>
+    <x:t>36,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,220,689.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Swiss Prime Site Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SPSN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>25,020</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>24,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,607,396.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UDR US</x:t>
   </x:si>
   <x:si>
-    <x:t>100,926</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>98,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,606,245.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Link Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>786,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,409,784.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Lifestyle Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,327,623.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Integrated Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CICT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,915,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,210,055.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Gaming And Leisure Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GLPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>84,675</x:t>
-[...47 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>82,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,111,907.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Eastgroup Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,600</x:t>
-[...2 lines deleted...]
-    <x:t>$4,811,999.89</x:t>
+    <x:t>16,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,865,127.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
+    <x:t>American Homes 4 Rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,854,052.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CPT US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,659</x:t>
-[...17 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>29,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,842,048.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,605,292.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>FRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,651</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>25,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,506,409.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Healthcare REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,448,958.91</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BRX US</x:t>
   </x:si>
   <x:si>
-    <x:t>94,849</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>92,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,114,964.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agree Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,009,786.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klepierre Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,996,318.18</x:t>
   </x:si>
   <x:si>
     <x:t>Cubesmart</x:t>
   </x:si>
   <x:si>
     <x:t>CUBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>70,396</x:t>
-[...32 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>68,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,955,637.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,880,993.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Retail Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NNN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,847,927.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Industrial Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,872.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Alexandria Real Estate Equities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARE US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,429</x:t>
-[...59 lines deleted...]
-    <x:t>$3,690,764.19</x:t>
+    <x:t>51,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,576,712.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Psp Swiss Property Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PSPN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>14,221</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>13,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,524,321.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaland Ascendas Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLAR SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,284,499</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>1,247,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,503,530.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryman Hospitality Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,351,843.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexford Industrial Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,344,599.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stag Industrial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,245,293.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Merlin Properties Socimi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MRL SM</x:t>
   </x:si>
   <x:si>
-    <x:t>134,788</x:t>
-[...47 lines deleted...]
-    <x:t>$3,277,030.45</x:t>
+    <x:t>130,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,239,834.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aedifica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AED BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,193,069.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terreno Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,154,499.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Hongkong Land Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HKL SP</x:t>
   </x:si>
   <x:si>
-    <x:t>300,835</x:t>
-[...17 lines deleted...]
-    <x:t>$3,004,526.39</x:t>
+    <x:t>292,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,078,868.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Healthcare Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HR US</x:t>
   </x:si>
   <x:si>
-    <x:t>104,211</x:t>
-[...2 lines deleted...]
-    <x:t>$2,996,782.09</x:t>
+    <x:t>101,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,014,564.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Macerich Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>MAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,807</x:t>
-[...17 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>84,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,996,570.47</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>VNO US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,498</x:t>
-[...2 lines deleted...]
-    <x:t>$2,921,382.43</x:t>
+    <x:t>52,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,922,120.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Essential Properties Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,003</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>65,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,920,922.16</x:t>
   </x:si>
   <x:si>
     <x:t>Land Securities Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LAND LN</x:t>
   </x:si>
   <x:si>
-    <x:t>231,392</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>224,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,893,730.47</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Building Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8951 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,501</x:t>
-[...2 lines deleted...]
-    <x:t>$2,689,203.00</x:t>
+    <x:t>2,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,803,975.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>British Land Co Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,720.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kite Realty Group Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,226.01</x:t>
   </x:si>
   <x:si>
     <x:t>Azrieli Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZRG IT</x:t>
   </x:si>
   <x:si>
-    <x:t>12,866</x:t>
-[...32 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>12,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,461,616.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Londonmetric Property Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LMP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>689,063</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>669,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,178.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tritax Big Box REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBOX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>738,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,395.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips Edison &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,080</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>37,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,287,763.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Chartwell Retirement Residences</x:t>
   </x:si>
   <x:si>
     <x:t>CSH-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>100,515</x:t>
-[...17 lines deleted...]
-    <x:t>$2,202,056.50</x:t>
+    <x:t>97,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,285,236.41</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Real Estate Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8952 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,104</x:t>
-[...2 lines deleted...]
-    <x:t>$2,117,211.86</x:t>
+    <x:t>2,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,155,013.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,147,455.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabra Health Care REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,127,479.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Metropolitan Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8953 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,062,020.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Warehouses De Pauw Cva</x:t>
   </x:si>
   <x:si>
     <x:t>WDP BB</x:t>
   </x:si>
   <x:si>
-    <x:t>59,170</x:t>
-[...14 lines deleted...]
-    <x:t>$2,062,032.75</x:t>
+    <x:t>57,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,062,003.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leg Immobilien Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,841.66</x:t>
   </x:si>
   <x:si>
     <x:t>Riocan Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>REI-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>90,277</x:t>
-[...41 lines deleted...]
-    <x:t>$2,021,180.14</x:t>
+    <x:t>87,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,981.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wharf Real Estate Investment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1997 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>468,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,965,425.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epr Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,940,836.59</x:t>
   </x:si>
   <x:si>
     <x:t>Tanger Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SKT US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,844</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>33,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,930,632.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilroy Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,712.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americold Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,478.22</x:t>
   </x:si>
   <x:si>
     <x:t>Millrose Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRP US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,625</x:t>
-[...26 lines deleted...]
-    <x:t>$1,894,993.52</x:t>
+    <x:t>46,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,889,032.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castellum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAST SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,878,020.62</x:t>
   </x:si>
   <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>15,847</x:t>
-[...29 lines deleted...]
-    <x:t>$1,796,933.31</x:t>
+    <x:t>15,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,094.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
+    <x:t>Broadstone Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,048.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,682.15</x:t>
+  </x:si>
+  <x:si>
     <x:t>Granite Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>GRT-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>18,766</x:t>
-[...26 lines deleted...]
-    <x:t>$1,750,482.76</x:t>
+    <x:t>18,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,022.18</x:t>
   </x:si>
   <x:si>
     <x:t>Glp J-Reit</x:t>
   </x:si>
   <x:si>
     <x:t>3281 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,475</x:t>
-[...2 lines deleted...]
-    <x:t>$1,749,029.44</x:t>
+    <x:t>1,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,773,507.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Independence Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,344.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Prologis REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3283 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,503.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Allreal Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ALLN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,577</x:t>
-[...29 lines deleted...]
-    <x:t>$1,664,967.18</x:t>
+    <x:t>4,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,679,370.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastighets Ab Balder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALDB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,670,094.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Real Estate Master Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3462 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,653,118.60</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Apartment Properties Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CAR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>47,686</x:t>
-[...41 lines deleted...]
-    <x:t>$1,625,027.97</x:t>
+    <x:t>46,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,648,635.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagax Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,565,609.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Health Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,996.29</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Hospitality REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APLE US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,779</x:t>
-[...2 lines deleted...]
-    <x:t>$1,582,197.22</x:t>
+    <x:t>64,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,546,156.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kdx Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,543,208.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Capital Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,331.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLG US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,126</x:t>
-[...44 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>21,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,922.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,481,056.32</x:t>
   </x:si>
   <x:si>
     <x:t>Keppel Dc Reit</x:t>
   </x:si>
   <x:si>
     <x:t>KDCREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>602,623</x:t>
-[...14 lines deleted...]
-    <x:t>$1,466,911.19</x:t>
+    <x:t>585,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,181.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melisron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLSR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,023.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Covivio</x:t>
   </x:si>
   <x:si>
     <x:t>COV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,622</x:t>
-[...29 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>16,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,254.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Logistics Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,021,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,555.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Storage Affiliates Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,847.74</x:t>
   </x:si>
   <x:si>
     <x:t>Mobimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>MOBN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,317</x:t>
-[...26 lines deleted...]
-    <x:t>$1,392,772.24</x:t>
+    <x:t>2,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,376.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Urban Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8960 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,559.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lxp Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,239.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unite Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,079.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Mapletree Industrial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>MINT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>644,909</x:t>
-[...38 lines deleted...]
-    <x:t>$1,350,806.39</x:t>
+    <x:t>626,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,115.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Jreit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8954 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,947.38</x:t>
   </x:si>
   <x:si>
     <x:t>Choice Properties Real Estate Investmen</x:t>
   </x:si>
   <x:si>
     <x:t>CHP-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>82,230</x:t>
-[...17 lines deleted...]
-    <x:t>$1,337,568.16</x:t>
+    <x:t>79,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,726.99</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa House REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,262</x:t>
-[...2 lines deleted...]
-    <x:t>$1,315,677.60</x:t>
+    <x:t>1,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,959.59</x:t>
   </x:si>
   <x:si>
     <x:t>Primary Health Properties Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PHP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>753,309</x:t>
-[...2 lines deleted...]
-    <x:t>$1,314,667.12</x:t>
+    <x:t>731,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,941.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Derwent London Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,658.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lineage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,322.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tag Immobilien Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,795.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Curbline Properties Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CURB US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,067</x:t>
-[...14 lines deleted...]
-    <x:t>$1,302,490.39</x:t>
+    <x:t>29,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,353.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban Edge Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,022.13</x:t>
   </x:si>
   <x:si>
     <x:t>Acadia Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AKR US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,456</x:t>
-[...41 lines deleted...]
-    <x:t>$1,244,568.74</x:t>
+    <x:t>40,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,995.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Industrial Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,840.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaftesbury Capital Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,142.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartcentres Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRU-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,558.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventrust Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,698.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Hotel REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8985 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,658.10</x:t>
   </x:si>
   <x:si>
     <x:t>Invincible Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8963 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,258</x:t>
-[...38 lines deleted...]
-    <x:t>$1,200,107.56</x:t>
+    <x:t>2,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,904.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four Corners Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,486.10</x:t>
   </x:si>
   <x:si>
     <x:t>Park Hotels &amp; Resorts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PK US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,332</x:t>
-[...41 lines deleted...]
-    <x:t>$1,176,372.19</x:t>
+    <x:t>55,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,135,844.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swire Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1972 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,014.48</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Residence Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3269 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>868</x:t>
-[...14 lines deleted...]
-    <x:t>$1,119,382.03</x:t>
+    <x:t>843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,128,794.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hammerson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMSO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,975.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,084,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,940.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suntec Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,255.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondrock Hospitality Co</x:t>
   </x:si>
   <x:si>
     <x:t>DRH US</x:t>
   </x:si>
   <x:si>
-    <x:t>62,832</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>61,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,637.06</x:t>
   </x:si>
   <x:si>
     <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>COL SM</x:t>
   </x:si>
   <x:si>
-    <x:t>117,374</x:t>
-[...38 lines deleted...]
-    <x:t>$1,042,257.22</x:t>
+    <x:t>113,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,711.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Pan Asia Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPACT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>692,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,169.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medical Properties Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,459.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Infrastructure Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3249 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,894.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wihlborgs Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIHL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,287.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Centrepoint Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,888.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Yellow Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,049.26</x:t>
   </x:si>
   <x:si>
     <x:t>Aroundtown Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AT1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>265,373</x:t>
-[...35 lines deleted...]
-    <x:t>3249 JP</x:t>
+    <x:t>257,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,271.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Logistics &amp; Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>860,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,102.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Prime Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8955 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,598.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netstreit Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,977.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H&amp;R Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,292.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pebblebrook Hotel Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,875.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunstone Hotel Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,927.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Logistics Park Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3471 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,258.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sirius Real Estate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,292.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catena Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CATE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,360.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getty Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,206.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Emmett Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,256.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,065.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandox Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDXB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,000.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ltc Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,449.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boardwalk Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,144.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primaris Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMZ-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,510.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,082.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascott Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>794,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,569.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartstop Self Storage REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,800.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,860.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovative Industrial Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,347.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activia Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3279 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,916.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Accommodations Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3226 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,717.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Portland Estates Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,747.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safestore Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,107.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,070.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montea Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONT BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,103.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Killam Apartment Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,236.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Logistics Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8967 JP</x:t>
   </x:si>
   <x:si>
     <x:t>789</x:t>
   </x:si>
   <x:si>
-    <x:t>$978,838.39</x:t>
-[...395 lines deleted...]
-    <x:t>$702,884.28</x:t>
+    <x:t>$677,415.51</x:t>
   </x:si>
   <x:si>
     <x:t>Amot Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AMOT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>76,241</x:t>
-[...8 lines deleted...]
-    <x:t>8967 JP</x:t>
+    <x:t>74,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,542.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supermarket Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,149.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabege Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FABG SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,321.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,802.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wallenstam Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,086.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,377.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkway Life Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,273.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasalle Logiport Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3466 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,578.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kojamo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOJAMO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,111.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crombie Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,540.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,843.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hysan Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,126.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurocommercial Properties Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMPA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,499.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3292 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,050.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comforia Residential REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,638.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vgp Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,864.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercialys Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,499.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,178.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8964 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,307.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intea Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,121.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,718.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xior Student Housing Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XIOR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,606.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyfosa Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYF SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,779.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Global Commercial Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,719.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hulic REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3295 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,707.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carmila Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,360.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,710.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,588.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Living Investments Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8986 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,584.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cibus Nordic Real Estate Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBUS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,089.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hufvudstaden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUFVA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,681.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Wohnen Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWNI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,577.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Hills REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,850.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ntt Ud REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8956 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,737.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,260.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Trust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8961 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,178.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intershop Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,105.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Office Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8976 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,020.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Precinct Properties New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2291020D NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,571.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr-Logos Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,702.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Logistics REIT Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,760.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICAD FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,569.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Excellent Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8987 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,176.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyu REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8957 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,507.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shurgard Self Storage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHUR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,036.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerspace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,883.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Healthcare REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,777.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Istar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,653.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,526.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Np3 Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NP3 SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,656.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Healthcare Properties Real Es</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITL-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,712.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Estates Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RET BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,615.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jbg Smith Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBGS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,795.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heiwa Real Estate REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8966 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,609.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3296 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,121.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aims Apac Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,291.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Asia Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3468 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,654.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshino Resorts REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3287 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,148.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wereldhave Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,363.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwi Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,992.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centurion Accommodation Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,377.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fukuoka REIT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8968 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,020.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empire State Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,256.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Reits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,073.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Logistic Property Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLPB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,162.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Storagevault Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,170.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiag Immobilien Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIAG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,582.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global One Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8958 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,063.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ca Immobilien Anlagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,075.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dios Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIOS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,804.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irish Residential Properties REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRES ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,500.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atrium Ljungberg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRLJB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,246.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stoneweg Europe Stapled Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,461.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vital Healthcare Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHP NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,644.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workspace Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,421.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oue Commercial Real Estate Investment T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUEREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,628.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starhill Global Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,094.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Care Property Invest Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPINV BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,811.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankyu Hanshin REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8977 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,166.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Custodian Property Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,415.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ichigo Office REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8975 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,094.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investis Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN SW</x:t>
   </x:si>
   <x:si>
     <x:t>813</x:t>
   </x:si>
   <x:si>
-    <x:t>$665,698.92</x:t>
-[...284 lines deleted...]
-    <x:t>XIOR BB</x:t>
+    <x:t>$223,125.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platzer Fastigheter Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAZB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,291.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takara Leben Real Estate Investment Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,154.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picton Property Income Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,100.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>538,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,479.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdl Hospitality Trusts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,480.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argosy Property Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,839.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cre Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3487 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,285.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirai Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,547.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sosila Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,007.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Hospitality Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEHT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,113.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newriver REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,840.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Core REIT Management Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,055.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entra Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,626.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Property Invest As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUBLI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,053.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistea Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGIB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,220.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pphe Hotel Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,494.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Alpha REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,046.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Point Social Housing REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOHO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,586.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunevision Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1686 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,048.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3290 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,775.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samhallsbyggnadsbolaget I Norden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBBB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,586.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr Kendall Square REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,326.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamborner REIT Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HABA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,731.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotte REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330590 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,044.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ascencio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCE BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,613.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand City Properties Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GYC GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,863.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stride Property Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,323.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsi Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,345.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stendorren Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEFB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,792.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunlight Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,142.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroder Real Estate Investment Trust L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,368.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starts Proceed Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,352.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helical Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLCL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,816.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Euroshop Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEQ GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,493.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immobiliare Grande Distribuzione Siiq S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGD IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,492.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Land Development - Urban Renewal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILDC IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,012.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vastned Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VASTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,455.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosperity Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,974.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sankei Real Estate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,456.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Health Care &amp; Medical Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3455 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,370.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aew Uk REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEWU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,070.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peach Property Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEAN SW</x:t>
   </x:si>
   <x:si>
     <x:t>12,056</x:t>
   </x:si>
   <x:si>
-    <x:t>$514,707.73</x:t>
-[...1211 lines deleted...]
-    <x:t>$97,417.38</x:t>
+    <x:t>$94,213.18</x:t>
   </x:si>
   <x:si>
     <x:t>Home Invest Belgium Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HOMI BB</x:t>
   </x:si>
   <x:si>
-    <x:t>3,001</x:t>
-[...14 lines deleted...]
-    <x:t>$90,436.51</x:t>
+    <x:t>2,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,833.07</x:t>
   </x:si>
   <x:si>
     <x:t>Samty Residential Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3459 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>107</x:t>
-[...2 lines deleted...]
-    <x:t>$87,045.82</x:t>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,811.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastpartner Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPARA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,506.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sveafastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVEAF SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,467.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heba Fastighets Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEBAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,894.78</x:t>
   </x:si>
   <x:si>
     <x:t>Corem Property Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>COREB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>200,816</x:t>
-[...38 lines deleted...]
-    <x:t>$72,011.57</x:t>
+    <x:t>195,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,903.16</x:t>
   </x:si>
   <x:si>
     <x:t>Regional REIT Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RGL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,119</x:t>
-[...2 lines deleted...]
-    <x:t>$66,344.60</x:t>
+    <x:t>37,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,285.63</x:t>
   </x:si>
   <x:si>
     <x:t>Neobo Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NEOBO SS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,149</x:t>
-[...2 lines deleted...]
-    <x:t>$64,510.84</x:t>
+    <x:t>25,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,250.84</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Secure Income Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RESI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>57,534</x:t>
-[...17 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>55,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,358.68</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-14,600,471.30</x:t>
-[...2 lines deleted...]
-    <x:t>-1.89%</x:t>
+    <x:t>$2,014,837.84</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -4036,62 +3970,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beaf6b79ace4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R982193ec7156449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4d64871e42c4863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c24def4eb3f43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07665e0c6f0b40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdda3deb726b54a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F313"/>
+  <x:dimension ref="A1:F309"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
-    <x:col min="5" max="5" width="22" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -4508,5836 +4442,5756 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="E200" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="F200" s="1" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="E202" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="E204" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="E215" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="F215" s="1" t="s">
         <x:v>927</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="E218" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="E219" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="E232" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="F232" s="1" t="s">
         <x:v>996</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="E234" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="E248" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="F248" s="1" t="s">
         <x:v>1061</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="E250" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="E251" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D263" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E263" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="D266" s="1" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="E266" s="1" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="F266" s="1" t="s">
         <x:v>1134</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="D267" s="1" t="s">
+        <x:v>1137</x:v>
+      </x:c>
+      <x:c r="E267" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
-      <x:c r="C267" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="E268" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="C268" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="C269" s="1" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="D269" s="1" t="s">
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="E269" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="C269" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
+        <x:v>1147</x:v>
+      </x:c>
+      <x:c r="C270" s="1" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="D270" s="1" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="E270" s="1" t="s">
         <x:v>1150</x:v>
       </x:c>
-      <x:c r="C270" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="D287" s="1" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="E287" s="1" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="F287" s="1" t="s">
         <x:v>1218</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="C288" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="E288" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="C288" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="C289" s="1" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="D289" s="1" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="E289" s="1" t="s">
         <x:v>1226</x:v>
       </x:c>
-      <x:c r="C289" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="C290" s="1" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="D290" s="1" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="E290" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
-      <x:c r="C290" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="C291" s="1" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="D291" s="1" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="E291" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="C291" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="C292" s="1" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="D292" s="1" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="E292" s="1" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="C292" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="C293" s="1" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="D293" s="1" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="E293" s="1" t="s">
         <x:v>1242</x:v>
       </x:c>
-      <x:c r="C293" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1290</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1291</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1294</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
-        <x:v>1297</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
       <x:c r="A307" s="1">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s">
-        <x:v>1299</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D307" s="1" t="s">
-        <x:v>1300</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E307" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6" ht="15" customHeight="1">
       <x:c r="A308" s="1">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s">
-        <x:v>1303</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D308" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E308" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A309" s="1">
-[...79 lines deleted...]
-      <x:c r="A313" s="2" t="s">
+      <x:c r="A309" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B313" s="2" t="s">
+      <x:c r="B309" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C313" s="2" t="s">
+      <x:c r="C309" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D313" s="2" t="s">
+      <x:c r="D309" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E313" s="2" t="s">
+      <x:c r="E309" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F313" s="2" t="s">
+      <x:c r="F309" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A313:F313"/>
+    <x:mergeCell ref="A309:F309"/>
   </x:mergeCells>
 </x:worksheet>
 </file>