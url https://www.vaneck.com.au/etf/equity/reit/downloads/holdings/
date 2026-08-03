--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,3951 +1,3939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdbb2c01c116415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc580dbb44aeb4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260713" sheetId="1" r:id="Rdda3deb726b54a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260731" sheetId="1" r:id="Ra41732f642ca4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1549" uniqueCount="1301">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="1297">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>213,695</x:t>
-[...5 lines deleted...]
-    <x:t>9.08%</x:t>
+    <x:t>214,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,609,450.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>281,691</x:t>
-[...5 lines deleted...]
-    <x:t>7.28%</x:t>
+    <x:t>282,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,225,952.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,771</x:t>
-[...5 lines deleted...]
-    <x:t>5.74%</x:t>
+    <x:t>29,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,374,742.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>96,598</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>96,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,669,953.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>109,392</x:t>
-[...5 lines deleted...]
-    <x:t>3.62%</x:t>
+    <x:t>109,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,477,413.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>O US</x:t>
   </x:si>
   <x:si>
-    <x:t>282,104</x:t>
-[...5 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>283,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,754,436.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,767</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>50,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,528,929.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>146,392</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>146,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,566,875.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>89,336</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>89,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,619,729.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,351</x:t>
-[...2 lines deleted...]
-    <x:t>$13,130,817.06</x:t>
+    <x:t>63,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,405,491.47</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VICI US</x:t>
   </x:si>
   <x:si>
-    <x:t>328,067</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>329,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,356,272.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Avalonbay Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVB US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,964</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>42,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,133,167.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Residential</x:t>
   </x:si>
   <x:si>
     <x:t>EQR US</x:t>
   </x:si>
   <x:si>
-    <x:t>112,699</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>113,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,704,286.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESS US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,328</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>19,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,850,009.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>VNA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>221,017</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>221,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,643,902.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INVH US</x:t>
   </x:si>
   <x:si>
-    <x:t>179,067</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>179,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,606,900.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,573,287.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Host Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,367,902.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KIM US</x:t>
   </x:si>
   <x:si>
-    <x:t>199,794</x:t>
-[...2 lines deleted...]
-    <x:t>$7,156,970.97</x:t>
+    <x:t>200,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,276,540.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,795</x:t>
-[...2 lines deleted...]
-    <x:t>$6,891,554.52</x:t>
+    <x:t>67,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,026,871.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>Host Hotels &amp; Resorts Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MAA US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,953</x:t>
-[...17 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>35,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,611,820.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Healthpeak Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>209,584</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>210,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,539,677.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,516,195.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,509,183.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,390,131.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REG US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,104</x:t>
-[...41 lines deleted...]
-    <x:t>$6,220,689.17</x:t>
+    <x:t>55,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,323,975.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Swiss Prime Site Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SPSN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>24,297</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>24,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,657,623.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Link Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,610,709.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Lifestyle Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,422,486.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UDR US</x:t>
   </x:si>
   <x:si>
-    <x:t>98,007</x:t>
-[...32 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>98,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,345,770.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaland Integrated Commercial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CICT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,915,657</x:t>
-[...2 lines deleted...]
-    <x:t>$5,210,055.57</x:t>
+    <x:t>1,923,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,310,840.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Gaming And Leisure Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GLPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,225</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>82,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,264,221.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Homes 4 Rent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,840,726.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Eastgroup Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,120</x:t>
-[...17 lines deleted...]
-    <x:t>$4,854,052.01</x:t>
+    <x:t>16,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,815,846.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,797,832.83</x:t>
   </x:si>
   <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CPT US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,772</x:t>
-[...14 lines deleted...]
-    <x:t>$4,605,292.98</x:t>
+    <x:t>29,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,715,599.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>FRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,880</x:t>
-[...2 lines deleted...]
-    <x:t>$4,506,409.71</x:t>
+    <x:t>25,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,590,456.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>American Healthcare REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,682</x:t>
-[...2 lines deleted...]
-    <x:t>$4,448,958.91</x:t>
+    <x:t>57,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,584,161.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klepierre Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,349,942.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BRX US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,106</x:t>
-[...2 lines deleted...]
-    <x:t>$4,114,964.91</x:t>
+    <x:t>92,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,148,410.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cubesmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,051,139.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,017,726.06</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ADC US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,728</x:t>
-[...47 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>35,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,134.86</x:t>
   </x:si>
   <x:si>
     <x:t>National Retail Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,143</x:t>
-[...2 lines deleted...]
-    <x:t>$3,847,927.18</x:t>
+    <x:t>57,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,881,370.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandria Real Estate Equities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,815,586.23</x:t>
   </x:si>
   <x:si>
     <x:t>First Industrial Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FR US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,849</x:t>
-[...17 lines deleted...]
-    <x:t>$3,576,712.48</x:t>
+    <x:t>40,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,750,167.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexford Industrial Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,675,632.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>Capitaland Ascendas Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,569,074.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Psp Swiss Property Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PSPN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>13,810</x:t>
-[...17 lines deleted...]
-    <x:t>$3,503,530.42</x:t>
+    <x:t>13,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,562,153.18</x:t>
   </x:si>
   <x:si>
     <x:t>Ryman Hospitality Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RHP US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,519</x:t>
-[...17 lines deleted...]
-    <x:t>$3,344,599.69</x:t>
+    <x:t>18,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,537,677.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong Land Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,390,145.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merlin Properties Socimi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRL SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,241,769.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aedifica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AED BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,241,330.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terreno Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,233,151.79</x:t>
   </x:si>
   <x:si>
     <x:t>Stag Industrial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,825</x:t>
-[...56 lines deleted...]
-    <x:t>$3,078,868.29</x:t>
+    <x:t>58,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,162,341.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
+    <x:t>Macerich Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,113,457.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Land Securities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,386.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Healthcare Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HR US</x:t>
   </x:si>
   <x:si>
-    <x:t>101,197</x:t>
-[...17 lines deleted...]
-    <x:t>$2,996,570.47</x:t>
+    <x:t>101,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,039.79</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>VNO US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,922</x:t>
-[...2 lines deleted...]
-    <x:t>$2,922,120.05</x:t>
+    <x:t>53,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979,642.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>Nippon Building Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8951 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,936,544.51</x:t>
+  </x:si>
+  <x:si>
     <x:t>Essential Properties Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EPRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,065</x:t>
-[...26 lines deleted...]
-    <x:t>$2,803,975.39</x:t>
+    <x:t>65,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,910,035.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>British Land Co Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BLND LN</x:t>
   </x:si>
   <x:si>
-    <x:t>309,651</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>310,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,632,713.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Londonmetric Property Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,368.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Kite Realty Group Trust</x:t>
   </x:si>
   <x:si>
     <x:t>KRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>61,012</x:t>
-[...2 lines deleted...]
-    <x:t>$2,484,226.01</x:t>
+    <x:t>61,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,495,912.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tritax Big Box REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBOX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>741,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,726.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Azrieli Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZRG IT</x:t>
   </x:si>
   <x:si>
-    <x:t>12,494</x:t>
-[...32 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>12,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,360,232.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips Edison &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,950</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>38,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,304,811.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabra Health Care REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,951.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wharf Real Estate Investment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1997 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,271,078.53</x:t>
   </x:si>
   <x:si>
     <x:t>Chartwell Retirement Residences</x:t>
   </x:si>
   <x:si>
     <x:t>CSH-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>97,609</x:t>
-[...2 lines deleted...]
-    <x:t>$2,285,236.41</x:t>
+    <x:t>97,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,661.96</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Real Estate Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8952 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,044</x:t>
-[...2 lines deleted...]
-    <x:t>$2,155,013.84</x:t>
+    <x:t>2,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,414.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,222,807.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Metropolitan Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8953 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,751.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cousins Properties Inc</x:t>
-[...32 lines deleted...]
-    <x:t>$2,062,020.85</x:t>
+    <x:t>Warehouses De Pauw Cva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,120.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>Warehouses De Pauw Cva</x:t>
-[...8 lines deleted...]
-    <x:t>$2,062,003.08</x:t>
+    <x:t>Epr Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,930.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riocan Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,225.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castellum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAST SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,150.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tanger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,512.38</x:t>
   </x:si>
   <x:si>
     <x:t>Leg Immobilien Se</x:t>
   </x:si>
   <x:si>
     <x:t>LEG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>22,890</x:t>
-[...53 lines deleted...]
-    <x:t>$1,930,632.12</x:t>
+    <x:t>22,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,397.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,867</x:t>
-[...2 lines deleted...]
-    <x:t>$1,927,712.41</x:t>
+    <x:t>35,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,672.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,809.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp J-Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3281 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,499.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,858,194.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Millrose Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,584.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Granite Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,786,437.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadstone Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,519.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Prologis REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3283 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,752,346.59</x:t>
   </x:si>
   <x:si>
     <x:t>Americold Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>COLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>86,314</x:t>
-[...92 lines deleted...]
-    <x:t>$1,773,507.69</x:t>
+    <x:t>86,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,345.64</x:t>
   </x:si>
   <x:si>
     <x:t>Independence Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>70,797</x:t>
-[...17 lines deleted...]
-    <x:t>$1,681,503.17</x:t>
+    <x:t>71,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,866.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>Nomura Real Estate Master Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3462 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,132.35</x:t>
+  </x:si>
+  <x:si>
     <x:t>Allreal Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ALLN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,445</x:t>
-[...2 lines deleted...]
-    <x:t>$1,679,370.25</x:t>
+    <x:t>4,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,776.24</x:t>
   </x:si>
   <x:si>
     <x:t>Fastighets Ab Balder</x:t>
   </x:si>
   <x:si>
     <x:t>BALDB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>211,054</x:t>
-[...14 lines deleted...]
-    <x:t>$1,653,118.60</x:t>
+    <x:t>211,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,649,406.76</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Apartment Properties Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CAR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>46,308</x:t>
-[...2 lines deleted...]
-    <x:t>$1,648,635.39</x:t>
+    <x:t>46,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,362.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,543.47</x:t>
   </x:si>
   <x:si>
     <x:t>Sagax Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAGAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>64,802</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>65,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,624,356.95</x:t>
   </x:si>
   <x:si>
     <x:t>National Health Investors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,328</x:t>
-[...2 lines deleted...]
-    <x:t>$1,553,996.29</x:t>
+    <x:t>14,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,569,778.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kdx Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,558.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,296.83</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Hospitality REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APLE US</x:t>
   </x:si>
   <x:si>
-    <x:t>64,848</x:t>
-[...14 lines deleted...]
-    <x:t>$1,543,208.57</x:t>
+    <x:t>65,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,530,340.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lxp Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,206.52</x:t>
   </x:si>
   <x:si>
     <x:t>First Capital Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FCR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>64,091</x:t>
-[...23 lines deleted...]
-    <x:t>HIW US</x:t>
+    <x:t>64,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,386.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Dc Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>587,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,044.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Jreit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8954 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,437,275.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unite Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,154.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Logistics Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,025,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,355.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Urban Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8960 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,214.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,202.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,423.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Derwent London Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,550.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8984 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,358,336.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,724.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melisron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLSR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,486.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primary Health Properties Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>734,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,054.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tag Immobilien Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,299,473.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Choice Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,549.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acadia Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,981.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curbline Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,735.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lineage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,406.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swire Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1972 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,171.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Industrial Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,979.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaftesbury Capital Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,891.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban Edge Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,235,548.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Hotel REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8985 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,484.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invincible Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,499.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four Corners Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCPT US</x:t>
   </x:si>
   <x:si>
     <x:t>32,949</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,481,056.32</x:t>
-[...272 lines deleted...]
-    <x:t>$1,218,142.63</x:t>
+    <x:t>$1,200,960.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,453.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventrust Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,728.41</x:t>
   </x:si>
   <x:si>
     <x:t>Smartcentres Real Estate Investment Tru</x:t>
   </x:si>
   <x:si>
     <x:t>SRU-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,972</x:t>
-[...65 lines deleted...]
-    <x:t>$1,135,844.07</x:t>
+    <x:t>39,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,402.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondrock Hospitality Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,699.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Swire Properties Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,132,014.48</x:t>
+    <x:t>Hammerson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMSO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,629.39</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Residence Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3269 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>843</x:t>
-[...14 lines deleted...]
-    <x:t>$1,111,975.73</x:t>
+    <x:t>846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,855.05</x:t>
   </x:si>
   <x:si>
     <x:t>Keppel Reit</x:t>
   </x:si>
   <x:si>
     <x:t>KREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,084,676</x:t>
-[...2 lines deleted...]
-    <x:t>$1,063,940.84</x:t>
+    <x:t>1,088,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,105.54</x:t>
   </x:si>
   <x:si>
     <x:t>Suntec Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>SUN SP</x:t>
   </x:si>
   <x:si>
-    <x:t>641,496</x:t>
-[...2 lines deleted...]
-    <x:t>$1,058,255.29</x:t>
+    <x:t>643,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,046.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Diamondrock Hospitality Co</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>COL SM</x:t>
   </x:si>
   <x:si>
-    <x:t>113,980</x:t>
-[...2 lines deleted...]
-    <x:t>$1,020,711.57</x:t>
+    <x:t>114,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,335.24</x:t>
   </x:si>
   <x:si>
     <x:t>Mapletree Pan Asia Commercial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>MPACT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>692,497</x:t>
-[...2 lines deleted...]
-    <x:t>$1,011,169.52</x:t>
+    <x:t>695,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,436.35</x:t>
   </x:si>
   <x:si>
     <x:t>Medical Properties Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPW US</x:t>
   </x:si>
   <x:si>
-    <x:t>150,377</x:t>
-[...2 lines deleted...]
-    <x:t>$976,459.86</x:t>
+    <x:t>150,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,191.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial &amp; Infrastructure Fund Invest</x:t>
   </x:si>
   <x:si>
     <x:t>3249 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>766</x:t>
-[...2 lines deleted...]
-    <x:t>$973,894.29</x:t>
+    <x:t>769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,636.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Prime Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8955 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,195.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Centrepoint Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,064.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Yellow Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,938.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Logistics &amp; Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>864,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,948.96</x:t>
   </x:si>
   <x:si>
     <x:t>Wihlborgs Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>WIHL SS</x:t>
   </x:si>
   <x:si>
-    <x:t>81,047</x:t>
-[...26 lines deleted...]
-    <x:t>$945,049.26</x:t>
+    <x:t>81,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,282.26</x:t>
   </x:si>
   <x:si>
     <x:t>Aroundtown Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AT1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>257,700</x:t>
-[...26 lines deleted...]
-    <x:t>$923,598.71</x:t>
+    <x:t>258,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,803.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pebblebrook Hotel Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,542.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunstone Hotel Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,972.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sirius Real Estate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,360.73</x:t>
   </x:si>
   <x:si>
     <x:t>Netstreit Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NTST US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,235</x:t>
-[...2 lines deleted...]
-    <x:t>$904,977.95</x:t>
+    <x:t>29,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,328.39</x:t>
   </x:si>
   <x:si>
     <x:t>H&amp;R Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>HR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>78,920</x:t>
-[...29 lines deleted...]
-    <x:t>$869,927.52</x:t>
+    <x:t>79,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,137.43</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui Fudosan Logistics Park Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3471 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>892</x:t>
-[...14 lines deleted...]
-    <x:t>$860,292.55</x:t>
+    <x:t>896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,101.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandox Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDXB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,874.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ltc Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,473.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getty Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,395.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,235.12</x:t>
   </x:si>
   <x:si>
     <x:t>Catena Ab</x:t>
   </x:si>
   <x:si>
     <x:t>CATE SS</x:t>
   </x:si>
   <x:si>
-    <x:t>14,008</x:t>
-[...14 lines deleted...]
-    <x:t>$850,206.47</x:t>
+    <x:t>14,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,776.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primaris Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMZ-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,678.36</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DEI US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,882</x:t>
-[...41 lines deleted...]
-    <x:t>$820,449.18</x:t>
+    <x:t>49,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,877.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,472.11</x:t>
   </x:si>
   <x:si>
     <x:t>Boardwalk Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BEI-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,007</x:t>
-[...26 lines deleted...]
-    <x:t>$803,082.75</x:t>
+    <x:t>12,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,498.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activia Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3279 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,300.41</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaland Ascott Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CLAS SP</x:t>
   </x:si>
   <x:si>
-    <x:t>794,617</x:t>
-[...2 lines deleted...]
-    <x:t>$801,569.55</x:t>
+    <x:t>797,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,757.56</x:t>
   </x:si>
   <x:si>
     <x:t>Smartstop Self Storage REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SMA US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,649</x:t>
-[...2 lines deleted...]
-    <x:t>$790,800.45</x:t>
+    <x:t>16,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,160.08</x:t>
   </x:si>
   <x:si>
     <x:t>Sekisui House REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3309 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,162</x:t>
-[...2 lines deleted...]
-    <x:t>$789,860.34</x:t>
+    <x:t>1,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,997.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Portland Estates Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,007.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safestore Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,696.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Accommodations Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3226 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,459.27</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative Industrial Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IIPR US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,497</x:t>
-[...50 lines deleted...]
-    <x:t>$753,107.07</x:t>
+    <x:t>8,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,327.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Global Net Lease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GNL US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,055</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>57,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,145.49</x:t>
   </x:si>
   <x:si>
     <x:t>Montea Nv</x:t>
   </x:si>
   <x:si>
     <x:t>MONT BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,344</x:t>
-[...2 lines deleted...]
-    <x:t>$700,103.41</x:t>
+    <x:t>6,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,466.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Logistics Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8967 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,417.14</x:t>
   </x:si>
   <x:si>
     <x:t>Killam Apartment Real Estate Investment</x:t>
   </x:si>
   <x:si>
     <x:t>KMP-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>36,450</x:t>
-[...14 lines deleted...]
-    <x:t>$677,415.51</x:t>
+    <x:t>36,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,400.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,118.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Amot Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AMOT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>74,037</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>74,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,459.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kojamo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOJAMO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,175.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasalle Logiport Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3466 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,422.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkway Life Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,693.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabege Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FABG SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,804.19</x:t>
   </x:si>
   <x:si>
     <x:t>Supermarket Income REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SUPR LN</x:t>
   </x:si>
   <x:si>
-    <x:t>374,540</x:t>
-[...14 lines deleted...]
-    <x:t>$629,321.23</x:t>
+    <x:t>376,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,232.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wallenstam Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,699.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,627.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hysan Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,722.71</x:t>
   </x:si>
   <x:si>
     <x:t>Goodman Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>GMT NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>361,026</x:t>
-[...62 lines deleted...]
-    <x:t>$598,111.84</x:t>
+    <x:t>362,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,502.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurocommercial Properties Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMPA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,999.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Crombie Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CRR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>33,142</x:t>
-[...2 lines deleted...]
-    <x:t>$597,540.14</x:t>
+    <x:t>33,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,921.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vgp Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,853.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3292 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,276.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercialys Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,212.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyfosa Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYF SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,062.05</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Properties Real Estate Investmen</x:t>
   </x:si>
   <x:si>
     <x:t>AP-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>55,161</x:t>
-[...41 lines deleted...]
-    <x:t>$568,050.88</x:t>
+    <x:t>55,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,920.12</x:t>
   </x:si>
   <x:si>
     <x:t>Comforia Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3282 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>591</x:t>
-[...26 lines deleted...]
-    <x:t>$539,499.56</x:t>
+    <x:t>593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,396.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8964 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,401.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xior Student Housing Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XIOR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,430.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Global Commercial Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>807,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,054.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hulic REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3295 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,729.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intea Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,051.12</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UMH US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,281</x:t>
-[...26 lines deleted...]
-    <x:t>$532,121.83</x:t>
+    <x:t>24,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,434.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,212.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carmila Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,805.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Living Investments Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8986 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,728.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hufvudstaden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUFVA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,752.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr-Logos Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,516.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cibus Nordic Real Estate Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBUS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,005.58</x:t>
   </x:si>
   <x:si>
     <x:t>American Assets Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,674</x:t>
-[...125 lines deleted...]
-    <x:t>$497,681.89</x:t>
+    <x:t>14,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,807.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ntt Ud REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8956 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,412.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Trust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8961 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,097.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Hills REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,792.69</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Wohnen Se</x:t>
   </x:si>
   <x:si>
     <x:t>DWNI GR</x:t>
   </x:si>
   <x:si>
-    <x:t>15,791</x:t>
-[...26 lines deleted...]
-    <x:t>$473,737.55</x:t>
+    <x:t>15,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,885.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Office Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8976 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,679.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intershop Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,746.74</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DEA US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,161</x:t>
-[...38 lines deleted...]
-    <x:t>$453,020.54</x:t>
+    <x:t>13,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,274.05</x:t>
   </x:si>
   <x:si>
     <x:t>Precinct Properties New Zealand Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2291020D NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>517,223</x:t>
-[...14 lines deleted...]
-    <x:t>$440,702.86</x:t>
+    <x:t>519,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,173.76</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Estate Logistics REIT Invest</x:t>
   </x:si>
   <x:si>
     <x:t>3481 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>398</x:t>
-[...2 lines deleted...]
-    <x:t>$427,760.65</x:t>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,312.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICAD FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,923.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Icade</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Japan Excellent Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8987 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>332</x:t>
-[...2 lines deleted...]
-    <x:t>$411,176.36</x:t>
+    <x:t>333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,085.17</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyu REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8957 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>242</x:t>
-[...2 lines deleted...]
-    <x:t>$406,507.14</x:t>
+    <x:t>243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,635.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,377.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Healthcare REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,960.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerspace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,947.50</x:t>
   </x:si>
   <x:si>
     <x:t>Shurgard Self Storage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHUR BB</x:t>
   </x:si>
   <x:si>
-    <x:t>9,364</x:t>
-[...26 lines deleted...]
-    <x:t>$400,777.24</x:t>
+    <x:t>9,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,394.63</x:t>
   </x:si>
   <x:si>
     <x:t>Istar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SAFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,756</x:t>
-[...14 lines deleted...]
-    <x:t>$387,526.57</x:t>
+    <x:t>16,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,781.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Healthcare Properties Real Es</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITL-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,099.61</x:t>
   </x:si>
   <x:si>
     <x:t>Np3 Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NP3 SS</x:t>
   </x:si>
   <x:si>
-    <x:t>9,567</x:t>
-[...14 lines deleted...]
-    <x:t>$385,712.31</x:t>
+    <x:t>9,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,836.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3296 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,419.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heiwa Real Estate REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8966 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,963.64</x:t>
   </x:si>
   <x:si>
     <x:t>Retail Estates Nv</x:t>
   </x:si>
   <x:si>
     <x:t>RET BB</x:t>
   </x:si>
   <x:si>
-    <x:t>3,322</x:t>
-[...2 lines deleted...]
-    <x:t>$372,615.15</x:t>
+    <x:t>3,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,571.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshino Resorts REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3287 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,823.59</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,760</x:t>
-[...26 lines deleted...]
-    <x:t>$370,121.36</x:t>
+    <x:t>17,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,916.32</x:t>
   </x:si>
   <x:si>
     <x:t>Aims Apac Reit</x:t>
   </x:si>
   <x:si>
     <x:t>AAREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>197,095</x:t>
-[...2 lines deleted...]
-    <x:t>$360,291.68</x:t>
+    <x:t>197,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,336.59</x:t>
   </x:si>
   <x:si>
     <x:t>Star Asia Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3468 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>723</x:t>
-[...17 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,486.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fukuoka REIT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8968 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,341.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centurion Accommodation Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,254.62</x:t>
   </x:si>
   <x:si>
     <x:t>Wereldhave Nv</x:t>
   </x:si>
   <x:si>
     <x:t>WHA NA</x:t>
   </x:si>
   <x:si>
-    <x:t>10,842</x:t>
-[...2 lines deleted...]
-    <x:t>$342,363.24</x:t>
+    <x:t>10,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,508.39</x:t>
   </x:si>
   <x:si>
     <x:t>Kiwi Property Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KPG NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>428,402</x:t>
-[...26 lines deleted...]
-    <x:t>$332,020.22</x:t>
+    <x:t>430,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,890.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Reits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,562.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Storagevault Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,551.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Logistic Property Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLPB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,578.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiag Immobilien Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIAG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,500.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global One Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8958 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,478.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ca Immobilien Anlagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,267.16</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,371</x:t>
-[...74 lines deleted...]
-    <x:t>$311,075.86</x:t>
+    <x:t>42,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,669.16</x:t>
   </x:si>
   <x:si>
     <x:t>Dios Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>DIOS SS</x:t>
   </x:si>
   <x:si>
-    <x:t>29,357</x:t>
-[...2 lines deleted...]
-    <x:t>$291,804.49</x:t>
+    <x:t>29,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,399.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atrium Ljungberg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRLJB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,926.14</x:t>
   </x:si>
   <x:si>
     <x:t>Irish Residential Properties REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IRES ID</x:t>
   </x:si>
   <x:si>
-    <x:t>158,033</x:t>
-[...14 lines deleted...]
-    <x:t>$287,246.06</x:t>
+    <x:t>158,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,922.92</x:t>
   </x:si>
   <x:si>
     <x:t>Stoneweg Europe Stapled Trust</x:t>
   </x:si>
   <x:si>
     <x:t>SERT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>107,455</x:t>
-[...2 lines deleted...]
-    <x:t>$277,461.53</x:t>
+    <x:t>107,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,184.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workspace Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,517.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Healthcare Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>VHP NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>171,031</x:t>
-[...17 lines deleted...]
-    <x:t>$269,421.88</x:t>
+    <x:t>171,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,708.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starhill Global Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,807.82</x:t>
   </x:si>
   <x:si>
     <x:t>Oue Commercial Real Estate Investment T</x:t>
   </x:si>
   <x:si>
     <x:t>OUEREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>669,446</x:t>
-[...14 lines deleted...]
-    <x:t>$263,094.30</x:t>
+    <x:t>672,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,788.75</x:t>
   </x:si>
   <x:si>
     <x:t>Care Property Invest Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CPINV BB</x:t>
   </x:si>
   <x:si>
-    <x:t>12,441</x:t>
-[...2 lines deleted...]
-    <x:t>$257,811.53</x:t>
+    <x:t>12,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,785.18</x:t>
   </x:si>
   <x:si>
     <x:t>Hankyu Hanshin REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8977 JP</x:t>
   </x:si>
   <x:si>
     <x:t>199</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,166.33</x:t>
+    <x:t>$256,420.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ichigo Office REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8975 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,084.62</x:t>
   </x:si>
   <x:si>
     <x:t>Custodian Property Income REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CREI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>140,707</x:t>
-[...14 lines deleted...]
-    <x:t>$224,094.25</x:t>
+    <x:t>141,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,009.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,475.16</x:t>
   </x:si>
   <x:si>
     <x:t>Investis Holding Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IREN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>813</x:t>
-[...2 lines deleted...]
-    <x:t>$223,125.96</x:t>
+    <x:t>815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,007.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picton Property Income Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCTN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,410.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takara Leben Real Estate Investment Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,935.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdl Hospitality Trusts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,471.61</x:t>
   </x:si>
   <x:si>
     <x:t>Platzer Fastigheter Holding Ab</x:t>
   </x:si>
   <x:si>
     <x:t>PLAZB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>19,083</x:t>
-[...50 lines deleted...]
-    <x:t>$207,480.33</x:t>
+    <x:t>19,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,043.35</x:t>
   </x:si>
   <x:si>
     <x:t>Argosy Property Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ARG NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>237,442</x:t>
-[...2 lines deleted...]
-    <x:t>$202,839.01</x:t>
+    <x:t>238,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,322.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Point Social Housing REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIVE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,031.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirai Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,344.34</x:t>
   </x:si>
   <x:si>
     <x:t>Cre Logistics REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3487 JP</x:t>
   </x:si>
   <x:si>
     <x:t>160</x:t>
   </x:si>
   <x:si>
-    <x:t>$202,285.56</x:t>
-[...11 lines deleted...]
-    <x:t>$201,547.10</x:t>
+    <x:t>$201,731.81</x:t>
   </x:si>
   <x:si>
     <x:t>Sosila Logistics REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2979 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>201</x:t>
-[...2 lines deleted...]
-    <x:t>$201,007.93</x:t>
+    <x:t>202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,523.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entra Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,934.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newriver REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,773.17</x:t>
   </x:si>
   <x:si>
     <x:t>Far East Hospitality Trust</x:t>
   </x:si>
   <x:si>
     <x:t>FEHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>296,626</x:t>
-[...17 lines deleted...]
-    <x:t>$188,840.37</x:t>
+    <x:t>297,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,796.36</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Core REIT Management Pte Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DCREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>263,867</x:t>
-[...14 lines deleted...]
-    <x:t>$185,626.26</x:t>
+    <x:t>264,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,716.84</x:t>
   </x:si>
   <x:si>
     <x:t>Public Property Invest As</x:t>
   </x:si>
   <x:si>
     <x:t>PUBLI NO</x:t>
   </x:si>
   <x:si>
-    <x:t>62,085</x:t>
-[...2 lines deleted...]
-    <x:t>$185,053.70</x:t>
+    <x:t>62,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,032.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Alpha REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,832.45</x:t>
   </x:si>
   <x:si>
     <x:t>Logistea Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LOGIB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>86,791</x:t>
-[...2 lines deleted...]
-    <x:t>$174,220.76</x:t>
+    <x:t>87,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,127.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3290 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,094.40</x:t>
   </x:si>
   <x:si>
     <x:t>Pphe Hotel Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PPH LN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,540</x:t>
-[...26 lines deleted...]
-    <x:t>$171,586.64</x:t>
+    <x:t>5,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,227.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr Kendall Square REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,060.64</x:t>
   </x:si>
   <x:si>
     <x:t>Sunevision Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1686 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>186,020</x:t>
-[...11 lines deleted...]
-    <x:t>$162,775.10</x:t>
+    <x:t>187,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,012.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotte REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330590 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,710.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand City Properties Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GYC GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,176.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamborner REIT Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HABA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,041.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ascencio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCE BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,419.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stride Property Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,831.82</x:t>
   </x:si>
   <x:si>
     <x:t>Samhallsbyggnadsbolaget I Norden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SBBB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>287,656</x:t>
-[...74 lines deleted...]
-    <x:t>$143,323.18</x:t>
+    <x:t>288,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,427.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stendorren Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEFB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,798.71</x:t>
   </x:si>
   <x:si>
     <x:t>Nsi Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NSI NA</x:t>
   </x:si>
   <x:si>
-    <x:t>4,633</x:t>
-[...14 lines deleted...]
-    <x:t>$131,792.08</x:t>
+    <x:t>4,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,421.07</x:t>
   </x:si>
   <x:si>
     <x:t>Sunlight Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>435 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>288,488</x:t>
-[...2 lines deleted...]
-    <x:t>$118,142.85</x:t>
+    <x:t>289,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,469.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Land Development - Urban Renewal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILDC IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,474.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starts Proceed Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,021.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immobiliare Grande Distribuzione Siiq S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGD IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,731.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Euroshop Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEQ GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,611.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helical Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLCL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,838.39</x:t>
   </x:si>
   <x:si>
     <x:t>Schroder Real Estate Investment Trust L</x:t>
   </x:si>
   <x:si>
     <x:t>SREI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>129,898</x:t>
-[...65 lines deleted...]
-    <x:t>$109,012.46</x:t>
+    <x:t>130,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,387.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosperity Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,191.97</x:t>
   </x:si>
   <x:si>
     <x:t>Vastned Nv</x:t>
   </x:si>
   <x:si>
     <x:t>VASTB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2,243</x:t>
-[...14 lines deleted...]
-    <x:t>$107,974.23</x:t>
+    <x:t>2,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,517.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peach Property Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,292.15</x:t>
   </x:si>
   <x:si>
     <x:t>Sankei Real Estate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2972 JP</x:t>
   </x:si>
   <x:si>
     <x:t>102</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,456.04</x:t>
+    <x:t>$97,228.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Invest Belgium Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOMI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,583.11</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care &amp; Medical Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3455 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,370.51</x:t>
+    <x:t>$96,133.79</x:t>
   </x:si>
   <x:si>
     <x:t>Aew Uk REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AEWU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>45,092</x:t>
-[...26 lines deleted...]
-    <x:t>$90,833.07</x:t>
+    <x:t>45,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,765.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastpartner Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPARA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,767.84</x:t>
   </x:si>
   <x:si>
     <x:t>Samty Residential Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3459 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>104</x:t>
-[...14 lines deleted...]
-    <x:t>$83,506.16</x:t>
+    <x:t>105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,722.61</x:t>
   </x:si>
   <x:si>
     <x:t>Sveafastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SVEAF SS</x:t>
   </x:si>
   <x:si>
-    <x:t>15,840</x:t>
-[...2 lines deleted...]
-    <x:t>$73,467.58</x:t>
+    <x:t>15,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,860.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corem Property Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COREB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,982.70</x:t>
   </x:si>
   <x:si>
     <x:t>Heba Fastighets Ab</x:t>
   </x:si>
   <x:si>
     <x:t>HEBAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>19,709</x:t>
-[...14 lines deleted...]
-    <x:t>$68,903.16</x:t>
+    <x:t>19,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,314.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neobo Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOBO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,729.16</x:t>
   </x:si>
   <x:si>
     <x:t>Regional REIT Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RGL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>37,034</x:t>
-[...14 lines deleted...]
-    <x:t>$67,250.84</x:t>
+    <x:t>37,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,994.45</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Secure Income Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RESI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>55,898</x:t>
-[...2 lines deleted...]
-    <x:t>$59,358.68</x:t>
+    <x:t>56,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,554.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,014,837.84</x:t>
+    <x:t>$10,391,477.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3970,56 +3958,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c24def4eb3f43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07665e0c6f0b40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdda3deb726b54a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd999fc0468480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R665d5ed569de426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra41732f642ca4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F309"/>
+  <x:dimension ref="A1:F308"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4362,131 +4350,131 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
@@ -4502,91 +4490,91 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -4682,5516 +4670,5496 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="D121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="D150" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="E150" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="D151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="D152" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="D154" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="D155" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="E155" s="1" t="s">
+      <x:c r="F155" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="D161" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="E161" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="E162" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="D163" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="E163" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="D164" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="E164" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="D165" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="E165" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="D166" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="D167" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="E167" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="D168" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="E168" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
+      <x:c r="F169" s="1" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="D172" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="E172" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="D173" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="E173" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="D174" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
+      <x:c r="F174" s="1" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="D175" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="E175" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
+      <x:c r="F185" s="1" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="E187" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="E195" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="D195" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="E196" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="D196" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
+      <x:c r="F199" s="1" t="s">
         <x:v>860</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="D200" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="E200" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="E214" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="D214" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
+      <x:c r="F215" s="1" t="s">
         <x:v>925</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
+      <x:c r="E226" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="D226" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="E227" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="D227" s="1" t="s">
+      <x:c r="F227" s="1" t="s">
         <x:v>974</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="D228" s="1" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="E228" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="D229" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="E229" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="D230" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="E230" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="D231" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="E231" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
+      <x:c r="D232" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
-      <x:c r="D232" s="1" t="s">
+      <x:c r="E232" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="E232" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
+      <x:c r="E233" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
-      <x:c r="D233" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
+      <x:c r="E234" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
-      <x:c r="D234" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
-      <x:c r="D235" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="D236" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="D237" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
+      <x:c r="E241" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="D241" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="D242" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="D244" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
+      <x:c r="E245" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="D245" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="D246" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
+      <x:c r="F247" s="1" t="s">
         <x:v>1055</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="D248" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="E248" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
+      <x:c r="E249" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="D249" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="E252" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="C253" s="1" t="s">
+      <x:c r="E253" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="D253" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C254" s="1" t="s">
+      <x:c r="E254" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="D254" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="C255" s="1" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="D255" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="C255" s="1" t="s">
+      <x:c r="E255" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="D255" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="D256" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
-      <x:c r="C256" s="1" t="s">
+      <x:c r="E256" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="D256" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="D257" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
-      <x:c r="C257" s="1" t="s">
+      <x:c r="E257" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
-      <x:c r="D257" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="D258" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
-      <x:c r="C258" s="1" t="s">
+      <x:c r="E258" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="D258" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="D259" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
-      <x:c r="C259" s="1" t="s">
+      <x:c r="E259" s="1" t="s">
         <x:v>1103</x:v>
       </x:c>
-      <x:c r="D259" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="D260" s="1" t="s">
         <x:v>1106</x:v>
       </x:c>
-      <x:c r="C260" s="1" t="s">
+      <x:c r="E260" s="1" t="s">
         <x:v>1107</x:v>
       </x:c>
-      <x:c r="D260" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
+        <x:v>1109</x:v>
+      </x:c>
+      <x:c r="D261" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
-      <x:c r="C261" s="1" t="s">
+      <x:c r="E261" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
-      <x:c r="D261" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="C262" s="1" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="D262" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="C262" s="1" t="s">
+      <x:c r="E262" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
-      <x:c r="D262" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="D263" s="1" t="s">
         <x:v>1118</x:v>
       </x:c>
-      <x:c r="C263" s="1" t="s">
+      <x:c r="E263" s="1" t="s">
         <x:v>1119</x:v>
       </x:c>
-      <x:c r="D263" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="D264" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="C264" s="1" t="s">
+      <x:c r="E264" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
-      <x:c r="D264" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="D265" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
-      <x:c r="C265" s="1" t="s">
+      <x:c r="E265" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
-      <x:c r="D265" s="1" t="s">
+      <x:c r="F265" s="1" t="s">
         <x:v>1128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="C266" s="1" t="s">
+      <x:c r="D266" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
-      <x:c r="D266" s="1" t="s">
+      <x:c r="E266" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="E266" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="D267" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="C267" s="1" t="s">
+      <x:c r="E267" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="D267" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
+        <x:v>1137</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="D268" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
-      <x:c r="C268" s="1" t="s">
+      <x:c r="E268" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="D268" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C269" s="1" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="D269" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
-      <x:c r="C269" s="1" t="s">
+      <x:c r="E269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
-      <x:c r="D269" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="C270" s="1" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="D270" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="C270" s="1" t="s">
+      <x:c r="E270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="D270" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="C271" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="D271" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
-      <x:c r="C271" s="1" t="s">
+      <x:c r="E271" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
-      <x:c r="D271" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="C272" s="1" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="D272" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
-      <x:c r="C272" s="1" t="s">
+      <x:c r="E272" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
-      <x:c r="D272" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s">
+        <x:v>1158</x:v>
+      </x:c>
+      <x:c r="D273" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="E273" s="1" t="s">
         <x:v>1159</x:v>
       </x:c>
-      <x:c r="C273" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="D274" s="1" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="E274" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
-      <x:c r="C274" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="D275" s="1" t="s">
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="E275" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="C275" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="C276" s="1" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="D276" s="1" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="E276" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="C276" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="C277" s="1" t="s">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="D277" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="C277" s="1" t="s">
+      <x:c r="E277" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
-      <x:c r="D277" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="C278" s="1" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="D278" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="C278" s="1" t="s">
+      <x:c r="E278" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="D278" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="C279" s="1" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="D279" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
-      <x:c r="C279" s="1" t="s">
+      <x:c r="E279" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
-      <x:c r="D279" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="C280" s="1" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="D280" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="C280" s="1" t="s">
+      <x:c r="E280" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="D280" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="C281" s="1" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="D281" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="C281" s="1" t="s">
+      <x:c r="E281" s="1" t="s">
         <x:v>1191</x:v>
       </x:c>
-      <x:c r="D281" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="C282" s="1" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="D282" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="C282" s="1" t="s">
+      <x:c r="E282" s="1" t="s">
         <x:v>1195</x:v>
       </x:c>
-      <x:c r="D282" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="C283" s="1" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="D283" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="C283" s="1" t="s">
+      <x:c r="E283" s="1" t="s">
         <x:v>1199</x:v>
       </x:c>
-      <x:c r="D283" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C284" s="1" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="D284" s="1" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="C284" s="1" t="s">
+      <x:c r="E284" s="1" t="s">
         <x:v>1203</x:v>
       </x:c>
-      <x:c r="D284" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="C285" s="1" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="D285" s="1" t="s">
         <x:v>1206</x:v>
       </x:c>
-      <x:c r="C285" s="1" t="s">
+      <x:c r="E285" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="D285" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="C286" s="1" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="D286" s="1" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="C286" s="1" t="s">
+      <x:c r="E286" s="1" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="D286" s="1" t="s">
+      <x:c r="F286" s="1" t="s">
         <x:v>1212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="C287" s="1" t="s">
         <x:v>1214</x:v>
       </x:c>
-      <x:c r="C287" s="1" t="s">
+      <x:c r="D287" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
-      <x:c r="D287" s="1" t="s">
+      <x:c r="E287" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="E287" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="C288" s="1" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
-      <x:c r="C288" s="1" t="s">
+      <x:c r="E288" s="1" t="s">
         <x:v>1220</x:v>
       </x:c>
-      <x:c r="D288" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="C289" s="1" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="D289" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="C289" s="1" t="s">
+      <x:c r="E289" s="1" t="s">
         <x:v>1224</x:v>
       </x:c>
-      <x:c r="D289" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="C290" s="1" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="D290" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="C290" s="1" t="s">
+      <x:c r="E290" s="1" t="s">
         <x:v>1228</x:v>
       </x:c>
-      <x:c r="D290" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="C291" s="1" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="D291" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
-      <x:c r="C291" s="1" t="s">
+      <x:c r="E291" s="1" t="s">
         <x:v>1232</x:v>
       </x:c>
-      <x:c r="D291" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="C292" s="1" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="D292" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
-      <x:c r="C292" s="1" t="s">
+      <x:c r="E292" s="1" t="s">
         <x:v>1236</x:v>
       </x:c>
-      <x:c r="D292" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="C293" s="1" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="D293" s="1" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="C293" s="1" t="s">
+      <x:c r="E293" s="1" t="s">
         <x:v>1240</x:v>
       </x:c>
-      <x:c r="D293" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="C294" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="D294" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
-      <x:c r="C294" s="1" t="s">
+      <x:c r="E294" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="D294" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C295" s="1" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D295" s="1" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="C295" s="1" t="s">
+      <x:c r="E295" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="D295" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="C296" s="1" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="D296" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
-      <x:c r="C296" s="1" t="s">
+      <x:c r="E296" s="1" t="s">
         <x:v>1252</x:v>
       </x:c>
-      <x:c r="D296" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
-      <x:c r="C297" s="1" t="s">
+      <x:c r="D297" s="1" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="E297" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
-      <x:c r="D297" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="D298" s="1" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="C298" s="1" t="s">
+      <x:c r="E298" s="1" t="s">
         <x:v>1259</x:v>
       </x:c>
-      <x:c r="D298" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="D299" s="1" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="C299" s="1" t="s">
+      <x:c r="E299" s="1" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="D299" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="C300" s="1" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="D300" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="C300" s="1" t="s">
+      <x:c r="E300" s="1" t="s">
         <x:v>1267</x:v>
       </x:c>
-      <x:c r="D300" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="C301" s="1" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="D301" s="1" t="s">
         <x:v>1270</x:v>
       </x:c>
-      <x:c r="C301" s="1" t="s">
+      <x:c r="E301" s="1" t="s">
         <x:v>1271</x:v>
       </x:c>
-      <x:c r="D301" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="C302" s="1" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="D302" s="1" t="s">
         <x:v>1274</x:v>
       </x:c>
-      <x:c r="C302" s="1" t="s">
+      <x:c r="E302" s="1" t="s">
         <x:v>1275</x:v>
       </x:c>
-      <x:c r="D302" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="C303" s="1" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="D303" s="1" t="s">
         <x:v>1278</x:v>
       </x:c>
-      <x:c r="C303" s="1" t="s">
+      <x:c r="E303" s="1" t="s">
         <x:v>1279</x:v>
       </x:c>
-      <x:c r="D303" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="C304" s="1" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="D304" s="1" t="s">
         <x:v>1282</x:v>
       </x:c>
-      <x:c r="C304" s="1" t="s">
+      <x:c r="E304" s="1" t="s">
         <x:v>1283</x:v>
       </x:c>
-      <x:c r="D304" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="C305" s="1" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="D305" s="1" t="s">
         <x:v>1286</x:v>
       </x:c>
-      <x:c r="C305" s="1" t="s">
+      <x:c r="E305" s="1" t="s">
         <x:v>1287</x:v>
       </x:c>
-      <x:c r="D305" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C306" s="1" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D306" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="C306" s="1" t="s">
+      <x:c r="E306" s="1" t="s">
         <x:v>1291</x:v>
       </x:c>
-      <x:c r="D306" s="1" t="s">
+      <x:c r="F306" s="1" t="s">
         <x:v>1292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
       <x:c r="A307" s="1">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="C307" s="1" t="s">
         <x:v>1294</x:v>
       </x:c>
-      <x:c r="C307" s="1" t="s">
+      <x:c r="D307" s="1" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="E307" s="1" t="s">
         <x:v>1295</x:v>
       </x:c>
-      <x:c r="D307" s="1" t="s">
+      <x:c r="F307" s="1" t="s">
         <x:v>1296</x:v>
       </x:c>
-      <x:c r="E307" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="308" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A308" s="1">
-[...19 lines deleted...]
-      <x:c r="A309" s="2" t="s">
+      <x:c r="A308" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B309" s="2" t="s">
+      <x:c r="B308" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C309" s="2" t="s">
+      <x:c r="C308" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D309" s="2" t="s">
+      <x:c r="D308" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E309" s="2" t="s">
+      <x:c r="E308" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F309" s="2" t="s">
+      <x:c r="F308" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A309:F309"/>
+    <x:mergeCell ref="A308:F308"/>
   </x:mergeCells>
 </x:worksheet>
 </file>