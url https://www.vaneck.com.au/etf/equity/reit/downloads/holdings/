--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,3939 +1,3927 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc580dbb44aeb4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb645687e1b8642dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260731" sheetId="1" r:id="Ra41732f642ca4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260821" sheetId="1" r:id="Rb6e9b03c81504ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="1297">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1293">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>214,532</x:t>
-[...5 lines deleted...]
-    <x:t>8.92%</x:t>
+    <x:t>220,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,795,885.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>282,795</x:t>
-[...5 lines deleted...]
-    <x:t>7.25%</x:t>
+    <x:t>296,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,589,676.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,888</x:t>
-[...5 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>30,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,787,670.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>96,976</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>99,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,439,932.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>109,821</x:t>
-[...5 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>113,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,101,937.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>O US</x:t>
   </x:si>
   <x:si>
-    <x:t>283,210</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>291,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,493,242.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,978</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>52,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,640,259.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivmark Residential</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,166,650.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>146,966</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>151,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,666,261.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>89,687</x:t>
-[...2 lines deleted...]
-    <x:t>$15,619,729.85</x:t>
+    <x:t>92,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,736,217.12</x:t>
   </x:si>
   <x:si>
     <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>65,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,426,227.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VICI US</x:t>
   </x:si>
   <x:si>
-    <x:t>329,352</x:t>
-[...35 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>339,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,554,873.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESS US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,404</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>19,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,063,276.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invitation Homes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,783,332.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,682,504.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>VNA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>221,883</x:t>
-[...32 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>228,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,471,033.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,927,810.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Host Hotels &amp; Resorts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HST US</x:t>
   </x:si>
   <x:si>
-    <x:t>205,923</x:t>
-[...20 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>212,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,872,608.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,056</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>69,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,865,372.40</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MAA US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,090</x:t>
-[...2 lines deleted...]
-    <x:t>$6,611,820.39</x:t>
+    <x:t>36,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,625,618.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,476,984.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Healthpeak Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DOC US</x:t>
   </x:si>
   <x:si>
-    <x:t>210,405</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>216,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,474,574.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,407,754.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Omega Healthcare Investors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>90,394</x:t>
-[...29 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>93,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,058,453.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REG US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,320</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>56,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,050,400.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Link Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,760,062.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Swiss Prime Site Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SPSN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>24,392</x:t>
-[...2 lines deleted...]
-    <x:t>$5,657,623.04</x:t>
+    <x:t>25,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,644,591.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>Link Reit</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Equity Lifestyle Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ELS US</x:t>
   </x:si>
   <x:si>
-    <x:t>58,529</x:t>
-[...2 lines deleted...]
-    <x:t>$5,422,486.25</x:t>
+    <x:t>60,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,509,183.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UDR US</x:t>
   </x:si>
   <x:si>
-    <x:t>98,391</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>101,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,343,737.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaland Integrated Commercial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CICT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,923,157</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>1,981,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,225,958.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Gaming And Leisure Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GLPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,548</x:t>
-[...2 lines deleted...]
-    <x:t>$5,264,221.65</x:t>
+    <x:t>85,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,169,342.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>American Homes 4 Rent</x:t>
   </x:si>
   <x:si>
     <x:t>AMH US</x:t>
   </x:si>
   <x:si>
-    <x:t>101,732</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>104,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,024,861.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Eastgroup Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,183</x:t>
-[...2 lines deleted...]
-    <x:t>$4,815,846.64</x:t>
+    <x:t>16,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,677,373.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BXP US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,057</x:t>
-[...2 lines deleted...]
-    <x:t>$4,797,832.83</x:t>
+    <x:t>49,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,676,256.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Healthcare REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,657,241.30</x:t>
   </x:si>
   <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CPT US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,889</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>30,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,624,086.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klepierre Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,398,182.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>FRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,982</x:t>
-[...32 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>26,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,361,453.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubesmart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,035,175.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandria Real Estate Equities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,006,373.46</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BRX US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,467</x:t>
-[...20 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>95,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,897,116.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Caretrust REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CTRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,283</x:t>
-[...2 lines deleted...]
-    <x:t>$4,017,726.06</x:t>
+    <x:t>69,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,829,325.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ADC US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,868</x:t>
-[...2 lines deleted...]
-    <x:t>$3,973,134.86</x:t>
+    <x:t>36,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,810,429.47</x:t>
   </x:si>
   <x:si>
     <x:t>National Retail Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,367</x:t>
-[...17 lines deleted...]
-    <x:t>$3,815,586.23</x:t>
+    <x:t>59,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,780,526.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryman Hospitality Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,712,759.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexford Industrial Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,659,130.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psp Swiss Property Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSPN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,621,520.66</x:t>
   </x:si>
   <x:si>
     <x:t>First Industrial Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FR US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,005</x:t>
-[...20 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>41,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,620,055.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong Land Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,567,925.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaland Ascendas Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CLAR SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,252,199</x:t>
-[...44 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>1,289,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,488,046.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aedifica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AED BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,229,014.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Merlin Properties Socimi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MRL SM</x:t>
   </x:si>
   <x:si>
-    <x:t>131,403</x:t>
-[...17 lines deleted...]
-    <x:t>$3,241,330.51</x:t>
+    <x:t>135,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,109,941.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Terreno Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRNO US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,693</x:t>
-[...2 lines deleted...]
-    <x:t>$3,233,151.79</x:t>
+    <x:t>32,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106,758.74</x:t>
   </x:si>
   <x:si>
     <x:t>Stag Industrial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>58,052</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>59,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,061,053.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Land Securities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,155.99</x:t>
   </x:si>
   <x:si>
     <x:t>Macerich Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>MAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>84,626</x:t>
-[...17 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>87,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,966,743.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Properties Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,695.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,893,927.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wharf Real Estate Investment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1997 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,886,721.49</x:t>
   </x:si>
   <x:si>
     <x:t>Healthcare Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HR US</x:t>
   </x:si>
   <x:si>
-    <x:t>101,593</x:t>
-[...17 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>104,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,606.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Building Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8951 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,438</x:t>
-[...17 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>2,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,831,095.85</x:t>
   </x:si>
   <x:si>
     <x:t>British Land Co Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BLND LN</x:t>
   </x:si>
   <x:si>
-    <x:t>310,864</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>320,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,611,490.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Londonmetric Property Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LMP LN</x:t>
   </x:si>
   <x:si>
-    <x:t>671,761</x:t>
-[...2 lines deleted...]
-    <x:t>$2,525,368.53</x:t>
+    <x:t>692,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,008.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>Tritax Big Box REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBOX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,481,786.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azrieli Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,674.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kite Realty Group Trust</x:t>
   </x:si>
   <x:si>
     <x:t>KRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>61,251</x:t>
-[...32 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>63,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,303,199.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabra Health Care REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,216,828.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8952 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,198,673.21</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips Edison &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PECO US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,098</x:t>
-[...29 lines deleted...]
-    <x:t>$2,271,078.53</x:t>
+    <x:t>39,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,353.21</x:t>
   </x:si>
   <x:si>
     <x:t>Chartwell Retirement Residences</x:t>
   </x:si>
   <x:si>
     <x:t>CSH-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>97,991</x:t>
-[...14 lines deleted...]
-    <x:t>$2,240,414.17</x:t>
+    <x:t>100,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,127,885.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Metropolitan Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8953 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,317.08</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CUZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,483</x:t>
-[...17 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>50,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,861.74</x:t>
   </x:si>
   <x:si>
     <x:t>Warehouses De Pauw Cva</x:t>
   </x:si>
   <x:si>
     <x:t>WDP BB</x:t>
   </x:si>
   <x:si>
-    <x:t>57,684</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>59,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,470.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Millrose Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,884.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castellum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAST SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,134.35</x:t>
   </x:si>
   <x:si>
     <x:t>Epr Properties</x:t>
   </x:si>
   <x:si>
     <x:t>EPR US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,698</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>23,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,798.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Riocan Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>REI-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>88,011</x:t>
-[...14 lines deleted...]
-    <x:t>$1,969,150.59</x:t>
+    <x:t>90,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,939,649.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leg Immobilien Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,930,482.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americold Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,900,161.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,355.20</x:t>
   </x:si>
   <x:si>
     <x:t>Tanger Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SKT US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,969</x:t>
-[...17 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>34,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,879.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,534.02</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,003</x:t>
-[...14 lines deleted...]
-    <x:t>$1,896,809.97</x:t>
+    <x:t>36,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,841,152.18</x:t>
   </x:si>
   <x:si>
     <x:t>Glp J-Reit</x:t>
   </x:si>
   <x:si>
     <x:t>3281 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,438</x:t>
-[...29 lines deleted...]
-    <x:t>$1,849,584.74</x:t>
+    <x:t>1,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,042.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,781,960.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadstone Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,949.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastighets Ab Balder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALDB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,234.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Granite Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>GRT-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>18,295</x:t>
-[...17 lines deleted...]
-    <x:t>$1,757,519.66</x:t>
+    <x:t>18,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,361.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Independence Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,519.03</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Prologis REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3283 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,163</x:t>
-[...29 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>2,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,688,374.64</x:t>
   </x:si>
   <x:si>
     <x:t>Nomura Real Estate Master Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3462 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,229</x:t>
-[...2 lines deleted...]
-    <x:t>$1,678,132.35</x:t>
+    <x:t>1,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661,949.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagax Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,659,894.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Apartment Properties Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,656,460.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Allreal Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ALLN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,462</x:t>
-[...53 lines deleted...]
-    <x:t>$1,624,356.95</x:t>
+    <x:t>4,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,634,344.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Hospitality REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,543.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lxp Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,390.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Capital Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,158.52</x:t>
   </x:si>
   <x:si>
     <x:t>National Health Investors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,384</x:t>
-[...2 lines deleted...]
-    <x:t>$1,569,778.52</x:t>
+    <x:t>14,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,376.19</x:t>
   </x:si>
   <x:si>
     <x:t>Kdx Realty Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8972 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,118</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,341.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Dc Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,503,424.39</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HIW US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,078</x:t>
-[...50 lines deleted...]
-    <x:t>$1,453,044.49</x:t>
+    <x:t>34,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,515.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>Unite Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,052.95</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orix Jreit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8954 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,559</x:t>
-[...14 lines deleted...]
-    <x:t>$1,411,154.26</x:t>
+    <x:t>1,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,224.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,134.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Urban Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8960 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,353.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,118.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melisron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLSR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,042.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primary Health Properties Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>756,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,261.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>647,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,695.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swire Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1972 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,344.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Derwent London Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,760.54</x:t>
   </x:si>
   <x:si>
     <x:t>Mapletree Logistics Trust</x:t>
   </x:si>
   <x:si>
     <x:t>MLT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,025,552</x:t>
-[...53 lines deleted...]
-    <x:t>$1,364,550.85</x:t>
+    <x:t>1,056,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,358,605.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaftesbury Capital Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,642.51</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa House REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,230</x:t>
-[...38 lines deleted...]
-    <x:t>$1,329,054.07</x:t>
+    <x:t>1,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,609.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Choice Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,839.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,236.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lineage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,260,032.37</x:t>
   </x:si>
   <x:si>
     <x:t>Tag Immobilien Ag</x:t>
   </x:si>
   <x:si>
     <x:t>TEG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>57,441</x:t>
-[...17 lines deleted...]
-    <x:t>$1,298,549.21</x:t>
+    <x:t>59,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,769.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Hotel REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8985 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,501.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curbline Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,736.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Industrial Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,039.26</x:t>
   </x:si>
   <x:si>
     <x:t>Acadia Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AKR US</x:t>
   </x:si>
   <x:si>
-    <x:t>40,415</x:t>
-[...62 lines deleted...]
-    <x:t>$1,243,891.22</x:t>
+    <x:t>41,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,303.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invincible Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,332.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four Corners Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,396.08</x:t>
   </x:si>
   <x:si>
     <x:t>Urban Edge Properties</x:t>
   </x:si>
   <x:si>
     <x:t>UE US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,296</x:t>
-[...53 lines deleted...]
-    <x:t>$1,198,453.45</x:t>
+    <x:t>39,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,085.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hammerson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMSO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,013.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suntec Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,509.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartcentres Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRU-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,501.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondrock Hospitality Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,176.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Residence Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,158.04</x:t>
   </x:si>
   <x:si>
     <x:t>Inventrust Properties Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IVT US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,479</x:t>
-[...53 lines deleted...]
-    <x:t>$1,118,855.05</x:t>
+    <x:t>24,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,675.18</x:t>
   </x:si>
   <x:si>
     <x:t>Keppel Reit</x:t>
   </x:si>
   <x:si>
     <x:t>KREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,088,976</x:t>
-[...14 lines deleted...]
-    <x:t>$1,057,046.43</x:t>
+    <x:t>1,121,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,372.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,604.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Mapletree Pan Asia Commercial Trust</x:t>
   </x:si>
   <x:si>
     <x:t>MPACT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>695,197</x:t>
-[...2 lines deleted...]
-    <x:t>$1,025,436.35</x:t>
+    <x:t>716,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,627.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Yellow Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,877.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wihlborgs Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIHL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,136.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Prime Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8955 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,148.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Infrastructure Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3249 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,030.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Centrepoint Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,802.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Logistics &amp; Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>890,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,844.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sirius Real Estate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,875.79</x:t>
   </x:si>
   <x:si>
     <x:t>Medical Properties Trust Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>MPW US</x:t>
-[...80 lines deleted...]
-    <x:t>$939,282.26</x:t>
+    <x:t>MPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,374.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pebblebrook Hotel Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,658.14</x:t>
   </x:si>
   <x:si>
     <x:t>Aroundtown Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AT1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>258,709</x:t>
-[...17 lines deleted...]
-    <x:t>$913,542.39</x:t>
+    <x:t>266,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,206.68</x:t>
   </x:si>
   <x:si>
     <x:t>Sunstone Hotel Investors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SHO US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,062</x:t>
-[...14 lines deleted...]
-    <x:t>$899,360.73</x:t>
+    <x:t>55,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,669.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Logistics Park Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3471 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,923.71</x:t>
   </x:si>
   <x:si>
     <x:t>Netstreit Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NTST US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,349</x:t>
-[...2 lines deleted...]
-    <x:t>$896,328.39</x:t>
+    <x:t>30,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,824.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ltc Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,505.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandox Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDXB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,279.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>H&amp;R Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>HR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>79,229</x:t>
-[...38 lines deleted...]
-    <x:t>$843,473.29</x:t>
+    <x:t>81,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,550.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Emmett Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,965.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catena Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CATE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,125.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartstop Self Storage REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,205.03</x:t>
   </x:si>
   <x:si>
     <x:t>Getty Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GTY US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,248</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>17,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,187.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,268.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boardwalk Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,763.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primaris Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMZ-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,212.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Portland Estates Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,336.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activia Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3279 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,521.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascott Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,839.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,254.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,717.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safestore Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,018.26</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>DHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>66,071</x:t>
-[...134 lines deleted...]
-    <x:t>$769,696.27</x:t>
+    <x:t>68,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,944.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Accommodations Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3226 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>698</x:t>
-[...2 lines deleted...]
-    <x:t>$766,459.27</x:t>
+    <x:t>719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,516.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montea Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONT BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,192.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Killam Apartment Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,845.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amot Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMOT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,636.48</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative Industrial Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IIPR US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,531</x:t>
-[...29 lines deleted...]
-    <x:t>$709,466.63</x:t>
+    <x:t>8,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,655.22</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Logistics Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8967 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>792</x:t>
-[...14 lines deleted...]
-    <x:t>$690,400.11</x:t>
+    <x:t>816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,134.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumo Kodit Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,834.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabege Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FABG SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,326.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supermarket Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,886.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,545.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wallenstam Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,334.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasalle Logiport Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3466 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,946.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkway Life Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,696.91</x:t>
   </x:si>
   <x:si>
     <x:t>Rlj Lodging Trust</x:t>
   </x:si>
   <x:si>
     <x:t>RLJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>$646,118.59</x:t>
-[...86 lines deleted...]
-    <x:t>$617,699.00</x:t>
+    <x:t>$612,594.82</x:t>
   </x:si>
   <x:si>
     <x:t>Argan Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ARG FP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,974</x:t>
-[...2 lines deleted...]
-    <x:t>$617,627.75</x:t>
+    <x:t>5,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,469.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurocommercial Properties Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMPA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,621.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,702.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crombie Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,692.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altra Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALTRA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,445.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3292 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,880.93</x:t>
   </x:si>
   <x:si>
     <x:t>Hysan Development Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>14 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>180,353</x:t>
-[...41 lines deleted...]
-    <x:t>$589,921.29</x:t>
+    <x:t>185,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,716.61</x:t>
   </x:si>
   <x:si>
     <x:t>Vgp Nv</x:t>
   </x:si>
   <x:si>
     <x:t>VGP BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,071</x:t>
-[...14 lines deleted...]
-    <x:t>$560,276.12</x:t>
+    <x:t>4,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,212.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xior Student Housing Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XIOR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,607.92</x:t>
   </x:si>
   <x:si>
     <x:t>Mercialys Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MERY FP</x:t>
   </x:si>
   <x:si>
-    <x:t>28,244</x:t>
-[...14 lines deleted...]
-    <x:t>$554,062.05</x:t>
+    <x:t>29,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,702.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comforia Residential REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,835.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intea Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,411.30</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Properties Real Estate Investmen</x:t>
   </x:si>
   <x:si>
     <x:t>AP-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>55,377</x:t>
-[...14 lines deleted...]
-    <x:t>$541,396.85</x:t>
+    <x:t>57,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,879.27</x:t>
   </x:si>
   <x:si>
     <x:t>Frontier Real Estate Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8964 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>737</x:t>
-[...14 lines deleted...]
-    <x:t>$531,430.63</x:t>
+    <x:t>760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,209.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,199.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Lendlease Global Commercial Reit</x:t>
   </x:si>
   <x:si>
     <x:t>LREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>807,008</x:t>
-[...2 lines deleted...]
-    <x:t>$528,054.84</x:t>
+    <x:t>831,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,890.92</x:t>
   </x:si>
   <x:si>
     <x:t>Hulic REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3295 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>374</x:t>
-[...41 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,281.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hufvudstaden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUFVA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,042.82</x:t>
   </x:si>
   <x:si>
     <x:t>Carmila Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CARM FP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,487</x:t>
-[...2 lines deleted...]
-    <x:t>$511,805.51</x:t>
+    <x:t>19,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,310.23</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa Securities Living Investments Cor</x:t>
   </x:si>
   <x:si>
     <x:t>8986 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>579</x:t>
-[...14 lines deleted...]
-    <x:t>$498,752.19</x:t>
+    <x:t>596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,272.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cibus Nordic Real Estate Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBUS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,285.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,623.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Hills REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,432.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Trust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8961 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,219.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Wohnen Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWNI GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,880.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,379.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ntt Ud REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8956 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,807.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Precinct Properties New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2291020D NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,239.53</x:t>
   </x:si>
   <x:si>
     <x:t>Esr-Logos Reit</x:t>
   </x:si>
   <x:si>
     <x:t>EREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>171,221</x:t>
-[...74 lines deleted...]
-    <x:t>$479,885.74</x:t>
+    <x:t>176,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,635.82</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa Office Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8976 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>156</x:t>
-[...2 lines deleted...]
-    <x:t>$475,679.32</x:t>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,205.84</x:t>
   </x:si>
   <x:si>
     <x:t>Intershop Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ISN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,527</x:t>
-[...26 lines deleted...]
-    <x:t>$456,173.76</x:t>
+    <x:t>1,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,843.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICAD FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,158.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Estate Logistics REIT Invest</x:t>
   </x:si>
   <x:si>
     <x:t>3481 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>400</x:t>
-[...17 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,599.07</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Excellent Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8987 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>333</x:t>
-[...2 lines deleted...]
-    <x:t>$429,085.17</x:t>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,867.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Healthcare REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,764.28</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyu REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8957 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>243</x:t>
-[...2 lines deleted...]
-    <x:t>$412,635.44</x:t>
+    <x:t>250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,681.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerspace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,477.10</x:t>
   </x:si>
   <x:si>
     <x:t>Fortune Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>778 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>466,805</x:t>
-[...26 lines deleted...]
-    <x:t>$395,947.50</x:t>
+    <x:t>480,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,486.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Healthcare Properties Real Es</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITL-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,493.94</x:t>
   </x:si>
   <x:si>
     <x:t>Shurgard Self Storage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHUR BB</x:t>
   </x:si>
   <x:si>
-    <x:t>9,401</x:t>
-[...2 lines deleted...]
-    <x:t>$390,394.63</x:t>
+    <x:t>9,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,541.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heiwa Real Estate REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8966 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,067.56</x:t>
   </x:si>
   <x:si>
     <x:t>Istar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SAFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,833</x:t>
-[...14 lines deleted...]
-    <x:t>$383,099.61</x:t>
+    <x:t>17,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,042.33</x:t>
   </x:si>
   <x:si>
     <x:t>Np3 Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NP3 SS</x:t>
   </x:si>
   <x:si>
-    <x:t>9,604</x:t>
-[...2 lines deleted...]
-    <x:t>$379,836.07</x:t>
+    <x:t>9,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,961.67</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3296 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>501</x:t>
-[...14 lines deleted...]
-    <x:t>$374,963.64</x:t>
+    <x:t>517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,806.76</x:t>
   </x:si>
   <x:si>
     <x:t>Retail Estates Nv</x:t>
   </x:si>
   <x:si>
     <x:t>RET BB</x:t>
   </x:si>
   <x:si>
-    <x:t>3,335</x:t>
-[...2 lines deleted...]
-    <x:t>$360,571.66</x:t>
+    <x:t>3,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,161.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Reits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,034.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>Centurion Accommodation Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,696.56</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hoshino Resorts REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3287 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>164</x:t>
-[...2 lines deleted...]
-    <x:t>$357,823.59</x:t>
+    <x:t>169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,414.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Asia Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3468 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,959.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fukuoka REIT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8968 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,649.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wereldhave Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,878.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwi Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,295.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aims Apac Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,926.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Logistic Property Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLPB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,121.75</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,842</x:t>
-[...86 lines deleted...]
-    <x:t>$332,562.98</x:t>
+    <x:t>18,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,700.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global One Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8958 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,833.76</x:t>
   </x:si>
   <x:si>
     <x:t>Storagevault Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SVI CN</x:t>
   </x:si>
   <x:si>
-    <x:t>67,852</x:t>
-[...14 lines deleted...]
-    <x:t>$323,578.19</x:t>
+    <x:t>69,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,640.23</x:t>
   </x:si>
   <x:si>
     <x:t>Hiag Immobilien Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HIAG SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,384</x:t>
-[...14 lines deleted...]
-    <x:t>$318,478.73</x:t>
+    <x:t>1,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,612.38</x:t>
   </x:si>
   <x:si>
     <x:t>Ca Immobilien Anlagen Ag</x:t>
   </x:si>
   <x:si>
     <x:t>CAI AV</x:t>
   </x:si>
   <x:si>
-    <x:t>7,868</x:t>
-[...2 lines deleted...]
-    <x:t>$311,267.16</x:t>
+    <x:t>8,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,327.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irish Residential Properties REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRES ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,464.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dios Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIOS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,170.93</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,567</x:t>
-[...14 lines deleted...]
-    <x:t>$289,399.75</x:t>
+    <x:t>43,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,026.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workspace Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,902.53</x:t>
   </x:si>
   <x:si>
     <x:t>Atrium Ljungberg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ATRLJB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>71,402</x:t>
-[...14 lines deleted...]
-    <x:t>$281,922.92</x:t>
+    <x:t>73,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,319.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Stoneweg Europe Stapled Trust</x:t>
   </x:si>
   <x:si>
     <x:t>SERT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>107,955</x:t>
-[...17 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>111,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,168.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oue Commercial Real Estate Investment T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUEREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>692,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,115.92</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Healthcare Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>VHP NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>171,821</x:t>
-[...2 lines deleted...]
-    <x:t>$271,708.60</x:t>
+    <x:t>177,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,994.32</x:t>
   </x:si>
   <x:si>
     <x:t>Starhill Global Reit</x:t>
   </x:si>
   <x:si>
     <x:t>SGREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>435,092</x:t>
-[...14 lines deleted...]
-    <x:t>$264,788.75</x:t>
+    <x:t>448,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,631.33</x:t>
   </x:si>
   <x:si>
     <x:t>Care Property Invest Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CPINV BB</x:t>
   </x:si>
   <x:si>
-    <x:t>12,498</x:t>
-[...2 lines deleted...]
-    <x:t>$258,785.18</x:t>
+    <x:t>12,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,259.15</x:t>
   </x:si>
   <x:si>
     <x:t>Hankyu Hanshin REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8977 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>199</x:t>
-[...2 lines deleted...]
-    <x:t>$256,420.27</x:t>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,673.41</x:t>
   </x:si>
   <x:si>
     <x:t>Ichigo Office REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8975 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>273</x:t>
-[...2 lines deleted...]
-    <x:t>$235,084.62</x:t>
+    <x:t>282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,766.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2778 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,728.63</x:t>
   </x:si>
   <x:si>
     <x:t>Custodian Property Income REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CREI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>141,191</x:t>
-[...14 lines deleted...]
-    <x:t>$228,475.16</x:t>
+    <x:t>145,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,055.00</x:t>
   </x:si>
   <x:si>
     <x:t>Investis Holding Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IREN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>815</x:t>
-[...2 lines deleted...]
-    <x:t>$218,007.98</x:t>
+    <x:t>840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,660.60</x:t>
   </x:si>
   <x:si>
     <x:t>Picton Property Income Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>PCTN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>152,217</x:t>
-[...2 lines deleted...]
-    <x:t>$216,410.35</x:t>
+    <x:t>156,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,010.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platzer Fastigheter Holding Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAZB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,742.29</x:t>
   </x:si>
   <x:si>
     <x:t>Takara Leben Real Estate Investment Cor</x:t>
   </x:si>
   <x:si>
     <x:t>3492 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>291</x:t>
-[...2 lines deleted...]
-    <x:t>$214,935.59</x:t>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,114.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argosy Property Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,722.25</x:t>
   </x:si>
   <x:si>
     <x:t>Cdl Hospitality Trusts</x:t>
   </x:si>
   <x:si>
     <x:t>CDREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>240,982</x:t>
-[...26 lines deleted...]
-    <x:t>$207,322.37</x:t>
+    <x:t>248,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,403.73</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Point Social Housing REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LIVE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>138,609</x:t>
-[...2 lines deleted...]
-    <x:t>$205,031.09</x:t>
+    <x:t>143,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,781.58</x:t>
   </x:si>
   <x:si>
     <x:t>Mirai Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3476 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>542</x:t>
-[...2 lines deleted...]
-    <x:t>$202,344.34</x:t>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,024.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entra Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,473.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newriver REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,347.51</x:t>
   </x:si>
   <x:si>
     <x:t>Cre Logistics REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3487 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>160</x:t>
-[...2 lines deleted...]
-    <x:t>$201,731.81</x:t>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,582.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Core REIT Management Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,180.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Alpha REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,822.27</x:t>
   </x:si>
   <x:si>
     <x:t>Sosila Logistics REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2979 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>202</x:t>
-[...29 lines deleted...]
-    <x:t>$192,773.17</x:t>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,297.21</x:t>
   </x:si>
   <x:si>
     <x:t>Far East Hospitality Trust</x:t>
   </x:si>
   <x:si>
     <x:t>FEHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>297,626</x:t>
-[...14 lines deleted...]
-    <x:t>$184,716.84</x:t>
+    <x:t>306,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,365.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotte REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330590 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,389.38</x:t>
   </x:si>
   <x:si>
     <x:t>Public Property Invest As</x:t>
   </x:si>
   <x:si>
     <x:t>PUBLI NO</x:t>
   </x:si>
   <x:si>
-    <x:t>62,298</x:t>
-[...14 lines deleted...]
-    <x:t>$178,832.45</x:t>
+    <x:t>64,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,359.37</x:t>
   </x:si>
   <x:si>
     <x:t>Logistea Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LOGIB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>87,089</x:t>
-[...2 lines deleted...]
-    <x:t>$173,127.36</x:t>
+    <x:t>89,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,824.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pphe Hotel Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,305.25</x:t>
   </x:si>
   <x:si>
     <x:t>One REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3290 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,094.40</x:t>
-[...11 lines deleted...]
-    <x:t>$167,227.35</x:t>
+    <x:t>$169,033.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunevision Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1686 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,198.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamborner REIT Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HABA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,789.31</x:t>
   </x:si>
   <x:si>
     <x:t>Esr Kendall Square REIT Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>365550 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>50,542</x:t>
-[...26 lines deleted...]
-    <x:t>$163,710.02</x:t>
+    <x:t>52,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,492.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ascencio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCE BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,332.84</x:t>
   </x:si>
   <x:si>
     <x:t>Grand City Properties Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GYC GR</x:t>
   </x:si>
   <x:si>
-    <x:t>9,912</x:t>
-[...26 lines deleted...]
-    <x:t>$151,419.46</x:t>
+    <x:t>10,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,553.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samhallsbyggnadsbolaget I Norden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBBB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,806.84</x:t>
   </x:si>
   <x:si>
     <x:t>Stride Property Group</x:t>
   </x:si>
   <x:si>
     <x:t>SPG NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>149,483</x:t>
-[...14 lines deleted...]
-    <x:t>$141,427.25</x:t>
+    <x:t>153,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,550.26</x:t>
   </x:si>
   <x:si>
     <x:t>Stendorren Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>STEFB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,062</x:t>
-[...2 lines deleted...]
-    <x:t>$137,798.71</x:t>
+    <x:t>5,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,213.72</x:t>
   </x:si>
   <x:si>
     <x:t>Nsi Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NSI NA</x:t>
   </x:si>
   <x:si>
-    <x:t>4,649</x:t>
-[...2 lines deleted...]
-    <x:t>$126,421.07</x:t>
+    <x:t>4,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,313.09</x:t>
   </x:si>
   <x:si>
     <x:t>Sunlight Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>435 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>289,488</x:t>
-[...2 lines deleted...]
-    <x:t>$122,469.61</x:t>
+    <x:t>298,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,429.65</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Land Development - Urban Renewal</x:t>
   </x:si>
   <x:si>
     <x:t>ILDC IT</x:t>
   </x:si>
   <x:si>
-    <x:t>6,229</x:t>
-[...2 lines deleted...]
-    <x:t>$115,474.12</x:t>
+    <x:t>6,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,194.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Starts Proceed Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8979 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>69</x:t>
-[...2 lines deleted...]
-    <x:t>$114,021.39</x:t>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,836.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helical Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLCL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,504.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Euroshop Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEQ GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,900.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroder Real Estate Investment Trust L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,358.58</x:t>
   </x:si>
   <x:si>
     <x:t>Immobiliare Grande Distribuzione Siiq S</x:t>
   </x:si>
   <x:si>
     <x:t>IGD IM</x:t>
   </x:si>
   <x:si>
-    <x:t>16,483</x:t>
-[...38 lines deleted...]
-    <x:t>$111,387.60</x:t>
+    <x:t>16,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,555.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vastned Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VASTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,500.32</x:t>
   </x:si>
   <x:si>
     <x:t>Prosperity Reit</x:t>
   </x:si>
   <x:si>
     <x:t>808 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>399,268</x:t>
-[...14 lines deleted...]
-    <x:t>$109,517.56</x:t>
+    <x:t>411,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,269.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sankei Real Estate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,079.89</x:t>
   </x:si>
   <x:si>
     <x:t>Peach Property Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PEAN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>12,097</x:t>
-[...14 lines deleted...]
-    <x:t>$97,228.29</x:t>
+    <x:t>12,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,795.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aew Uk REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEWU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,140.78</x:t>
   </x:si>
   <x:si>
     <x:t>Home Invest Belgium Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HOMI BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2,926</x:t>
-[...2 lines deleted...]
-    <x:t>$96,583.11</x:t>
+    <x:t>3,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,996.55</x:t>
   </x:si>
   <x:si>
     <x:t>Health Care &amp; Medical Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3455 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,133.79</x:t>
-[...11 lines deleted...]
-    <x:t>$92,765.08</x:t>
+    <x:t>$91,554.86</x:t>
   </x:si>
   <x:si>
     <x:t>Fastpartner Ab</x:t>
   </x:si>
   <x:si>
     <x:t>FPARA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>13,506</x:t>
-[...2 lines deleted...]
-    <x:t>$85,767.84</x:t>
+    <x:t>13,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,207.71</x:t>
   </x:si>
   <x:si>
     <x:t>Samty Residential Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3459 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>105</x:t>
-[...2 lines deleted...]
-    <x:t>$85,722.61</x:t>
+    <x:t>108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,402.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neobo Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOBO SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,775.04</x:t>
   </x:si>
   <x:si>
     <x:t>Sveafastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SVEAF SS</x:t>
   </x:si>
   <x:si>
-    <x:t>15,895</x:t>
-[...2 lines deleted...]
-    <x:t>$76,860.59</x:t>
+    <x:t>16,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,679.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heba Fastighets Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEBAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,837.13</x:t>
   </x:si>
   <x:si>
     <x:t>Corem Property Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>COREB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>195,780</x:t>
-[...26 lines deleted...]
-    <x:t>$70,729.16</x:t>
+    <x:t>201,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,788.82</x:t>
   </x:si>
   <x:si>
     <x:t>Regional REIT Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RGL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>37,162</x:t>
-[...2 lines deleted...]
-    <x:t>$69,994.45</x:t>
+    <x:t>38,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,164.47</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Secure Income Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RESI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>56,090</x:t>
-[...2 lines deleted...]
-    <x:t>$29,554.87</x:t>
+    <x:t>57,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,780.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$10,391,477.93</x:t>
-[...2 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$15,129,957.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3958,56 +3946,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd999fc0468480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R665d5ed569de426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra41732f642ca4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8441020702fd4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfaa29ef6c3a34d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6e9b03c81504ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F308"/>
+  <x:dimension ref="A1:F307"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4350,111 +4338,111 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
@@ -4470,111 +4458,111 @@
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -4590,1331 +4578,1331 @@
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
@@ -5930,411 +5918,411 @@
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
@@ -6390,2151 +6378,2151 @@
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
         <x:v>730</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="F174" s="1" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
         <x:v>791</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="F197" s="1" t="s">
         <x:v>848</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="F214" s="1" t="s">
         <x:v>917</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
@@ -8870,1296 +8858,1276 @@
       </x:c>
       <x:c r="E244" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="E246" s="1" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="F246" s="1" t="s">
         <x:v>1047</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="D263" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="E263" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="F263" s="1" t="s">
         <x:v>1116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="D264" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="E264" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="D265" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E265" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="D266" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="E266" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="D267" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="E267" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="D268" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="E268" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="F268" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="C286" s="1" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="D286" s="1" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="E286" s="1" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="F286" s="1" t="s">
         <x:v>1208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="D288" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="E288" s="1" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
       <x:c r="A306" s="1">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D306" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="E306" s="1" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
         <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A307" s="1">
-[...19 lines deleted...]
-      <x:c r="A308" s="2" t="s">
+      <x:c r="A307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B308" s="2" t="s">
+      <x:c r="B307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C308" s="2" t="s">
+      <x:c r="C307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D308" s="2" t="s">
+      <x:c r="D307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E308" s="2" t="s">
+      <x:c r="E307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F308" s="2" t="s">
+      <x:c r="F307" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A308:F308"/>
+    <x:mergeCell ref="A307:F307"/>
   </x:mergeCells>
 </x:worksheet>
 </file>