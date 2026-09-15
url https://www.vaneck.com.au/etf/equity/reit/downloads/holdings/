--- v6 (2026-08-24)
+++ v7 (2026-09-15)
@@ -1,3927 +1,3918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb645687e1b8642dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cd22cc334649c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260821" sheetId="1" r:id="Rb6e9b03c81504ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REIT_asat_20260914" sheetId="1" r:id="R2d86f5647a9f4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="1293">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1534" uniqueCount="1290">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>220,999</x:t>
-[...5 lines deleted...]
-    <x:t>9.12%</x:t>
+    <x:t>232,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,538,957.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>296,006</x:t>
-[...5 lines deleted...]
-    <x:t>7.24%</x:t>
+    <x:t>311,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,174,184.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,789</x:t>
-[...5 lines deleted...]
-    <x:t>5.66%</x:t>
+    <x:t>32,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,469,375.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SPG US</x:t>
   </x:si>
   <x:si>
-    <x:t>99,900</x:t>
-[...2 lines deleted...]
-    <x:t>$30,439,932.17</x:t>
+    <x:t>105,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,278,957.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,968,119.82</x:t>
   </x:si>
   <x:si>
     <x:t>3.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>Digital Realty Trust Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>O US</x:t>
   </x:si>
   <x:si>
-    <x:t>291,747</x:t>
-[...5 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>307,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,569,776.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivmark Residential</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,317,076.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>PSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,516</x:t>
-[...20 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>55,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,939,724.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>151,396</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>159,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,947,099.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,390</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>97,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,309,574.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXR US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,517</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>69,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,505,134.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VICI US</x:t>
   </x:si>
   <x:si>
-    <x:t>339,280</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>357,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,562,590.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESS US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,988</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>21,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,150,016.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,825,860.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INVH US</x:t>
   </x:si>
   <x:si>
-    <x:t>185,187</x:t>
-[...17 lines deleted...]
-    <x:t>$7,682,504.19</x:t>
+    <x:t>195,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,555,270.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,094,580.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wp Carey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,067,556.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Host Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,015,473.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>VNA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>228,572</x:t>
-[...47 lines deleted...]
-    <x:t>$6,865,372.40</x:t>
+    <x:t>240,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,009,526.19</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MAA US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,148</x:t>
-[...2 lines deleted...]
-    <x:t>$6,625,618.51</x:t>
+    <x:t>38,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,713,590.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,657,350.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,528,748.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sun Communities Inc</x:t>
-[...23 lines deleted...]
-    <x:t>$6,474,574.31</x:t>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,518,584.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regency Centers Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,280,560.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Unibail-Rodamco-Westfield</x:t>
   </x:si>
   <x:si>
     <x:t>URW FP</x:t>
   </x:si>
   <x:si>
-    <x:t>38,162</x:t>
-[...32 lines deleted...]
-    <x:t>$6,050,400.01</x:t>
+    <x:t>40,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,019,858.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Link Reit</x:t>
   </x:si>
   <x:si>
     <x:t>823 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>813,709</x:t>
-[...2 lines deleted...]
-    <x:t>$5,760,062.10</x:t>
+    <x:t>857,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,703,431.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Prime Site Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,694,090.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>Swiss Prime Site Ag</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Equity Lifestyle Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ELS US</x:t>
   </x:si>
   <x:si>
-    <x:t>60,293</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>63,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,490,264.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UDR US</x:t>
   </x:si>
   <x:si>
-    <x:t>101,357</x:t>
-[...2 lines deleted...]
-    <x:t>$5,343,737.10</x:t>
+    <x:t>106,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,301,232.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Integrated Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CICT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,087,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,275,876.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>Capitaland Integrated Commercial Trust</x:t>
-[...8 lines deleted...]
-    <x:t>$5,225,958.32</x:t>
+    <x:t>Gaming And Leisure Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,161,781.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>Gaming And Leisure Properties Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>American Homes 4 Rent</x:t>
   </x:si>
   <x:si>
     <x:t>AMH US</x:t>
   </x:si>
   <x:si>
-    <x:t>104,798</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>110,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,901,629.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Eastgroup Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,671</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>17,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,870,214.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camden Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,727,427.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BXP US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,506</x:t>
-[...2 lines deleted...]
-    <x:t>$4,676,256.93</x:t>
+    <x:t>52,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,721,733.71</x:t>
   </x:si>
   <x:si>
     <x:t>American Healthcare REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>59,654</x:t>
-[...14 lines deleted...]
-    <x:t>$4,624,086.48</x:t>
+    <x:t>62,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,710,531.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Realty Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,532,823.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Klepierre Sa</x:t>
   </x:si>
   <x:si>
     <x:t>LI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>69,533</x:t>
-[...17 lines deleted...]
-    <x:t>$4,361,453.92</x:t>
+    <x:t>73,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,360,814.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Cubesmart</x:t>
   </x:si>
   <x:si>
     <x:t>CUBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>70,697</x:t>
-[...2 lines deleted...]
-    <x:t>$4,035,175.68</x:t>
+    <x:t>74,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,152,373.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandria Real Estate Equities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,122,748.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brixmor Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,024,216.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>Alexandria Real Estate Equities Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$3,897,116.53</x:t>
+    <x:t>Rexford Industrial Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REXR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,001,229.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,905,981.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agree Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,867,274.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Retail Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NNN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,824,057.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>Caretrust REIT Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$3,829,325.70</x:t>
+    <x:t>Psp Swiss Property Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSPN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,778,247.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>Agree Realty Corp</x:t>
-[...20 lines deleted...]
-    <x:t>$3,780,526.57</x:t>
+    <x:t>Hongkong Land Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,743,541.47</x:t>
   </x:si>
   <x:si>
     <x:t>Ryman Hospitality Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RHP US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,699</x:t>
-[...32 lines deleted...]
-    <x:t>$3,621,520.66</x:t>
+    <x:t>21,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,740,424.85</x:t>
   </x:si>
   <x:si>
     <x:t>First Industrial Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FR US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,211</x:t>
-[...14 lines deleted...]
-    <x:t>$3,567,925.29</x:t>
+    <x:t>43,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,739,901.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascendas Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,359,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,480,356.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Capitaland Ascendas Reit</x:t>
-[...11 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>Stag Industrial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,270,130.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Aedifica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AED BB</x:t>
   </x:si>
   <x:si>
-    <x:t>29,015</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>30,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,247,296.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terreno Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRNO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144,838.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Building Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8951 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,013.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthcare Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,554.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macerich Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,631.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Properties Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,862,667.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Land Securities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,380.55</x:t>
   </x:si>
   <x:si>
     <x:t>Merlin Properties Socimi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MRL SM</x:t>
   </x:si>
   <x:si>
-    <x:t>135,365</x:t>
-[...71 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>142,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,050.23</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>VNO US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,731</x:t>
-[...2 lines deleted...]
-    <x:t>$2,893,927.89</x:t>
+    <x:t>57,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,833,422.65</x:t>
   </x:si>
   <x:si>
     <x:t>Wharf Real Estate Investment Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1997 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>484,582</x:t>
-[...14 lines deleted...]
-    <x:t>$2,832,606.79</x:t>
+    <x:t>510,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,778,839.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nippon Building Fund Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,831,095.85</x:t>
+    <x:t>Londonmetric Property Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,535,732.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>British Land Co Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BLND LN</x:t>
   </x:si>
   <x:si>
-    <x:t>320,235</x:t>
-[...17 lines deleted...]
-    <x:t>$2,540,008.48</x:t>
+    <x:t>337,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,488,653.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>Kite Realty Group Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,754.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azrieli Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,416,316.98</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tritax Big Box REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBOX LN</x:t>
   </x:si>
   <x:si>
-    <x:t>823,843</x:t>
-[...29 lines deleted...]
-    <x:t>$2,303,199.93</x:t>
+    <x:t>868,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,515.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabra Health Care REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,361,067.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8952 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,308,661.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Metropolitan Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8953 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239,970.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sabra Health Care REIT Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,216,828.67</x:t>
+    <x:t>Phillips Edison &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PECO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,229,138.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chartwell Retirement Residences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSH-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,561.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>Japan Real Estate Investment Corp</x:t>
-[...32 lines deleted...]
-    <x:t>$2,127,885.16</x:t>
+    <x:t>Warehouses De Pauw Cva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDP BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,947.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,106,801.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>Japan Metropolitan Fund Invest</x:t>
-[...32 lines deleted...]
-    <x:t>$2,058,470.14</x:t>
+    <x:t>Millrose Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,083,532.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epr Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,426.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riocan Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,629.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>Millrose Properties Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Castellum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>CAST SS</x:t>
   </x:si>
   <x:si>
-    <x:t>101,546</x:t>
-[...14 lines deleted...]
-    <x:t>$1,969,798.74</x:t>
+    <x:t>107,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,638.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americold Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,994.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp J-Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3281 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,654.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>Riocan Real Estate Investment Trust</x:t>
-[...8 lines deleted...]
-    <x:t>$1,939,649.00</x:t>
+    <x:t>Tanger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,941.04</x:t>
   </x:si>
   <x:si>
     <x:t>Leg Immobilien Se</x:t>
   </x:si>
   <x:si>
     <x:t>LEG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>23,672</x:t>
-[...14 lines deleted...]
-    <x:t>$1,900,161.61</x:t>
+    <x:t>24,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,184.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilroy Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,861,409.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,828,816.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Prologis REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3283 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,227.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadstone Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,784,630.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>15,915</x:t>
-[...53 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>16,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,783,874.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Real Estate Master Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3462 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,626.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Granite Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,943.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagax Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,710,744.20</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLG US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,221</x:t>
-[...14 lines deleted...]
-    <x:t>$1,750,949.13</x:t>
+    <x:t>23,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,987.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Dc Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>715,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,689,652.78</x:t>
   </x:si>
   <x:si>
     <x:t>Fastighets Ab Balder</x:t>
   </x:si>
   <x:si>
     <x:t>BALDB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>218,268</x:t>
-[...17 lines deleted...]
-    <x:t>$1,697,361.72</x:t>
+    <x:t>229,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,897.09</x:t>
   </x:si>
   <x:si>
     <x:t>Independence Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,217</x:t>
-[...38 lines deleted...]
-    <x:t>$1,659,894.04</x:t>
+    <x:t>77,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,814.61</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Apartment Properties Reit</x:t>
   </x:si>
   <x:si>
     <x:t>CAR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>47,890</x:t>
-[...2 lines deleted...]
-    <x:t>$1,656,460.80</x:t>
+    <x:t>50,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,647,811.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allreal Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,621,532.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Allreal Holding Ag</x:t>
-[...8 lines deleted...]
-    <x:t>$1,634,344.54</x:t>
+    <x:t>Kdx Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8972 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,330.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lxp Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,613,521.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Capital Realty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,781.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,875.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Health Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,541,899.13</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Hospitality REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APLE US</x:t>
   </x:si>
   <x:si>
-    <x:t>67,065</x:t>
-[...77 lines deleted...]
-    <x:t>$1,493,515.95</x:t>
+    <x:t>70,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,535,140.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Urban Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8960 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,011.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Jreit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8954 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,677.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>Melisron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLSR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,450,322.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Industrial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MINT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>682,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,438,463.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,994.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Hotel REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8985 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,907.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8984 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,693.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primary Health Properties Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>797,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,138.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swire Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1972 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,213.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Logistics Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,113,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,757.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,359,039.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unite Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>UTG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>141,020</x:t>
-[...101 lines deleted...]
-    <x:t>$1,361,344.84</x:t>
+    <x:t>148,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,710.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invincible Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,221.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Choice Properties Real Estate Investmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHP-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,171.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,350.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curbline Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,438.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaftesbury Capital Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,263,101.71</x:t>
   </x:si>
   <x:si>
     <x:t>Derwent London Plc</x:t>
   </x:si>
   <x:si>
     <x:t>DLN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>34,869</x:t>
-[...32 lines deleted...]
-    <x:t>8984 JP</x:t>
+    <x:t>36,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,867.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lineage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,805.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acadia Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,184.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dream Industrial Real Estate Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,191.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban Edge Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,200,548.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four Corners Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCPT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,591.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Residence Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,082.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartcentres Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRU-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,295.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tag Immobilien Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,856.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondrock Hospitality Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,549.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventrust Properties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,861.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keppel Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,182,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,358.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hammerson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMSO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,933.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suntec Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,285.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Infrastructure Fund Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3249 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,015.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Prime Realty Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8955 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,036.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inmobiliaria Colonial Socimi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,595.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapletree Pan Asia Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPACT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,348.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Centrepoint Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,872.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ltc Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,258.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wihlborgs Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIHL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,002.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Yellow Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,325.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frasers Logistics &amp; Commercial Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,688.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pebblebrook Hotel Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,533.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunstone Hotel Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,048.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Logistics Park Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3471 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,497.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sirius Real Estate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,472.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netstreit Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,702.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Net Lease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,925.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H&amp;R Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,210.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getty Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,825.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandox Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDXB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,498.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3309 JP</x:t>
   </x:si>
   <x:si>
     <x:t>1,267</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,330,609.54</x:t>
-[...341 lines deleted...]
-    <x:t>$895,875.79</x:t>
+    <x:t>$825,077.62</x:t>
   </x:si>
   <x:si>
     <x:t>Medical Properties Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPT US</x:t>
   </x:si>
   <x:si>
-    <x:t>155,517</x:t>
-[...14 lines deleted...]
-    <x:t>$892,658.14</x:t>
+    <x:t>163,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,274.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boardwalk Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEI-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,215.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartstop Self Storage REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,075.93</x:t>
   </x:si>
   <x:si>
     <x:t>Aroundtown Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AT1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>266,508</x:t>
-[...77 lines deleted...]
-    <x:t>$839,550.27</x:t>
+    <x:t>280,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,973.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primaris Real Estate Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMZ-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,454.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activia Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3279 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,113.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catena Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CATE SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,661.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Accommodations Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3226 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,731.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitaland Ascott Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLAS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,277.81</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DEI US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,553</x:t>
-[...74 lines deleted...]
-    <x:t>$801,212.77</x:t>
+    <x:t>53,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,154.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,957.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amot Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMOT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,540.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenia Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,422.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovative Industrial Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,419.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Logistics Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8967 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,056.00</x:t>
   </x:si>
   <x:si>
     <x:t>Great Portland Estates Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>120,160</x:t>
-[...50 lines deleted...]
-    <x:t>$774,717.50</x:t>
+    <x:t>126,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,747.90</x:t>
   </x:si>
   <x:si>
     <x:t>Safestore Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SAFE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>67,233</x:t>
-[...29 lines deleted...]
-    <x:t>$759,516.75</x:t>
+    <x:t>70,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,061.85</x:t>
   </x:si>
   <x:si>
     <x:t>Montea Nv</x:t>
   </x:si>
   <x:si>
     <x:t>MONT BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,561</x:t>
-[...2 lines deleted...]
-    <x:t>$715,192.40</x:t>
+    <x:t>6,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,715.90</x:t>
   </x:si>
   <x:si>
     <x:t>Killam Apartment Real Estate Investment</x:t>
   </x:si>
   <x:si>
     <x:t>KMP-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>37,695</x:t>
-[...38 lines deleted...]
-    <x:t>$682,134.39</x:t>
+    <x:t>39,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,766.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumo Kodit Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,172.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lumo Kodit Oyj</x:t>
-[...8 lines deleted...]
-    <x:t>$669,834.59</x:t>
+    <x:t>Lasalle Logiport Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3466 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,418.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkway Life Real Estate Investment Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,930.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supermarket Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUPR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>408,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,276.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,755.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodman Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMT NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,608.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RLJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,215.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurocommercial Properties Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMPA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,430.50</x:t>
   </x:si>
   <x:si>
     <x:t>Fabege Ab</x:t>
   </x:si>
   <x:si>
     <x:t>FABG SS</x:t>
   </x:si>
   <x:si>
-    <x:t>57,271</x:t>
-[...26 lines deleted...]
-    <x:t>$625,545.12</x:t>
+    <x:t>60,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,149.30</x:t>
   </x:si>
   <x:si>
     <x:t>Wallenstam Ab</x:t>
   </x:si>
   <x:si>
     <x:t>WALLB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>102,986</x:t>
-[...47 lines deleted...]
-    <x:t>$604,469.54</x:t>
+    <x:t>108,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,564.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3292 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,003.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eurocommercial Properties Nv</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UMH US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,111</x:t>
-[...2 lines deleted...]
-    <x:t>$578,702.60</x:t>
+    <x:t>26,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,760.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comforia Residential REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,487.55</x:t>
   </x:si>
   <x:si>
     <x:t>Crombie Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>CRR-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>34,274</x:t>
-[...2 lines deleted...]
-    <x:t>$570,692.80</x:t>
+    <x:t>36,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,716.30</x:t>
   </x:si>
   <x:si>
     <x:t>Altra Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ALTRA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>49,062</x:t>
-[...14 lines deleted...]
-    <x:t>$557,880.93</x:t>
+    <x:t>51,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,284.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8964 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,939.98</x:t>
   </x:si>
   <x:si>
     <x:t>Hysan Development Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>14 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>185,353</x:t>
-[...2 lines deleted...]
-    <x:t>$555,716.61</x:t>
+    <x:t>195,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,030.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hulic REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3295 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,216.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Living Investments Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8986 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,429.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intea Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,211.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Global Commercial Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,896.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,398.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xior Student Housing Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XIOR BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,673.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercialys Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,203.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Hills REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,947.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Vgp Nv</x:t>
   </x:si>
   <x:si>
     <x:t>VGP BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,194</x:t>
-[...50 lines deleted...]
-    <x:t>$532,411.30</x:t>
+    <x:t>4,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,981.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mori Trust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8961 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,829.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cibus Nordic Real Estate Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBUS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,903.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hufvudstaden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUFVA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,841.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carmila Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,170.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ntt Ud REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8956 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,494.59</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Properties Real Estate Investmen</x:t>
   </x:si>
   <x:si>
     <x:t>AP-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>57,046</x:t>
-[...101 lines deleted...]
-    <x:t>$498,285.60</x:t>
+    <x:t>60,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,894.05</x:t>
   </x:si>
   <x:si>
     <x:t>American Assets Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,176</x:t>
-[...26 lines deleted...]
-    <x:t>$478,219.03</x:t>
+    <x:t>15,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,609.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,844.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Office Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8976 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,965.79</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Wohnen Se</x:t>
   </x:si>
   <x:si>
     <x:t>DWNI GR</x:t>
   </x:si>
   <x:si>
-    <x:t>16,330</x:t>
-[...26 lines deleted...]
-    <x:t>$465,807.12</x:t>
+    <x:t>17,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,576.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerspace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,770.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr-Logos Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,167.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intershop Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,813.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Logistics REIT Invest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,403.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyu REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8957 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,287.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Excellent Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8987 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,428.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Precinct Properties New Zealand Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2291020D NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>534,902</x:t>
-[...38 lines deleted...]
-    <x:t>$446,843.32</x:t>
+    <x:t>563,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,156.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Healthcare REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THRL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,741.80</x:t>
   </x:si>
   <x:si>
     <x:t>Icade</x:t>
   </x:si>
   <x:si>
     <x:t>ICAD FP</x:t>
   </x:si>
   <x:si>
-    <x:t>14,265</x:t>
-[...65 lines deleted...]
-    <x:t>$393,477.10</x:t>
+    <x:t>15,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,039.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heiwa Real Estate REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8966 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,317.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon REIT Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3296 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,674.45</x:t>
   </x:si>
   <x:si>
     <x:t>Fortune Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>778 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>480,805</x:t>
-[...2 lines deleted...]
-    <x:t>$389,486.17</x:t>
+    <x:t>505,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,913.20</x:t>
   </x:si>
   <x:si>
     <x:t>Northwest Healthcare Properties Real Es</x:t>
   </x:si>
   <x:si>
     <x:t>VITL-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>69,560</x:t>
-[...2 lines deleted...]
-    <x:t>$383,493.94</x:t>
+    <x:t>73,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,158.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshino Resorts REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3287 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,130.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Asia Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3468 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,072.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Retail Estates Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RET BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,761.96</x:t>
   </x:si>
   <x:si>
     <x:t>Shurgard Self Storage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHUR BB</x:t>
   </x:si>
   <x:si>
-    <x:t>9,684</x:t>
-[...14 lines deleted...]
-    <x:t>$372,067.56</x:t>
+    <x:t>10,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,722.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centurion Accommodation Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,491.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fukuoka REIT Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8968 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,591.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Reits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,197.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Np3 Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NP3 SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,600.02</x:t>
   </x:si>
   <x:si>
     <x:t>Istar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SAFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,341</x:t>
-[...50 lines deleted...]
-    <x:t>$358,034.98</x:t>
+    <x:t>18,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,132.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>Centurion Accommodation Reit</x:t>
-[...44 lines deleted...]
-    <x:t>$344,649.83</x:t>
+    <x:t>Global One Real Estate Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8958 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,515.16</x:t>
   </x:si>
   <x:si>
     <x:t>Wereldhave Nv</x:t>
   </x:si>
   <x:si>
     <x:t>WHA NA</x:t>
   </x:si>
   <x:si>
-    <x:t>11,221</x:t>
-[...2 lines deleted...]
-    <x:t>$337,878.27</x:t>
+    <x:t>11,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,824.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aims Apac Reit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,143.22</x:t>
   </x:si>
   <x:si>
     <x:t>Kiwi Property Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KPG NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>443,355</x:t>
-[...14 lines deleted...]
-    <x:t>$333,926.26</x:t>
+    <x:t>467,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,348.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hiag Immobilien Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIAG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,281.99</x:t>
   </x:si>
   <x:si>
     <x:t>Swedish Logistic Property Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SLPB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>60,692</x:t>
-[...2 lines deleted...]
-    <x:t>$322,121.75</x:t>
+    <x:t>63,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,631.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Storagevault Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,341.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ca Immobilien Anlagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,832.35</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,380</x:t>
-[...50 lines deleted...]
-    <x:t>$312,327.99</x:t>
+    <x:t>19,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,767.65</x:t>
   </x:si>
   <x:si>
     <x:t>Irish Residential Properties REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IRES ID</x:t>
   </x:si>
   <x:si>
-    <x:t>163,549</x:t>
-[...2 lines deleted...]
-    <x:t>$298,464.48</x:t>
+    <x:t>172,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,557.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workspace Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,495.51</x:t>
   </x:si>
   <x:si>
     <x:t>Dios Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>DIOS SS</x:t>
   </x:si>
   <x:si>
-    <x:t>30,381</x:t>
-[...2 lines deleted...]
-    <x:t>$295,170.93</x:t>
+    <x:t>32,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,674.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stoneweg Europe Stapled Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SERT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,664.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oue Commercial Real Estate Investment T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUEREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,021.96</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,850</x:t>
-[...14 lines deleted...]
-    <x:t>$289,902.53</x:t>
+    <x:t>46,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,175.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Atrium Ljungberg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ATRLJB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>73,554</x:t>
-[...29 lines deleted...]
-    <x:t>$274,115.92</x:t>
+    <x:t>77,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,474.00</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Healthcare Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>VHP NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>177,001</x:t>
-[...2 lines deleted...]
-    <x:t>$269,994.32</x:t>
+    <x:t>186,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,087.11</x:t>
   </x:si>
   <x:si>
     <x:t>Starhill Global Reit</x:t>
   </x:si>
   <x:si>
     <x:t>SGREIT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>448,192</x:t>
-[...2 lines deleted...]
-    <x:t>$258,631.33</x:t>
+    <x:t>472,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,040.84</x:t>
   </x:si>
   <x:si>
     <x:t>Care Property Invest Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CPINV BB</x:t>
   </x:si>
   <x:si>
-    <x:t>12,875</x:t>
-[...2 lines deleted...]
-    <x:t>$254,259.15</x:t>
+    <x:t>13,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,181.02</x:t>
   </x:si>
   <x:si>
     <x:t>Hankyu Hanshin REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8977 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>205</x:t>
-[...2 lines deleted...]
-    <x:t>$240,673.41</x:t>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,081.14</x:t>
   </x:si>
   <x:si>
     <x:t>Ichigo Office REIT Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8975 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>282</x:t>
-[...2 lines deleted...]
-    <x:t>$232,766.14</x:t>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,359.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Custodian Property Income REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,121.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takara Leben Real Estate Investment Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,703.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirai Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,764.05</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Reit</x:t>
   </x:si>
   <x:si>
     <x:t>2778 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>556,059</x:t>
-[...14 lines deleted...]
-    <x:t>$224,055.00</x:t>
+    <x:t>586,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,715.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroder Real Estate Investment Trust L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,400.83</x:t>
   </x:si>
   <x:si>
     <x:t>Investis Holding Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IREN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>840</x:t>
-[...14 lines deleted...]
-    <x:t>$215,010.69</x:t>
+    <x:t>885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,066.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdl Hospitality Trusts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,515.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cre Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3487 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,941.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Alpha REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,257.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argosy Property Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,169.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Point Social Housing REIT Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIVE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,112.19</x:t>
   </x:si>
   <x:si>
     <x:t>Platzer Fastigheter Holding Ab</x:t>
   </x:si>
   <x:si>
     <x:t>PLAZB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>19,725</x:t>
-[...62 lines deleted...]
-    <x:t>$200,024.07</x:t>
+    <x:t>20,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,000.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotte REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330590 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,086.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entra Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,040.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sosila Logistics REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,935.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunevision Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1686 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,958.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>Entra Asa</x:t>
-[...8 lines deleted...]
-    <x:t>$198,473.84</x:t>
+    <x:t>Digital Core REIT Management Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCREIT SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,583.80</x:t>
   </x:si>
   <x:si>
     <x:t>Newriver REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NRR LN</x:t>
   </x:si>
   <x:si>
-    <x:t>127,012</x:t>
-[...50 lines deleted...]
-    <x:t>$186,297.21</x:t>
+    <x:t>133,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,601.77</x:t>
   </x:si>
   <x:si>
     <x:t>Far East Hospitality Trust</x:t>
   </x:si>
   <x:si>
     <x:t>FEHT SP</x:t>
   </x:si>
   <x:si>
-    <x:t>306,626</x:t>
-[...14 lines deleted...]
-    <x:t>$184,389.38</x:t>
+    <x:t>323,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,569.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esr Kendall Square REIT Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,601.70</x:t>
   </x:si>
   <x:si>
     <x:t>Public Property Invest As</x:t>
   </x:si>
   <x:si>
     <x:t>PUBLI NO</x:t>
   </x:si>
   <x:si>
-    <x:t>64,176</x:t>
-[...2 lines deleted...]
-    <x:t>$181,359.37</x:t>
+    <x:t>67,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,587.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3290 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,580.40</x:t>
   </x:si>
   <x:si>
     <x:t>Logistea Ab</x:t>
   </x:si>
   <x:si>
     <x:t>LOGIB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>89,715</x:t>
-[...2 lines deleted...]
-    <x:t>$178,824.84</x:t>
+    <x:t>94,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,999.70</x:t>
   </x:si>
   <x:si>
     <x:t>Pphe Hotel Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PPH LN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,727</x:t>
-[...23 lines deleted...]
-    <x:t>$168,198.93</x:t>
+    <x:t>6,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,153.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ascencio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASCE BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,157.25</x:t>
   </x:si>
   <x:si>
     <x:t>Hamborner REIT Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HABA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>22,378</x:t>
-[...26 lines deleted...]
-    <x:t>$154,332.84</x:t>
+    <x:t>23,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,116.70</x:t>
   </x:si>
   <x:si>
     <x:t>Grand City Properties Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GYC GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,210</x:t>
-[...2 lines deleted...]
-    <x:t>$152,553.37</x:t>
+    <x:t>10,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,808.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stride Property Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,793.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stendorren Fastigheter Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEFB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,354.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsi Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,194.66</x:t>
   </x:si>
   <x:si>
     <x:t>Samhallsbyggnadsbolaget I Norden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SBBB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>297,346</x:t>
-[...38 lines deleted...]
-    <x:t>$130,313.09</x:t>
+    <x:t>313,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,719.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starts Proceed Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8979 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,114.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Land Development - Urban Renewal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILDC IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,556.39</x:t>
   </x:si>
   <x:si>
     <x:t>Sunlight Real Estate Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>435 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>298,488</x:t>
-[...14 lines deleted...]
-    <x:t>$119,194.58</x:t>
+    <x:t>314,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,564.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helical Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLCL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,410.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Starts Proceed Investment Corp</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Deutsche Euroshop Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DEQ GR</x:t>
   </x:si>
   <x:si>
-    <x:t>3,845</x:t>
-[...14 lines deleted...]
-    <x:t>$112,358.58</x:t>
+    <x:t>4,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,829.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vastned Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VASTB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,750.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peach Property Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,547.44</x:t>
   </x:si>
   <x:si>
     <x:t>Immobiliare Grande Distribuzione Siiq S</x:t>
   </x:si>
   <x:si>
     <x:t>IGD IM</x:t>
   </x:si>
   <x:si>
-    <x:t>16,979</x:t>
-[...14 lines deleted...]
-    <x:t>$107,500.32</x:t>
+    <x:t>17,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,748.62</x:t>
   </x:si>
   <x:si>
     <x:t>Prosperity Reit</x:t>
   </x:si>
   <x:si>
     <x:t>808 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>411,268</x:t>
-[...2 lines deleted...]
-    <x:t>$107,269.00</x:t>
+    <x:t>433,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,810.33</x:t>
   </x:si>
   <x:si>
     <x:t>Sankei Real Estate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2972 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>105</x:t>
-[...14 lines deleted...]
-    <x:t>$99,795.79</x:t>
+    <x:t>111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,606.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Health Care &amp; Medical Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3455 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,948.93</x:t>
   </x:si>
   <x:si>
     <x:t>Aew Uk REIT Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AEWU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>46,611</x:t>
-[...2 lines deleted...]
-    <x:t>$94,140.78</x:t>
+    <x:t>49,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,180.36</x:t>
   </x:si>
   <x:si>
     <x:t>Home Invest Belgium Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HOMI BB</x:t>
   </x:si>
   <x:si>
-    <x:t>3,014</x:t>
-[...11 lines deleted...]
-    <x:t>$91,554.86</x:t>
+    <x:t>3,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,073.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samty Residential Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3459 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,470.43</x:t>
   </x:si>
   <x:si>
     <x:t>Fastpartner Ab</x:t>
   </x:si>
   <x:si>
     <x:t>FPARA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>13,914</x:t>
-[...14 lines deleted...]
-    <x:t>$84,402.75</x:t>
+    <x:t>14,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,687.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heba Fastighets Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEBAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,901.18</x:t>
   </x:si>
   <x:si>
     <x:t>Neobo Fastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NEOBO SS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,261</x:t>
-[...2 lines deleted...]
-    <x:t>$76,775.04</x:t>
+    <x:t>27,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,450.60</x:t>
   </x:si>
   <x:si>
     <x:t>Sveafastigheter Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SVEAF SS</x:t>
   </x:si>
   <x:si>
-    <x:t>16,374</x:t>
-[...14 lines deleted...]
-    <x:t>$72,837.13</x:t>
+    <x:t>17,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,138.71</x:t>
   </x:si>
   <x:si>
     <x:t>Corem Property Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>COREB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>201,682</x:t>
-[...2 lines deleted...]
-    <x:t>$72,788.82</x:t>
+    <x:t>212,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,692.73</x:t>
   </x:si>
   <x:si>
     <x:t>Regional REIT Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RGL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,282</x:t>
-[...2 lines deleted...]
-    <x:t>$69,164.47</x:t>
+    <x:t>40,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,645.87</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Secure Income Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RESI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>57,781</x:t>
-[...2 lines deleted...]
-    <x:t>$9,780.03</x:t>
+    <x:t>60,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,405.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$15,129,957.29</x:t>
-[...2 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$-4,248,938.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.53%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3946,56 +3937,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8441020702fd4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfaa29ef6c3a34d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6e9b03c81504ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446588a4ac3845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c73adf14fc2481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d86f5647a9f4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F307"/>
+  <x:dimension ref="A1:F306"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4358,5776 +4349,5756 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="D121" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
+      <x:c r="F135" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="D150" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="E150" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="D151" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="D152" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="F153" s="1" t="s">
         <x:v>672</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="D154" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="D155" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="E155" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="D156" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="E156" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="D161" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="E161" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="E162" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="D163" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="E163" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="D164" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="E164" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="D165" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="E165" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="D166" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
+      <x:c r="F166" s="1" t="s">
         <x:v>725</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="D168" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="E168" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="D170" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="E170" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="D171" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="E171" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="D172" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="E172" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="D173" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="E173" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
+      <x:c r="F174" s="1" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="D175" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="E175" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="D176" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="E176" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="D177" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="E177" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="D178" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="E178" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="D179" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="E179" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="D180" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="E180" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>785</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="D183" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="E183" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="D184" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="E184" s="1" t="s">
+      <x:c r="F184" s="1" t="s">
         <x:v>799</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="D197" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="E197" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="D198" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="E198" s="1" t="s">
+      <x:c r="F198" s="1" t="s">
         <x:v>856</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="D214" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="D214" s="1" t="s">
+      <x:c r="E214" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="E214" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="D215" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="E215" s="1" t="s">
+      <x:c r="F215" s="1" t="s">
         <x:v>925</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="D228" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="E228" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="D229" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="E229" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="D230" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
-      <x:c r="E230" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="D231" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>989</x:v>
       </x:c>
-      <x:c r="E231" s="1" t="s">
+      <x:c r="F231" s="1" t="s">
         <x:v>990</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="D246" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="D246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="E246" s="1" t="s">
+      <x:c r="F246" s="1" t="s">
         <x:v>1051</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="1">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="D255" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="E255" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="F255" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6" ht="15" customHeight="1">
       <x:c r="A256" s="1">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="D256" s="1" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="E256" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="F256" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6" ht="15" customHeight="1">
       <x:c r="A257" s="1">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="D257" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="E257" s="1" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="F257" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6" ht="15" customHeight="1">
       <x:c r="A258" s="1">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="D258" s="1" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="E258" s="1" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="F258" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6" ht="15" customHeight="1">
       <x:c r="A259" s="1">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="D259" s="1" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="E259" s="1" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="F259" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6" ht="15" customHeight="1">
       <x:c r="A260" s="1">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="D260" s="1" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="E260" s="1" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="F260" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6" ht="15" customHeight="1">
       <x:c r="A261" s="1">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="D261" s="1" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="E261" s="1" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="F261" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6" ht="15" customHeight="1">
       <x:c r="A262" s="1">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="D262" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="E262" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="F262" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6" ht="15" customHeight="1">
       <x:c r="A263" s="1">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="C263" s="1" t="s">
+      <x:c r="D263" s="1" t="s">
         <x:v>1118</x:v>
       </x:c>
-      <x:c r="D263" s="1" t="s">
+      <x:c r="E263" s="1" t="s">
         <x:v>1119</x:v>
       </x:c>
-      <x:c r="E263" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F263" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6" ht="15" customHeight="1">
       <x:c r="A264" s="1">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="C264" s="1" t="s">
+      <x:c r="D264" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="D264" s="1" t="s">
+      <x:c r="E264" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
-      <x:c r="E264" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F264" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6" ht="15" customHeight="1">
       <x:c r="A265" s="1">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="C265" s="1" t="s">
+      <x:c r="D265" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
-      <x:c r="D265" s="1" t="s">
+      <x:c r="E265" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
-      <x:c r="E265" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F265" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6" ht="15" customHeight="1">
       <x:c r="A266" s="1">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="C266" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
-      <x:c r="C266" s="1" t="s">
+      <x:c r="D266" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="D266" s="1" t="s">
+      <x:c r="E266" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
-      <x:c r="E266" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F266" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6" ht="15" customHeight="1">
       <x:c r="A267" s="1">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="C267" s="1" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="C267" s="1" t="s">
+      <x:c r="D267" s="1" t="s">
         <x:v>1134</x:v>
       </x:c>
-      <x:c r="D267" s="1" t="s">
+      <x:c r="E267" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="E267" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F267" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6" ht="15" customHeight="1">
       <x:c r="A268" s="1">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="C268" s="1" t="s">
         <x:v>1137</x:v>
       </x:c>
-      <x:c r="C268" s="1" t="s">
+      <x:c r="D268" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
-      <x:c r="D268" s="1" t="s">
+      <x:c r="E268" s="1" t="s">
         <x:v>1139</x:v>
       </x:c>
-      <x:c r="E268" s="1" t="s">
+      <x:c r="F268" s="1" t="s">
         <x:v>1140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6" ht="15" customHeight="1">
       <x:c r="A269" s="1">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="D269" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="E269" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="F269" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6" ht="15" customHeight="1">
       <x:c r="A270" s="1">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="D270" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="E270" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="F270" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6" ht="15" customHeight="1">
       <x:c r="A271" s="1">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="D271" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="E271" s="1" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="F271" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6" ht="15" customHeight="1">
       <x:c r="A272" s="1">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="D272" s="1" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="E272" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="F272" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6" ht="15" customHeight="1">
       <x:c r="A273" s="1">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="D273" s="1" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="E273" s="1" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="F273" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6" ht="15" customHeight="1">
       <x:c r="A274" s="1">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="D274" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E274" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="F274" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6" ht="15" customHeight="1">
       <x:c r="A275" s="1">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D275" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="E275" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="F275" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6" ht="15" customHeight="1">
       <x:c r="A276" s="1">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="D276" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="E276" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="F276" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6" ht="15" customHeight="1">
       <x:c r="A277" s="1">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="D277" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E277" s="1" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6" ht="15" customHeight="1">
       <x:c r="A278" s="1">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="D278" s="1" t="s">
-        <x:v>1178</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="E278" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6" ht="15" customHeight="1">
       <x:c r="A279" s="1">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="D279" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="E279" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6" ht="15" customHeight="1">
       <x:c r="A280" s="1">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D280" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E280" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6" ht="15" customHeight="1">
       <x:c r="A281" s="1">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="D281" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E281" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6" ht="15" customHeight="1">
       <x:c r="A282" s="1">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="D282" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E282" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6" ht="15" customHeight="1">
       <x:c r="A283" s="1">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D283" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E283" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6" ht="15" customHeight="1">
       <x:c r="A284" s="1">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="D284" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="E284" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6" ht="15" customHeight="1">
       <x:c r="A285" s="1">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="D285" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="E285" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6" ht="15" customHeight="1">
       <x:c r="A286" s="1">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="D286" s="1" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="E286" s="1" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6" ht="15" customHeight="1">
       <x:c r="A287" s="1">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="D287" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="E287" s="1" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6" ht="15" customHeight="1">
       <x:c r="A288" s="1">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="C288" s="1" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="D288" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="E288" s="1" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="F288" s="1" t="s">
         <x:v>1217</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6" ht="15" customHeight="1">
       <x:c r="A289" s="1">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="D289" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E289" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6" ht="15" customHeight="1">
       <x:c r="A290" s="1">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D290" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E290" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6" ht="15" customHeight="1">
       <x:c r="A291" s="1">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D291" s="1" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E291" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6" ht="15" customHeight="1">
       <x:c r="A292" s="1">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D292" s="1" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E292" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6" ht="15" customHeight="1">
       <x:c r="A293" s="1">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D293" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E293" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="F293" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6" ht="15" customHeight="1">
       <x:c r="A294" s="1">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="D294" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E294" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="F294" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6" ht="15" customHeight="1">
       <x:c r="A295" s="1">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="D295" s="1" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="E295" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="F295" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6" ht="15" customHeight="1">
       <x:c r="A296" s="1">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="D296" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="E296" s="1" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="F296" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6" ht="15" customHeight="1">
       <x:c r="A297" s="1">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="D297" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E297" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F297" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6" ht="15" customHeight="1">
       <x:c r="A298" s="1">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D298" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E298" s="1" t="s">
-        <x:v>1259</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F298" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6" ht="15" customHeight="1">
       <x:c r="A299" s="1">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D299" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="E299" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6" ht="15" customHeight="1">
       <x:c r="A300" s="1">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1264</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="D300" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="E300" s="1" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="F300" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6" ht="15" customHeight="1">
       <x:c r="A301" s="1">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D301" s="1" t="s">
-        <x:v>1270</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E301" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="F301" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6" ht="15" customHeight="1">
       <x:c r="A302" s="1">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D302" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E302" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="F302" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6" ht="15" customHeight="1">
       <x:c r="A303" s="1">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="D303" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="E303" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="F303" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1217</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6" ht="15" customHeight="1">
       <x:c r="A304" s="1">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="D304" s="1" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="E304" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1285</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6" ht="15" customHeight="1">
       <x:c r="A305" s="1">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="D305" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="E305" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A306" s="1">
-[...19 lines deleted...]
-      <x:c r="A307" s="2" t="s">
+      <x:c r="A306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B307" s="2" t="s">
+      <x:c r="B306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C307" s="2" t="s">
+      <x:c r="C306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D307" s="2" t="s">
+      <x:c r="D306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E307" s="2" t="s">
+      <x:c r="E306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F307" s="2" t="s">
+      <x:c r="F306" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A307:F307"/>
+    <x:mergeCell ref="A306:F306"/>
   </x:mergeCells>
 </x:worksheet>
 </file>