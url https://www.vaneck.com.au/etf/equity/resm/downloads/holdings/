--- v0 (2026-09-12)
+++ v1 (2026-10-05)
@@ -1,456 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6d8b609a5f4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb18d7b467a94fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RESM_asat_20260911" sheetId="1" r:id="Rc8faf16ad9c24abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RESM_asat_20261002" sheetId="1" r:id="R956d3152c3ce4696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
   <x:si>
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MP US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,847</x:t>
-[...5 lines deleted...]
-    <x:t>10.81%</x:t>
+    <x:t>6,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,234.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,420.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,681.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,899</x:t>
-[...5 lines deleted...]
-    <x:t>10.26%</x:t>
+    <x:t>30,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,173.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,341.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALM US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,672</x:t>
-[...50 lines deleted...]
-    <x:t>9.34%</x:t>
+    <x:t>16,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,968.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Lianyou Metals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7610 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>2,551</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>3,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,921.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,482.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>174,029</x:t>
-[...20 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>162,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,375.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eq Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,865.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Amg Critical Materials Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AMG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>2,747</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>2,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,963.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,676</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>22,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,636.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithium Argentina Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,442.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,434.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arafura Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,244.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Elevra Lithium Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>ELVR US</x:t>
-[...38 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>ELV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,270.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,243.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,029.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patriot Battery Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMET CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,562.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niocorp Developments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,087.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,828.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iperionx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,944.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Energy Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VUL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,640</x:t>
-[...107 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>25,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,703.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,210.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLI US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,311</x:t>
-[...35 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>16,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,130.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-326.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-626.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd44851d1d5c1431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R987cd8becf5a431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8faf16ad9c24abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434b93f4f5f5403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb98c0fa35287445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R956d3152c3ce4696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">