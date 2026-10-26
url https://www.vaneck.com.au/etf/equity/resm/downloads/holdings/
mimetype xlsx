--- v1 (2026-10-05)
+++ v2 (2026-10-26)
@@ -1,456 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb18d7b467a94fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc58a34c9147418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RESM_asat_20261002" sheetId="1" r:id="R956d3152c3ce4696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RESM_asat_20261026" sheetId="1" r:id="R2ba0a117160d4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
   <x:si>
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+    <x:t>All Fund Holdings as at 26/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,309.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,437.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MP US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,191</x:t>
-[...35 lines deleted...]
-    <x:t>10.36%</x:t>
+    <x:t>7,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,442.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,052</x:t>
-[...5 lines deleted...]
-    <x:t>10.06%</x:t>
+    <x:t>37,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,350.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>92,795</x:t>
-[...5 lines deleted...]
-    <x:t>8.88%</x:t>
+    <x:t>115,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,413.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALM US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,850</x:t>
-[...5 lines deleted...]
-    <x:t>8.37%</x:t>
+    <x:t>20,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,962.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Lianyou Metals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7610 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,363</x:t>
-[...5 lines deleted...]
-    <x:t>6.74%</x:t>
+    <x:t>4,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,527.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>27,804</x:t>
-[...5 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>34,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,541.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>162,737</x:t>
-[...5 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>202,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,550.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amg Critical Materials Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,623.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Eq Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EQR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>302,163</x:t>
-[...20 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>375,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,600.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,859</x:t>
-[...5 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>28,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,712.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Argentina Ag</x:t>
   </x:si>
   <x:si>
     <x:t>LAR US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,339</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>12,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,557.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arafura Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,159.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,793.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niocorp Developments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,549.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,335.09</x:t>
   </x:si>
   <x:si>
     <x:t>Core Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CXO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>218,422</x:t>
-[...20 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>271,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,979.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patriot Battery Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMET CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,499.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,907.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Elevra Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ELV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,056</x:t>
-[...62 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>13,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,756.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,529</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>10,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,172.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IPX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,928</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>2,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,445.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,664.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Energy Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VUL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,840</x:t>
-[...35 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>32,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,266.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-626.31</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-2,330.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434b93f4f5f5403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb98c0fa35287445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R956d3152c3ce4696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061998f83ba24fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd758a11bb630465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ba0a117160d4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">