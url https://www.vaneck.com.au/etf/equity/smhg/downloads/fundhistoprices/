--- v0 (2026-08-14)
+++ v1 (2026-09-12)
@@ -1,234 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531b7dd697614e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81513657518340f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHG_asat_20260813" sheetId="1" r:id="R79be7148bc794e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHG_asat_20260910" sheetId="1" r:id="R29db5c48c57543ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="66">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="208">
   <x:si>
     <x:t>Global Semiconductor ETF - SMHG</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last traded price</x:t>
   </x:si>
   <x:si>
     <x:t>Volume*</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
+    <x:t>10/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.7103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.9041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.8385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.6871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.2750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.7857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.8061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.9530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.0883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.0090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.4242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.1153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.0611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.8635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.3729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.3808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.0743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.7591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.5571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.3348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43</x:t>
+  </x:si>
+  <x:si>
     <x:t>13/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>21.4317</x:t>
   </x:si>
   <x:si>
     <x:t>0.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.62</x:t>
   </x:si>
   <x:si>
     <x:t>21.60</x:t>
   </x:si>
   <x:si>
     <x:t>4,278</x:t>
   </x:si>
   <x:si>
     <x:t>0.17</x:t>
   </x:si>
   <x:si>
-    <x:t>0.79</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>21.0902</x:t>
   </x:si>
   <x:si>
-    <x:t>0.43</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2.08</x:t>
   </x:si>
   <x:si>
     <x:t>20.97</x:t>
   </x:si>
   <x:si>
     <x:t>2,476</x:t>
   </x:si>
   <x:si>
     <x:t>-0.12</x:t>
   </x:si>
   <x:si>
     <x:t>-0.57</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.6601</x:t>
   </x:si>
   <x:si>
     <x:t>0.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.68</x:t>
   </x:si>
   <x:si>
     <x:t>20.98</x:t>
   </x:si>
   <x:si>
     <x:t>13,846</x:t>
   </x:si>
   <x:si>
-    <x:t>0.32</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.55</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.5196</x:t>
   </x:si>
   <x:si>
     <x:t>-0.24</x:t>
   </x:si>
   <x:si>
     <x:t>-1.14</x:t>
   </x:si>
   <x:si>
     <x:t>21.14</x:t>
   </x:si>
   <x:si>
     <x:t>27,998</x:t>
   </x:si>
   <x:si>
     <x:t>0.62</x:t>
   </x:si>
   <x:si>
     <x:t>3.02</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.7554</x:t>
   </x:si>
   <x:si>
     <x:t>0.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.64</x:t>
   </x:si>
   <x:si>
     <x:t>20.83</x:t>
   </x:si>
   <x:si>
     <x:t>13,303</x:t>
   </x:si>
   <x:si>
-    <x:t>0.07</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.36</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.6241</x:t>
   </x:si>
   <x:si>
     <x:t>-1.13</x:t>
   </x:si>
   <x:si>
     <x:t>20.62</x:t>
   </x:si>
   <x:si>
     <x:t>29,190</x:t>
   </x:si>
   <x:si>
     <x:t>0.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.02</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.8605</x:t>
   </x:si>
   <x:si>
     <x:t>0.04</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>20.86</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.8194</x:t>
   </x:si>
   <x:si>
     <x:t>0</x:t>
   </x:si>
   <x:si>
     <x:t>20.82</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -268,56 +694,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb0bb7e9e0f4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68e3a8da71ae4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79be7148bc794e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1da77cc0b64901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7667693418dd4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29db5c48c57543ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:H11"/>
+  <x:dimension ref="A1:H31"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="25" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
@@ -475,101 +901,621 @@
       </x:c>
       <x:c r="D7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="C9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="s">
+      <x:c r="D9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D9" s="4" t="s">
+      <x:c r="E9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E9" s="4" t="s">
+      <x:c r="F9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="F9" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H10" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A11" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H11" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A12" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F12" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G12" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H12" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A13" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E13" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F13" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G13" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H13" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A14" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E14" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G14" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H14" s="4" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A15" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F15" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G15" s="4" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H15" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A16" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E16" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F16" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G16" s="4" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H16" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A17" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H17" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A18" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H18" s="4" t="s">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A19" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E19" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F19" s="4" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G19" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H19" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A20" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E20" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F20" s="4" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="G20" s="4" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H20" s="4" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A21" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G21" s="4" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H21" s="4" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A22" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="G22" s="4" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H22" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A23" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F23" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G23" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A24" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C10" s="4" t="s">
-[...8 lines deleted...]
-      <x:c r="F10" s="4" t="s">
+      <x:c r="H25" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G10" s="4" t="s">
-[...3 lines deleted...]
-        <x:v>55</x:v>
+      <x:c r="G29" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>200</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:H1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>