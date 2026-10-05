--- v0 (2026-09-12)
+++ v1 (2026-10-05)
@@ -1,633 +1,639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664a3707d77246ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73c852f7a7483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHG_asat_20260911" sheetId="1" r:id="R6caa56fac8f242f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHG_asat_20261002" sheetId="1" r:id="Rf63ef5872a4d4a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="195">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="197">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,929.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.77%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,589</x:t>
-[...20 lines deleted...]
-    <x:t>8.10%</x:t>
+    <x:t>3,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,108.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>578</x:t>
-[...5 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,190.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,422.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>947</x:t>
-[...5 lines deleted...]
-    <x:t>6.25%</x:t>
+    <x:t>998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,700.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>192</x:t>
-[...5 lines deleted...]
-    <x:t>6.17%</x:t>
+    <x:t>181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,152.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,133.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,637.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,876.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>122</x:t>
-[...20 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,106.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>90</x:t>
-[...50 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,008.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Mediatek Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2454 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>869</x:t>
-[...5 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,676.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXN US</x:t>
   </x:si>
   <x:si>
-    <x:t>456</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,503.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,534.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,489.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADI US</x:t>
   </x:si>
   <x:si>
-    <x:t>225</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,904.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,102.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
-    <x:t>159</x:t>
-[...20 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,795.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,124.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>137</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,424.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Infineon Technologies Ag</x:t>
   </x:si>
   <x:si>
     <x:t>IFX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>669</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,380.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Ase Technology Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3711 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>2,097</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>1,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,237.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,974.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>91</x:t>
-[...2 lines deleted...]
-    <x:t>$50,421.96</x:t>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,936.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>Qualcomm Inc</x:t>
-[...26 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,928.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>7,458</x:t>
-[...35 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>5,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,324.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
-    <x:t>66</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,946.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,117.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,335.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,971.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
-    <x:t>24</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,109.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>96</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,367.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,528.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,687.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Hoya Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7741 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>138</x:t>
-[...47 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,624.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,102.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>770</x:t>
-[...32 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,219.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,542.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$4,128.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -652,51 +658,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d82c1c7e6034dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4194aec992fa48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6caa56fac8f242f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa6b3e59d084293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb159e39d21514d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf63ef5872a4d4a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1398,137 +1404,137 @@
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>