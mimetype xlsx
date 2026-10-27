--- v1 (2026-10-05)
+++ v2 (2026-10-27)
@@ -1,639 +1,639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73c852f7a7483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda6e400a2a840e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHG_asat_20261002" sheetId="1" r:id="Rf63ef5872a4d4a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHG_asat_20261027" sheetId="1" r:id="Rfdd0bdebf15143f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="197">
   <x:si>
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+    <x:t>All Fund Holdings as at 27/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,108</x:t>
-[...5 lines deleted...]
-    <x:t>7.77%</x:t>
+    <x:t>1,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,565.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,167</x:t>
-[...5 lines deleted...]
-    <x:t>7.44%</x:t>
+    <x:t>4,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,237.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
+    <x:t>886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,596.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,697.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,412.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005930 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,884.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,059.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,781.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,125.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,476.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000660 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,943.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,354.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediatek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2454 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,157.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,391.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,569.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,342.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
     <x:t>595</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,190.01</x:t>
-[...212 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$152,279.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,269.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
-    <x:t>591</x:t>
-[...20 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,982.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>685</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>1,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,109.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,505.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,690.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ase Technology Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3711 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,239.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Infineon Technologies Ag</x:t>
   </x:si>
   <x:si>
     <x:t>IFX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>625</x:t>
-[...50 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,365.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Shin-Etsu Chemical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4063 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>837</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>1,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,158.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>5,689</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>8,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,423.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,139.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,247.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,263.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TER US</x:t>
   </x:si>
   <x:si>
-    <x:t>62</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,510.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,283.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,950.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,145.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Coherent Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>71</x:t>
-[...65 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,142.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STM US</x:t>
   </x:si>
   <x:si>
-    <x:t>337</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,326.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP US</x:t>
   </x:si>
   <x:si>
-    <x:t>198</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,906.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>683</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>1,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,573.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$4,128.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$3,800.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -658,51 +658,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa6b3e59d084293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb159e39d21514d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf63ef5872a4d4a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed7ebc3781c4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9030e0c6522d4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdd0bdebf15143f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">