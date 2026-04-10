--- v4 (2026-03-21)
+++ v5 (2026-04-10)
@@ -1,456 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a04bbc363c4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96c7ef1d5034e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260320" sheetId="1" r:id="R57887063d70a46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260409" sheetId="1" r:id="R20280bc39fe7433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
   <x:si>
-    <x:t>All Fund Holdings as at 20/03/2026</x:t>
+    <x:t>All Fund Holdings as at 09/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,225</x:t>
-[...5 lines deleted...]
-    <x:t>16.71%</x:t>
+    <x:t>14,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,601.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
-    <x:t>62,526</x:t>
-[...5 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>62,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,015.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprott Physical Uranium Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,145.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung C&amp;T Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,734.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,812.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Heavy Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,582.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,362.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,096.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,190.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,528.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Ihi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7013 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>26,430</x:t>
-[...125 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>22,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,507.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,706</x:t>
-[...5 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>34,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,994.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jgc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,659.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,884</x:t>
-[...5 lines deleted...]
-    <x:t>3.62%</x:t>
+    <x:t>19,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,704.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,337.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,546.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,589.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEU US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,540</x:t>
-[...47 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>1,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,383.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1164 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,200.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SMR US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,518</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>20,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,737.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,682</x:t>
-[...20 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>1,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,228.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>20,079</x:t>
-[...20 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>21,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,022.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silex Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,869.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>72,132</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>62,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,146.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EU US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,259</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>14,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,874.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-2.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$13,630.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1354830f85c940cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1708d82adf684ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57887063d70a46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d6bdaf50fe14c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf89701331c4546e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20280bc39fe7433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -827,91 +827,91 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>