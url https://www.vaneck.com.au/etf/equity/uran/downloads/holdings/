--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -1,459 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324f70e95d4b42ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f4bf4393b044c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260430" sheetId="1" r:id="R6a252c02aa2c4d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260522" sheetId="1" r:id="Rf14a20fc77f044da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 30/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 22/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
     <x:t>14,186</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,427,769.74</x:t>
-[...2 lines deleted...]
-    <x:t>15.52%</x:t>
+    <x:t>$2,093,759.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung C&amp;T Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,042.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
     <x:t>11,929</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,202,938.05</x:t>
-[...2 lines deleted...]
-    <x:t>7.69%</x:t>
+    <x:t>$1,088,010.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,327.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
     <x:t>62,183</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,087,196.80</x:t>
-[...2 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>$917,518.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprott Physical Uranium Trust</x:t>
   </x:si>
   <x:si>
     <x:t>U-U CN</x:t>
   </x:si>
   <x:si>
     <x:t>33,089</x:t>
   </x:si>
   <x:si>
-    <x:t>$962,342.62</x:t>
-[...32 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>$906,635.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6501 JP</x:t>
   </x:si>
   <x:si>
     <x:t>17,811</x:t>
   </x:si>
   <x:si>
-    <x:t>$771,799.41</x:t>
-[...2 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>$803,253.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,971.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,014.65</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Heavy Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7011 JP</x:t>
   </x:si>
   <x:si>
     <x:t>18,776</x:t>
   </x:si>
   <x:si>
-    <x:t>$769,118.30</x:t>
-[...32 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>$654,212.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
     <x:t>34,862</x:t>
   </x:si>
   <x:si>
-    <x:t>$722,018.31</x:t>
-[...2 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>$639,938.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,802.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
     <x:t>19,604</x:t>
   </x:si>
   <x:si>
-    <x:t>$590,069.50</x:t>
-[...17 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>$490,615.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Jgc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>1963 JP</x:t>
   </x:si>
   <x:si>
     <x:t>20,439</x:t>
   </x:si>
   <x:si>
-    <x:t>$432,316.73</x:t>
-[...2 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$482,117.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DNN US</x:t>
   </x:si>
   <x:si>
     <x:t>76,526</x:t>
   </x:si>
   <x:si>
-    <x:t>$407,670.23</x:t>
-[...2 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>$343,141.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,940.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,682.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,827.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
     <x:t>3,041</x:t>
   </x:si>
   <x:si>
-    <x:t>$371,374.56</x:t>
-[...47 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$295,300.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,112.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>1,639</x:t>
   </x:si>
   <x:si>
-    <x:t>$289,882.59</x:t>
-[...17 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$217,348.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>341,802</x:t>
   </x:si>
   <x:si>
-    <x:t>$236,078.10</x:t>
-[...2 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$197,446.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>21,824</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,559.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$122,650.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>62,205</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,035.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$96,417.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EU US</x:t>
   </x:si>
   <x:si>
     <x:t>14,226</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,782.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$29,303.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$10,256.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$7,017.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b885bd407154810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7fffa7bf7a0e4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a252c02aa2c4d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b10648c07c427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd47850438cc44d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf14a20fc77f044da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -730,391 +727,391 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>