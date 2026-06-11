--- v1 (2026-05-22)
+++ v2 (2026-06-11)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f4bf4393b044c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8d9ba7d54a4d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260522" sheetId="1" r:id="Rf14a20fc77f044da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260611" sheetId="1" r:id="Rb399020cac9e4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 22/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
     <x:t>14,186</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,093,759.21</x:t>
-[...2 lines deleted...]
-    <x:t>14.37%</x:t>
+    <x:t>$1,920,091.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung C&amp;T Corp</x:t>
   </x:si>
   <x:si>
     <x:t>028260 KS</x:t>
   </x:si>
   <x:si>
     <x:t>2,822</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,099,042.02</x:t>
-[...2 lines deleted...]
-    <x:t>7.54%</x:t>
+    <x:t>$1,074,204.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
     <x:t>11,929</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,088,010.30</x:t>
-[...2 lines deleted...]
-    <x:t>7.47%</x:t>
+    <x:t>$917,824.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6504 JP</x:t>
   </x:si>
   <x:si>
     <x:t>7,694</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,038,327.06</x:t>
-[...2 lines deleted...]
-    <x:t>7.13%</x:t>
+    <x:t>$906,072.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprott Physical Uranium Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,697.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
     <x:t>62,183</x:t>
   </x:si>
   <x:si>
-    <x:t>$917,518.31</x:t>
-[...17 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>$821,017.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6501 JP</x:t>
   </x:si>
   <x:si>
     <x:t>17,811</x:t>
   </x:si>
   <x:si>
-    <x:t>$803,253.26</x:t>
-[...2 lines deleted...]
-    <x:t>5.51%</x:t>
+    <x:t>$756,169.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Jacobs Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>J US</x:t>
   </x:si>
   <x:si>
     <x:t>4,105</x:t>
   </x:si>
   <x:si>
-    <x:t>$655,971.64</x:t>
+    <x:t>$711,899.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,988.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Heavy Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,187.79</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>Atkinsrealis Group Inc</x:t>
-[...23 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,263.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
     <x:t>34,862</x:t>
   </x:si>
   <x:si>
-    <x:t>$639,938.58</x:t>
-[...17 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>$467,739.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jgc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,629.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
     <x:t>19,604</x:t>
   </x:si>
   <x:si>
-    <x:t>$490,615.02</x:t>
-[...17 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>$382,251.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DNN US</x:t>
   </x:si>
   <x:si>
     <x:t>76,526</x:t>
   </x:si>
   <x:si>
-    <x:t>$343,141.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>$308,458.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>31,956</x:t>
   </x:si>
   <x:si>
-    <x:t>$333,940.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$299,747.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,859.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SMR US</x:t>
   </x:si>
   <x:si>
     <x:t>20,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,682.31</x:t>
-[...2 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$268,935.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEU US</x:t>
   </x:si>
   <x:si>
     <x:t>1,228</x:t>
   </x:si>
   <x:si>
-    <x:t>$304,827.55</x:t>
-[...17 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$256,426.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>21,667</x:t>
   </x:si>
   <x:si>
-    <x:t>$233,112.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$221,874.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
     <x:t>1,639</x:t>
   </x:si>
   <x:si>
-    <x:t>$217,348.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$181,732.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
     <x:t>341,802</x:t>
   </x:si>
   <x:si>
-    <x:t>$197,446.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$170,204.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>21,824</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,650.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$113,703.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>62,205</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,417.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$85,842.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Encore Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EU US</x:t>
   </x:si>
   <x:si>
     <x:t>14,226</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,303.19</x:t>
+    <x:t>$25,935.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$7,017.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$4,288.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b10648c07c427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd47850438cc44d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf14a20fc77f044da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba0fb4f43094c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc875abf91f5e4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb399020cac9e4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -727,391 +730,391 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>