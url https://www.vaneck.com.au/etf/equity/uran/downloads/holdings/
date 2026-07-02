--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -1,459 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8d9ba7d54a4d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0edb44e24ab423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260611" sheetId="1" r:id="Rb399020cac9e4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260701" sheetId="1" r:id="R0557f97a50014e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 11/06/2026</x:t>
+    <x:t>All Fund Holdings as at 01/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,186</x:t>
-[...5 lines deleted...]
-    <x:t>14.48%</x:t>
+    <x:t>14,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,138,060.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,986.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprott Physical Uranium Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,969.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgen Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$937,075.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung C&amp;T Corp</x:t>
   </x:si>
   <x:si>
     <x:t>028260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>2,822</x:t>
-[...20 lines deleted...]
-    <x:t>6.92%</x:t>
+    <x:t>1,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,494.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,810.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,759.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Heavy Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,756.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6504 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,694</x:t>
-[...35 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>5,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,684.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,811</x:t>
-[...65 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>15,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,645.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,808.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>34,862</x:t>
-[...5 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>35,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,031.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Jgc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>1963 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,439</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>22,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,187.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,604</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>22,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,610.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,602.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,526</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>82,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,795.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,956</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>38,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,575.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
-    <x:t>3,041</x:t>
-[...50 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>2,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,258.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,639</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,867.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X-Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,829.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>341,802</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>383,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,273.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,824</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>22,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,050.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>62,205</x:t>
-[...20 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>70,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,026.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoenergy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,448.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$4,288.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$298.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba0fb4f43094c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc875abf91f5e4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb399020cac9e4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459f4a265df64877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R87197a21382f43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0557f97a50014e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">