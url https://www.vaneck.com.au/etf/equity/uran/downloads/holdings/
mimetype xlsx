--- v3 (2026-07-02)
+++ v4 (2026-07-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0edb44e24ab423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4967793753456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260701" sheetId="1" r:id="R0557f97a50014e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260701" sheetId="1" r:id="Ra1dd68a745934739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
     <x:t>All Fund Holdings as at 01/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459f4a265df64877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R87197a21382f43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0557f97a50014e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caa0e9a7ca34fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9bde6f112e2e4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1dd68a745934739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">