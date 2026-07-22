--- v4 (2026-07-02)
+++ v5 (2026-07-22)
@@ -1,459 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4967793753456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87710278bae64427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260701" sheetId="1" r:id="Ra1dd68a745934739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260721" sheetId="1" r:id="R879073cfd63c4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 01/07/2026</x:t>
+    <x:t>All Fund Holdings as at 21/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,542</x:t>
-[...5 lines deleted...]
-    <x:t>15.58%</x:t>
+    <x:t>14,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,394.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprott Physical Uranium Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,516.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,907</x:t>
-[...20 lines deleted...]
-    <x:t>6.94%</x:t>
+    <x:t>14,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,798.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,138</x:t>
-[...5 lines deleted...]
-    <x:t>6.83%</x:t>
+    <x:t>69,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,102.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,179.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,290.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Heavy Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,593.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,819.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,206.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung C&amp;T Corp</x:t>
   </x:si>
   <x:si>
     <x:t>028260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,724</x:t>
-[...80 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>1,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,018.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,671.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jgc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,329.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SMR US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,184</x:t>
-[...35 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>38,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,626.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,581</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>22,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,212.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEU US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,579</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>1,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,324.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,818</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>82,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,376.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>38,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>38,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,039.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>20,758</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>20,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,239.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
-    <x:t>2,080</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>2,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,611.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,839</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>1,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,437.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1164 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,456.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XE US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,748</x:t>
-[...20 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>6,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,761.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>22,651</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>22,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,115.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>70,987</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>70,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,514.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,341</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>4,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,271.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$298.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-2,221.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caa0e9a7ca34fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9bde6f112e2e4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1dd68a745934739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266a273dca7e466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R400c34442a59404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R879073cfd63c4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">