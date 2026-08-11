--- v5 (2026-07-22)
+++ v6 (2026-08-11)
@@ -1,459 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87710278bae64427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree32db962fbb4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260721" sheetId="1" r:id="R879073cfd63c4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260810" sheetId="1" r:id="R4ac9bd1367574591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 21/07/2026</x:t>
+    <x:t>All Fund Holdings as at 10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,523</x:t>
-[...5 lines deleted...]
-    <x:t>14.49%</x:t>
+    <x:t>16,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,236,214.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexgen Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,373.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprott Physical Uranium Trust</x:t>
   </x:si>
   <x:si>
     <x:t>U-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>35,854</x:t>
-[...5 lines deleted...]
-    <x:t>7.65%</x:t>
+    <x:t>40,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,238.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,887</x:t>
-[...20 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>16,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,094.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,449.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,263.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Heavy Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,520.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,273.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Atkinsrealis Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ATRL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>8,021</x:t>
-[...65 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>8,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,230.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung C&amp;T Corp</x:t>
   </x:si>
   <x:si>
     <x:t>028260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,721</x:t>
-[...5 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>1,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,360.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,050</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>39,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,176.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,945.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Jgc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>1963 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>22,907</x:t>
-[...20 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>25,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,842.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,551</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>25,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,932.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEU US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,577</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>1,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,612.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,049.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>82,708</x:t>
-[...20 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>92,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,661.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>20,730</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>23,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,699.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
-    <x:t>2,077</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>2,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,930.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X-Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,076.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1164 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,089.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,837</x:t>
-[...35 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>2,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,794.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>22,621</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>25,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,184.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>70,892</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>79,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,096.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,335</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>4,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,794.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,221.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$1,673.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266a273dca7e466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R400c34442a59404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R879073cfd63c4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286aa83d03ea4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7aef5cf77004143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ac9bd1367574591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">