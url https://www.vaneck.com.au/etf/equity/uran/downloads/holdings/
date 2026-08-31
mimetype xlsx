--- v6 (2026-08-11)
+++ v7 (2026-08-31)
@@ -1,459 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree32db962fbb4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1b3003972c4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260810" sheetId="1" r:id="R4ac9bd1367574591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260828" sheetId="1" r:id="Rbeefe6433d01476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 10/08/2026</x:t>
+    <x:t>All Fund Holdings as at 28/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
     <x:t>16,231</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,236,214.99</x:t>
-[...2 lines deleted...]
-    <x:t>14.65%</x:t>
+    <x:t>$2,259,081.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprott Physical Uranium Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,717.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
     <x:t>77,170</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,125,373.10</x:t>
-[...17 lines deleted...]
-    <x:t>7.21%</x:t>
+    <x:t>$1,116,927.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
     <x:t>16,639</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,048,094.47</x:t>
-[...2 lines deleted...]
-    <x:t>6.87%</x:t>
+    <x:t>$929,496.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6501 JP</x:t>
   </x:si>
   <x:si>
     <x:t>17,249</x:t>
   </x:si>
   <x:si>
-    <x:t>$863,449.31</x:t>
-[...2 lines deleted...]
-    <x:t>5.66%</x:t>
+    <x:t>$833,386.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Ihi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>33,826</x:t>
   </x:si>
   <x:si>
-    <x:t>$831,263.97</x:t>
-[...2 lines deleted...]
-    <x:t>5.45%</x:t>
+    <x:t>$814,502.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Heavy Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7011 JP</x:t>
   </x:si>
   <x:si>
     <x:t>23,063</x:t>
   </x:si>
   <x:si>
-    <x:t>$822,520.02</x:t>
-[...2 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>$808,111.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,800.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6504 JP</x:t>
   </x:si>
   <x:si>
     <x:t>6,218</x:t>
   </x:si>
   <x:si>
-    <x:t>$810,273.53</x:t>
-[...17 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>$747,810.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung C&amp;T Corp</x:t>
   </x:si>
   <x:si>
     <x:t>028260 KS</x:t>
   </x:si>
   <x:si>
     <x:t>1,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$645,360.46</x:t>
-[...2 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>$731,642.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
     <x:t>39,174</x:t>
   </x:si>
   <x:si>
-    <x:t>$631,176.74</x:t>
-[...2 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>$676,024.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SMR US</x:t>
   </x:si>
   <x:si>
     <x:t>42,620</x:t>
   </x:si>
   <x:si>
-    <x:t>$553,945.36</x:t>
-[...2 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>$551,026.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UUUU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,567.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,929.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Jgc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>1963 JP</x:t>
   </x:si>
   <x:si>
     <x:t>25,602</x:t>
   </x:si>
   <x:si>
-    <x:t>$520,842.73</x:t>
-[...17 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>$507,266.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,112.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEU US</x:t>
   </x:si>
   <x:si>
     <x:t>1,763</x:t>
   </x:si>
   <x:si>
-    <x:t>$472,612.81</x:t>
-[...32 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>$431,285.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
     <x:t>23,169</x:t>
   </x:si>
   <x:si>
-    <x:t>$245,699.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$256,053.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052690 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,819.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
     <x:t>2,321</x:t>
   </x:si>
   <x:si>
-    <x:t>$236,930.63</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$240,643.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1164 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,126.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XE US</x:t>
   </x:si>
   <x:si>
     <x:t>7,531</x:t>
   </x:si>
   <x:si>
-    <x:t>$220,076.23</x:t>
-[...32 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$180,479.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
     <x:t>25,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,184.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$150,686.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>79,234</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,096.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$135,886.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
     <x:t>4,845</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,794.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$75,726.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,673.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-2,964.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286aa83d03ea4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7aef5cf77004143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ac9bd1367574591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ecce651f1b41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re300553446284fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbeefe6433d01476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">