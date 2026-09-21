--- v7 (2026-08-31)
+++ v8 (2026-09-21)
@@ -1,459 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1b3003972c4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b83dc40bd744811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260828" sheetId="1" r:id="Rbeefe6433d01476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260921" sheetId="1" r:id="Ra62bb17f86fe40c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 28/08/2026</x:t>
+    <x:t>All Fund Holdings as at 21/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,231</x:t>
-[...5 lines deleted...]
-    <x:t>14.79%</x:t>
+    <x:t>16,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,090,287.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprott Physical Uranium Trust</x:t>
   </x:si>
   <x:si>
     <x:t>U-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>40,072</x:t>
-[...5 lines deleted...]
-    <x:t>7.42%</x:t>
+    <x:t>40,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,981.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
-    <x:t>77,170</x:t>
-[...5 lines deleted...]
-    <x:t>7.31%</x:t>
+    <x:t>77,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,203.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,639</x:t>
-[...5 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>16,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,715.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,535.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6501 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,249</x:t>
-[...20 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>17,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,761.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Heavy Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7011 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>23,063</x:t>
-[...5 lines deleted...]
-    <x:t>5.29%</x:t>
+    <x:t>23,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,791.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Atkinsrealis Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ATRL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>8,965</x:t>
-[...5 lines deleted...]
-    <x:t>5.00%</x:t>
+    <x:t>8,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,056.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6504 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,218</x:t>
-[...5 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>6,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,990.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung C&amp;T Corp</x:t>
   </x:si>
   <x:si>
     <x:t>028260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,924</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>1,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,564.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,174</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>39,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,164.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jgc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,658.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SMR US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,620</x:t>
-[...5 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>42,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,432.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,100.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,204</x:t>
-[...35 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>25,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,495.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,439</x:t>
-[...5 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>92,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,611.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEU US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,763</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>1,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,959.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>052690 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,281.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Cake Plc</x:t>
   </x:si>
   <x:si>
     <x:t>YCA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>23,169</x:t>
-[...20 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>23,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,204.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
-    <x:t>2,321</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>2,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,055.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>428,150</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>427,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,105.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XE US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,531</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>7,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,950.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,283</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>25,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,182.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>79,234</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>79,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,301.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ISO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,845</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>4,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,210.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,964.97</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$1,801.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ecce651f1b41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re300553446284fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbeefe6433d01476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496327c40fca4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R375b0d85e1c4439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra62bb17f86fe40c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">