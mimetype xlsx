--- v8 (2026-09-21)
+++ v9 (2026-10-11)
@@ -1,459 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b83dc40bd744811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f909f3013ae454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20260921" sheetId="1" r:id="Ra62bb17f86fe40c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20261009" sheetId="1" r:id="R9dcf052219d84593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,219</x:t>
-[...5 lines deleted...]
-    <x:t>14.64%</x:t>
+    <x:t>16,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,082,496.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprott Physical Uranium Trust</x:t>
   </x:si>
   <x:si>
     <x:t>U-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>40,042</x:t>
-[...5 lines deleted...]
-    <x:t>7.49%</x:t>
+    <x:t>37,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,280.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
-    <x:t>77,112</x:t>
-[...5 lines deleted...]
-    <x:t>7.10%</x:t>
+    <x:t>75,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,229.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6504 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,500.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,402.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,626</x:t>
-[...5 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>15,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,179.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,156.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Heavy Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,878.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Ihi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7013 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>33,801</x:t>
-[...65 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>30,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,641.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung C&amp;T Corp</x:t>
   </x:si>
   <x:si>
     <x:t>028260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,922</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>1,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,743.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuscale Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,500.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X-Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,539.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jgc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,062.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,144</x:t>
-[...35 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>34,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,542.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,940</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>40,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,630.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,185</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>24,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,420.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrus Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,342.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DNN US</x:t>
   </x:si>
   <x:si>
-    <x:t>92,370</x:t>
-[...20 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>92,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,035.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,856.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>2,051</x:t>
-[...20 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>1,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,551.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgn Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1164 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,092.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
-    <x:t>2,319</x:t>
-[...35 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>1,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,296.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,264</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>26,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,736.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>79,174</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>77,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,782.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>ISO CN</x:t>
-[...8 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>ISOU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,720.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,801.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-3,573.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496327c40fca4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R375b0d85e1c4439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra62bb17f86fe40c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b53c18823546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb9483fd8c1b24605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dcf052219d84593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -950,171 +947,171 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>