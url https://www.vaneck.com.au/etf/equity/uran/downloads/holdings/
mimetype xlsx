--- v9 (2026-10-11)
+++ v10 (2026-11-01)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f909f3013ae454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dec74e61484a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20261009" sheetId="1" r:id="R9dcf052219d84593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="URAN_asat_20261030" sheetId="1" r:id="R625d857d81d94fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 30/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,643</x:t>
-[...5 lines deleted...]
-    <x:t>15.16%</x:t>
+    <x:t>17,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,913,949.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprott Physical Uranium Trust</x:t>
   </x:si>
   <x:si>
     <x:t>U-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>37,365</x:t>
-[...5 lines deleted...]
-    <x:t>7.31%</x:t>
+    <x:t>39,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,269.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexgen Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXE US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,586</x:t>
-[...5 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>79,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,645.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atkinsrealis Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATRL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,052.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,050.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6504 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,511</x:t>
-[...20 lines deleted...]
-    <x:t>6.11%</x:t>
+    <x:t>6,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,777.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Heavy Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,415.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung C&amp;T Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,350.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,429.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,995</x:t>
-[...65 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>16,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,882.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jgc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,821.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Nuscale Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SMR US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,508</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>52,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,015.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,684.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>X-Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XE US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,348</x:t>
-[...35 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>25,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,907.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,945</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>43,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,725.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,119.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>UUUU US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,125</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>25,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,118.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yellow Cake Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YCA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,628.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Centrus Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEU US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,604</x:t>
-[...35 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>1,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,837.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Kepco Engineering &amp; Construction Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>052690 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>1,913</x:t>
-[...2 lines deleted...]
-    <x:t>$252,551.62</x:t>
+    <x:t>2,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,978.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Cgn Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1164 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>370,667</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>389,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,238.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
-    <x:t>1,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>1,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,188.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Silex Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>26,117</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>27,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,481.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Yellow Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>77,519</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>81,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,301.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Isoenergy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ISOU US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,385</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>2,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,921.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,573.84</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$1,707.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b53c18823546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb9483fd8c1b24605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dcf052219d84593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a656b4b9954114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R210a4956431d4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R625d857d81d94fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -947,171 +950,171 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>