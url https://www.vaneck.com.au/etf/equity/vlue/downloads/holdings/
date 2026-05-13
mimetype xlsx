--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,3327 +1,3303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cea09130fda4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa6a80eb95c4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260422" sheetId="1" r:id="R087d3aeb59f04984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260512" sheetId="1" r:id="R12395dabecc847b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1274" uniqueCount="1093">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 22/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="1085">
+  <x:si>
+    <x:t>All Fund Holdings as at 12/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,731</x:t>
-[...5 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>54,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,857,180.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INTC US</x:t>
   </x:si>
   <x:si>
-    <x:t>188,833</x:t>
-[...5 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>199,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,228,308.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Cisco Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>137,180</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>144,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,872,147.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,170,056.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>146,656</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>154,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,255,429.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,635,059.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>280,118</x:t>
-[...35 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>295,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,371,504.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKIA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,894,794.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,184,149.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Comcast Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>169,999</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>179,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,175,820.52</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8031 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>110,956</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>116,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,021,544.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRK US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,231</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>37,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,775,942.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,463,288.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>142,721</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>150,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,386,828.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>206,871</x:t>
-[...20 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>218,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,381,688.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,543</x:t>
-[...2 lines deleted...]
-    <x:t>$5,244,957.21</x:t>
+    <x:t>50,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,302,272.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infineon Technologies Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,260,239.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,277</x:t>
-[...35 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>29,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,216,393.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>75,234</x:t>
-[...20 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>79,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,686,664.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,478,357.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,446,617.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>32,516</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>34,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,359,199.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,151,462.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BNP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>25,304</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>26,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,916,921.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,828,050.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,823,491.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,818,317.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,793,322.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAN SM</x:t>
   </x:si>
   <x:si>
-    <x:t>215,880</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>227,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,770,171.16</x:t>
   </x:si>
   <x:si>
     <x:t>Marubeni Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8002 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>70,458</x:t>
-[...47 lines deleted...]
-    <x:t>$3,415,182.47</x:t>
+    <x:t>74,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,596,479.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,449,493.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,190</x:t>
-[...2 lines deleted...]
-    <x:t>$3,413,961.42</x:t>
+    <x:t>43,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,392,309.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,201,522.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Ahold Delhaize Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AD NA</x:t>
   </x:si>
   <x:si>
-    <x:t>49,293</x:t>
-[...47 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>51,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,103.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,279.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,922,510.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,125.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>SAN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>22,547</x:t>
-[...65 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>23,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,094.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,777,237.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,674,316.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,253,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,365.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Canon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7751 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>68,435</x:t>
-[...59 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>72,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,605,496.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,558,091.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,717.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,483,215.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Komatsu Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6301 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>39,963</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>42,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,458,226.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,440,370.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,585.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,394,516.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,354,025.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,102.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glencore Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,324,736.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,491.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>61,157</x:t>
-[...44 lines deleted...]
-    <x:t>$2,334,706.91</x:t>
+    <x:t>64,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,192.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,273,008.42</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>F US</x:t>
   </x:si>
   <x:si>
-    <x:t>129,511</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>136,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,265,546.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,250,642.55</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>274,846</x:t>
-[...44 lines deleted...]
-    <x:t>$2,219,865.11</x:t>
+    <x:t>289,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,249,766.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212,924.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Honda Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7267 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>188,190</x:t>
-[...2 lines deleted...]
-    <x:t>$2,211,337.87</x:t>
+    <x:t>198,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,186,505.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBVA SM</x:t>
   </x:si>
   <x:si>
-    <x:t>68,742</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>72,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,965.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,161,848.49</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Post Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DHL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>26,687</x:t>
-[...56 lines deleted...]
-    <x:t>$2,101,691.96</x:t>
+    <x:t>28,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,290.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,800.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,012.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,066,500.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,047,781.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,045,168.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,040,088.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,768.42</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>55,793</x:t>
-[...92 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>58,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,906.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,605.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,821,776.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819,738.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,753.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,815,675.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,803,643.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,755,029.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,201.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,746,516.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,744,142.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,740,106.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,737,776.21</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,906</x:t>
-[...89 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>25,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,740.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,351.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,167.30</x:t>
   </x:si>
   <x:si>
     <x:t>Wh Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>288 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>907,145</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>957,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,648,801.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,807.76</x:t>
   </x:si>
   <x:si>
     <x:t>Daimler Truck Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DTG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>24,410</x:t>
-[...116 lines deleted...]
-    <x:t>$1,639,306.27</x:t>
+    <x:t>25,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,541.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,598,934.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,306.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,543,297.23</x:t>
   </x:si>
   <x:si>
     <x:t>Capital One Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>COF US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,695</x:t>
-[...17 lines deleted...]
-    <x:t>$1,601,566.66</x:t>
+    <x:t>6,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,526,343.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Capgemini Se</x:t>
   </x:si>
   <x:si>
     <x:t>CAP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>8,880</x:t>
-[...14 lines deleted...]
-    <x:t>$1,594,082.47</x:t>
+    <x:t>9,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,258.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,685.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,645.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,775.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,613.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,582.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,859.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,799.09</x:t>
   </x:si>
   <x:si>
     <x:t>Stellantis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STLAM IM</x:t>
   </x:si>
   <x:si>
-    <x:t>130,866</x:t>
-[...71 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>138,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,883.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>794,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,400.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,266.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Dr Horton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DHI US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,351</x:t>
-[...80 lines deleted...]
-    <x:t>$1,338,817.92</x:t>
+    <x:t>6,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,675.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,306,681.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,783.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,565.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,319.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,797.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NWG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>114,939</x:t>
-[...44 lines deleted...]
-    <x:t>$1,248,712.75</x:t>
+    <x:t>121,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,221.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>961,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,260,179.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,945.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Truist Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,411</x:t>
-[...53 lines deleted...]
-    <x:t>$1,207,069.78</x:t>
+    <x:t>18,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,985.10</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NTR CN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,539</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>12,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,309.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,556.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,978.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,158.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,979.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,002.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wp Carey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,254.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,739.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,890.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,819.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,886.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,865.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,449.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,575.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,212.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,351.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,926.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,346.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,326.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,344.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,963.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,654.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,642.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,364.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,300.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,995.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,027.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,856.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,856.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,663.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,418.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,789.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,827.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,135.10</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,459</x:t>
-[...353 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>3,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,556.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Open Text Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,522.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,280.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,283.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,392.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,030.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,324.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,904.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,553.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,902.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,296.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,061.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,373</x:t>
-[...176 lines deleted...]
-    <x:t>$686,147.08</x:t>
+    <x:t>15,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,546.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CABK SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,263.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,392.06</x:t>
   </x:si>
   <x:si>
     <x:t>Pernod Ricard Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,226</x:t>
-[...89 lines deleted...]
-    <x:t>$631,516.94</x:t>
+    <x:t>6,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,649.59</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>CBK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,602</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>11,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,293.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,455.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,613.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,218.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ap Moller - Maersk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSKA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,304.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,821.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,795.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,574.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,343.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,344.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,685.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,604.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,290.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,350.07</x:t>
   </x:si>
   <x:si>
     <x:t>Fiserv Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FI US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,000</x:t>
-[...113 lines deleted...]
-    <x:t>$570,003.39</x:t>
+    <x:t>7,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,489.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,115.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,211.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,083.09</x:t>
   </x:si>
   <x:si>
     <x:t>Subaru Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7270 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>25,323</x:t>
-[...86 lines deleted...]
-    <x:t>$554,210.51</x:t>
+    <x:t>26,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,451.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,729.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,638.49</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax Financial Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FFH CN</x:t>
   </x:si>
   <x:si>
-    <x:t>217</x:t>
-[...14 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,858.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,591.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,507.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,782.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,914.46</x:t>
   </x:si>
   <x:si>
     <x:t>Synchrony Financial</x:t>
   </x:si>
   <x:si>
     <x:t>SYF US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,866</x:t>
-[...89 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>5,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,934.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,748.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,953.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,335.31</x:t>
   </x:si>
   <x:si>
     <x:t>Abn Amro Bank Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ABN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>9,145</x:t>
-[...17 lines deleted...]
-    <x:t>$451,373.16</x:t>
+    <x:t>9,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,860.50</x:t>
   </x:si>
   <x:si>
     <x:t>Smurfit Westrock Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SW US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,718</x:t>
-[...2 lines deleted...]
-    <x:t>$443,982.91</x:t>
+    <x:t>8,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,988.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,916.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,340.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,141.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,983.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,122.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,696.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,710.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,133.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,356.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,721.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,898.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,141.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,643.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,616.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,433.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Cgi Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GIB/A CN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,080</x:t>
-[...161 lines deleted...]
-    <x:t>$377,010.88</x:t>
+    <x:t>4,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,470.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resona Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8308 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,345.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,167.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,034.42</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,914</x:t>
-[...26 lines deleted...]
-    <x:t>$373,322.18</x:t>
+    <x:t>3,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,351.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,383.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,807.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9531 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,143.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,097.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,101.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,173.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,354.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,370.87</x:t>
   </x:si>
   <x:si>
     <x:t>Nice Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NICE IT</x:t>
   </x:si>
   <x:si>
-    <x:t>2,481</x:t>
-[...149 lines deleted...]
-    <x:t>$316,428.35</x:t>
+    <x:t>2,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,258.18</x:t>
   </x:si>
   <x:si>
     <x:t>Bouygues Sa</x:t>
   </x:si>
   <x:si>
     <x:t>EN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,637</x:t>
-[...26 lines deleted...]
-    <x:t>$301,009.55</x:t>
+    <x:t>3,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,017.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,873.56</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,714</x:t>
-[...2 lines deleted...]
-    <x:t>$299,601.42</x:t>
+    <x:t>10,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,599.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norsk Hydro Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHY NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,266.04</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Bancshares Inc/Oh</x:t>
   </x:si>
   <x:si>
     <x:t>HBAN US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,501</x:t>
-[...2 lines deleted...]
-    <x:t>$296,060.24</x:t>
+    <x:t>13,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,910.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kajima Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1812 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,224.37</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UHS US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,165</x:t>
-[...2 lines deleted...]
-    <x:t>$290,294.81</x:t>
+    <x:t>1,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,112.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,603.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,570.45</x:t>
   </x:si>
   <x:si>
     <x:t>International Paper Co</x:t>
   </x:si>
   <x:si>
     <x:t>IP US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,865</x:t>
-[...53 lines deleted...]
-    <x:t>$268,196.27</x:t>
+    <x:t>6,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,281.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,263.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Discount Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>16,622</x:t>
-[...26 lines deleted...]
-    <x:t>$253,327.86</x:t>
+    <x:t>17,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,134.52</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
-    <x:t>6,794</x:t>
-[...2 lines deleted...]
-    <x:t>$241,315.85</x:t>
+    <x:t>7,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,244.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,487.27</x:t>
   </x:si>
   <x:si>
     <x:t>Merck Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>MRK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,249</x:t>
-[...14 lines deleted...]
-    <x:t>$239,927.57</x:t>
+    <x:t>1,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,744.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,456.87</x:t>
   </x:si>
   <x:si>
     <x:t>Dsm-Firmenich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DSFIR NA</x:t>
   </x:si>
   <x:si>
-    <x:t>2,046</x:t>
-[...17 lines deleted...]
-    <x:t>$217,671.65</x:t>
+    <x:t>2,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,681.81</x:t>
   </x:si>
   <x:si>
     <x:t>Alstom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ALO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,622</x:t>
-[...2 lines deleted...]
-    <x:t>$213,136.88</x:t>
+    <x:t>8,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,636.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>71</x:t>
-[...2 lines deleted...]
-    <x:t>$203,512.52</x:t>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,034.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,551.65</x:t>
   </x:si>
   <x:si>
     <x:t>Corebridge Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRBG US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,018</x:t>
-[...17 lines deleted...]
-    <x:t>$176,733.15</x:t>
+    <x:t>5,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,001.91</x:t>
   </x:si>
   <x:si>
     <x:t>Waters Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>370</x:t>
-[...2 lines deleted...]
-    <x:t>$173,100.41</x:t>
+    <x:t>390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,988.82</x:t>
   </x:si>
   <x:si>
     <x:t>Equitable Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EQH US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,025</x:t>
-[...2 lines deleted...]
-    <x:t>$173,086.31</x:t>
+    <x:t>3,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,190.34</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$118,805.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$429,785.60</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3346,56 +3322,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8c30431cd54f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35c53e41c05c45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R087d3aeb59f04984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb026e9f8a0c424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ebeacf8ace34a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12395dabecc847b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F254"/>
+  <x:dimension ref="A1:F253"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3618,131 +3594,131 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
@@ -4158,4316 +4134,4296 @@
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="F175" s="1" t="s">
         <x:v>770</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="F187" s="1" t="s">
         <x:v>819</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="F195" s="1" t="s">
         <x:v>852</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="E198" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="E200" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="E202" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="F203" s="1" t="s">
         <x:v>885</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="E204" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="E205" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="E206" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="E208" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="E210" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="E211" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="E212" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="F214" s="1" t="s">
         <x:v>930</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="D224" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="D225" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="E226" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
+      <x:c r="F226" s="1" t="s">
         <x:v>979</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="E227" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="D227" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="D229" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
+      <x:c r="E232" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="D232" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
+      <x:c r="E233" s="1" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="D233" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
+      <x:c r="E234" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="D234" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="D235" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="D236" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="D237" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="E238" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="E239" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="F239" s="1" t="s">
         <x:v>1032</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
+      <x:c r="E241" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="D241" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
-      <x:c r="D242" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="D244" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
+      <x:c r="E245" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="D245" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="E246" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="F246" s="1" t="s">
         <x:v>1061</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
+      <x:c r="E249" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="D249" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="E250" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="D251" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="E251" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A253" s="1">
-[...19 lines deleted...]
-      <x:c r="A254" s="2" t="s">
+      <x:c r="A253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B254" s="2" t="s">
+      <x:c r="B253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C254" s="2" t="s">
+      <x:c r="C253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D254" s="2" t="s">
+      <x:c r="D253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E254" s="2" t="s">
+      <x:c r="E253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F254" s="2" t="s">
+      <x:c r="F253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A254:F254"/>
+    <x:mergeCell ref="A253:F253"/>
   </x:mergeCells>
 </x:worksheet>
 </file>