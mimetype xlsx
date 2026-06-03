--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -1,3303 +1,3318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa6a80eb95c4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dfcc0106694999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260512" sheetId="1" r:id="R12395dabecc847b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260602" sheetId="1" r:id="Rc6802ac7b17440eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="1085">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 12/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1090">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,568</x:t>
-[...35 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>74,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,136,436.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,838</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>39,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,270,081.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>154,698</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>196,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,116,090.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>218,793</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>293,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,059,236.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>295,518</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>400,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,919,341.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,345,227.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,571,198.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOKIA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>383,197</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>291,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,827,448.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,706,420.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,555,087.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,542,235.11</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8058 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>128,151</x:t>
-[...17 lines deleted...]
-    <x:t>$6,175,820.52</x:t>
+    <x:t>134,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,780,894.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,743,685.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8031 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>116,956</x:t>
-[...95 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>120,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,330,355.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,828</x:t>
-[...20 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>28,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,284,746.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,198,036.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,806,676.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,735,119.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,668,145.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,637,022.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,568,007.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8053 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>68,715</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>75,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,501,552.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,475,534.40</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>135,146</x:t>
-[...62 lines deleted...]
-    <x:t>$3,828,050.16</x:t>
+    <x:t>114,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,458,249.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,273,079.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,265,721.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,232,816.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,190,962.92</x:t>
+  </x:si>
+  <x:si>
     <x:t>Itochu Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8001 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>212,990</x:t>
-[...41 lines deleted...]
-    <x:t>$3,770,171.16</x:t>
+    <x:t>252,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,086,388.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,004,960.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,864,313.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,827,640.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,761,825.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,565,804.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,244,342.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,170,376.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Marubeni Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8002 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>74,258</x:t>
-[...95 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>73,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,157,198.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,154,051.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,499,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,151,719.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144,316.68</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8306 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>114,729</x:t>
-[...47 lines deleted...]
-    <x:t>$2,674,316.89</x:t>
+    <x:t>118,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,137,934.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,086,335.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>Vodafone Group Plc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,624,365.62</x:t>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,081,803.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,667.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,250.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,291.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,912,484.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,851,106.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,833,728.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,816,866.62</x:t>
+  </x:si>
+  <x:si>
     <x:t>Canon Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7751 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>72,235</x:t>
-[...2 lines deleted...]
-    <x:t>$2,605,496.37</x:t>
+    <x:t>74,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,815,868.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,798,420.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,711,879.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710,626.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,700,345.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,696,415.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,669,907.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,658,966.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
   </x:si>
   <x:si>
     <x:t>ERICB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>150,498</x:t>
-[...89 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>138,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,645,173.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,557,779.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,525.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8316 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>46,346</x:t>
-[...2 lines deleted...]
-    <x:t>$2,354,025.30</x:t>
+    <x:t>48,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,344.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,487,909.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,444,969.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,776.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,893.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,212.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,340,109.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,325,861.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,128.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,235,993.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,232,899.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,200.87</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
-    <x:t>37,569</x:t>
-[...17 lines deleted...]
-    <x:t>$2,324,736.49</x:t>
+    <x:t>40,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,097.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,635.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,889.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,706.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,057,105.83</x:t>
   </x:si>
   <x:si>
     <x:t>Engie Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENGI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>52,024</x:t>
-[...200 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>47,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,052,375.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,374.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,380.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Tsusho Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8015 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>32,611</x:t>
-[...44 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>35,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,827.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,958,742.33</x:t>
   </x:si>
   <x:si>
     <x:t>Orange Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ORA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>61,214</x:t>
-[...26 lines deleted...]
-    <x:t>$1,817,753.50</x:t>
+    <x:t>68,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,955,745.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,942,418.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,989.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,909,481.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,884,942.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,882,895.40</x:t>
   </x:si>
   <x:si>
     <x:t>Mizuho Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8411 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>29,690</x:t>
-[...29 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>28,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,854,052.11</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,747</x:t>
-[...14 lines deleted...]
-    <x:t>$1,746,516.15</x:t>
+    <x:t>22,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,851,357.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,440.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,787,111.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>945,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,775,422.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Estate Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8802 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>44,028</x:t>
-[...17 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>51,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,021.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,149.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,960.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wh Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,063,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,051.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,714,557.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,708,706.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,649.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,671,885.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,058.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,196.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,814.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,606,537.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Rwe Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RWE GR</x:t>
   </x:si>
   <x:si>
-    <x:t>18,389</x:t>
-[...107 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>17,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,565,415.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,792.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,833.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,389.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,974.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,767.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,747.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,783.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,178.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,004.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,988.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,562.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,162.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,299,205.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,249.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,485.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,196.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,994.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,240,714.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,428.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227,788.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,076.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,354.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,336.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,200,724.21</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,159</x:t>
-[...74 lines deleted...]
-    <x:t>JBL US</x:t>
+    <x:t>25,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,008.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,732.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,161,192.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,956.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,645.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,614.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,233.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,067.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,537.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,428.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,049.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,162.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,606.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,219.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,576.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,038.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,146.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,372.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,912.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,288.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,364.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,336.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,718.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,356.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,543.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,864.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,840.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,846.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,996.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,526.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,712.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,679.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,673.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,763.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,637.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,758.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,736.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,541.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,948.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,259.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,682.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,934.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,808.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,732.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,499.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,920.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,635.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,090.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,924.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,831.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,302.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,611.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,372.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,875.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,277.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,331.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,955.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,443.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,534.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,789.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,386.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,214.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,248.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,747.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,836.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,423.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,538.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,621.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,672.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,076.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,187.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,342.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,685.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,056.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,817.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,648.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,250.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,479.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,761.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,735.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,544.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,822.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,894.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,107.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,794.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,082.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,975.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,708.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,253.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,799.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,709.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,753.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
   </x:si>
   <x:si>
     <x:t>3,033</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,471,613.42</x:t>
-[...1307 lines deleted...]
-    <x:t>$418,696.38</x:t>
+    <x:t>$436,132.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,009.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,513.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,908.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,037.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,289.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,039.82</x:t>
   </x:si>
   <x:si>
     <x:t>Banco De Sabadell Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAB SM</x:t>
   </x:si>
   <x:si>
-    <x:t>77,097</x:t>
-[...245 lines deleted...]
-    <x:t>$327,354.60</x:t>
+    <x:t>84,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,115.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,292.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,083.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,413.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,510.24</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bper Banca Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BPE IM</x:t>
   </x:si>
   <x:si>
-    <x:t>16,173</x:t>
-[...38 lines deleted...]
-    <x:t>$311,873.56</x:t>
+    <x:t>18,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,284.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,964.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,003.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,200.61</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,247</x:t>
-[...98 lines deleted...]
-    <x:t>$272,263.91</x:t>
+    <x:t>11,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,597.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,572.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,365.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Israel Discount Bank Ltd</x:t>
-[...80 lines deleted...]
-    <x:t>$219,636.09</x:t>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCNCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,889.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,159.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,234.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,031.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>First Citizens Bancshares Inc/Nc</x:t>
-[...56 lines deleted...]
-    <x:t>$179,190.34</x:t>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,721.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,097.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitecap Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,321.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,319.75</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$429,785.60</x:t>
+    <x:t>$196,598.78</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3322,62 +3337,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb026e9f8a0c424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ebeacf8ace34a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12395dabecc847b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452bcd1b927e4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R308099718dcf4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6802ac7b17440eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F253"/>
+  <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="16" customWidth="1"/>
+    <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -3594,71 +3609,71 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
@@ -3854,171 +3869,171 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -4134,4296 +4149,4336 @@
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="F252" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+    </x:row>
+    <x:row r="253" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A253" s="1">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B253" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E252" s="1" t="s">
+      <x:c r="C253" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="F252" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A253" s="2" t="s">
+      <x:c r="D253" s="1" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="E253" s="1" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="F253" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A254" s="1">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B254" s="1" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="E254" s="1" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="F254" s="1" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B253" s="2" t="s">
+      <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C253" s="2" t="s">
+      <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D253" s="2" t="s">
+      <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E253" s="2" t="s">
+      <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F253" s="2" t="s">
+      <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A253:F253"/>
+    <x:mergeCell ref="A255:F255"/>
   </x:mergeCells>
 </x:worksheet>
 </file>