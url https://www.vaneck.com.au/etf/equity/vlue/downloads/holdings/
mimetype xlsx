--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -1,3318 +1,3324 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dfcc0106694999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb3c854b38c4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260602" sheetId="1" r:id="Rc6802ac7b17440eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260624" sheetId="1" r:id="Rcd846ba4c798427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1090">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1092">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,361</x:t>
-[...5 lines deleted...]
-    <x:t>18.84%</x:t>
+    <x:t>77,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,901,105.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,867,096.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,586</x:t>
-[...20 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>41,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,181,531.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,114,060.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>293,306</x:t>
-[...20 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>306,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,085,533.07</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>HPE US</x:t>
   </x:si>
   <x:si>
-    <x:t>119,574</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>124,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,818,091.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Comcast Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>247,806</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>258,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,517,250.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,016,422.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,868,884.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,676,106.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,488,487.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,321,284.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,251,251.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOKIA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>291,342</x:t>
-[...47 lines deleted...]
-    <x:t>$6,542,235.11</x:t>
+    <x:t>304,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,998,920.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,907,940.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8058 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>134,851</x:t>
-[...20 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>140,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,774,984.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8031 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>120,856</x:t>
-[...47 lines deleted...]
-    <x:t>$4,806,676.51</x:t>
+    <x:t>126,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,267,911.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,195,463.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,096,716.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,039,421.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dell Technologies Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$4,735,119.91</x:t>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,929,853.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>37,579</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>39,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,565,944.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,527,402.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,513,482.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,315,596.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>29,764</x:t>
-[...35 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>31,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,302,644.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,249,162.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,030,950.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,937,814.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,923,931.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,905,729.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,767,126.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,760,123.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,010</x:t>
-[...161 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>16,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,702,798.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,641,298.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,607,057.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,563,923.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Ahold Delhaize Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AD NA</x:t>
   </x:si>
   <x:si>
-    <x:t>57,295</x:t>
-[...2 lines deleted...]
-    <x:t>$3,244,342.31</x:t>
+    <x:t>59,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,426,178.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cigna Group/The</x:t>
-[...8 lines deleted...]
-    <x:t>$3,170,376.42</x:t>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,419,017.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,333,443.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Marubeni Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8002 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>73,858</x:t>
-[...14 lines deleted...]
-    <x:t>$3,154,051.23</x:t>
+    <x:t>77,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,307,002.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,210,547.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,193,347.05</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>VOD LN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,499,976</x:t>
-[...2 lines deleted...]
-    <x:t>$3,151,719.54</x:t>
+    <x:t>1,567,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,176,151.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,146,808.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,133,411.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,240.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,076,005.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,022,588.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,383.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,870.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,932,502.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,890,410.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,321.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,849,407.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,785,252.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,727,746.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,719,004.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,652,350.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,553,281.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,528,000.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,509,789.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,507,540.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,422,300.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,409,947.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,409,160.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,393,338.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,353,919.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,339.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,341,980.38</x:t>
   </x:si>
   <x:si>
     <x:t>Accenture Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ACN US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,131</x:t>
-[...305 lines deleted...]
-    <x:t>$2,487,909.30</x:t>
+    <x:t>12,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,499.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,264,740.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,254,839.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,244,248.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,234,050.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,202,102.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,201,588.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,176,780.33</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerische Motoren Werke Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BMW GR</x:t>
   </x:si>
   <x:si>
-    <x:t>20,672</x:t>
-[...20 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>21,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,867.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,149,301.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,127,190.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,386.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,950.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>988,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,052,661.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,267.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,733.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,979,744.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,715.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,932,115.15</x:t>
   </x:si>
   <x:si>
     <x:t>Cognizant Technology Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CTSH US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,022</x:t>
-[...134 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>32,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,915,036.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujitsu Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6702 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>63,986</x:t>
-[...65 lines deleted...]
-    <x:t>$1,976,827.88</x:t>
+    <x:t>66,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,777.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,744.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,843,189.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,865.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,832,577.66</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BG US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,898</x:t>
-[...41 lines deleted...]
-    <x:t>$1,925,989.56</x:t>
+    <x:t>11,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,821,168.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,335.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,391,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,667.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,438.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wh Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,111,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756,313.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,346.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,989.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,816.45</x:t>
   </x:si>
   <x:si>
     <x:t>Stellantis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STLAM IM</x:t>
   </x:si>
   <x:si>
-    <x:t>177,738</x:t>
-[...68 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>185,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,848.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,577,099.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,116.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,552,359.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,535,676.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,813.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,171.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,635.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,472,844.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,400.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,017.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,191.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,612.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,695.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,596.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,343.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,949.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,648.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,821.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,106.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,388.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,086.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,002.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,826.47</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,592</x:t>
-[...263 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>26,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,495.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,202.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,398.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,711.51</x:t>
   </x:si>
   <x:si>
     <x:t>Gen Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEN US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,956</x:t>
-[...179 lines deleted...]
-    <x:t>$1,225,076.52</x:t>
+    <x:t>37,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,260,758.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,315.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,016</x:t>
-[...14 lines deleted...]
-    <x:t>$1,206,336.63</x:t>
+    <x:t>19,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,792.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,188.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,198.95</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,150</x:t>
-[...29 lines deleted...]
-    <x:t>$1,170,732.63</x:t>
+    <x:t>6,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,505.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,621.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,325.22</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui Fudosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8801 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>88,300</x:t>
-[...2 lines deleted...]
-    <x:t>$1,161,192.52</x:t>
+    <x:t>92,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,586.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,169.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,642.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,793.26</x:t>
   </x:si>
   <x:si>
     <x:t>Magna International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,004</x:t>
-[...101 lines deleted...]
-    <x:t>$1,085,162.07</x:t>
+    <x:t>12,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,167,365.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,182.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,086,542.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Bt Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BT/A LN</x:t>
   </x:si>
   <x:si>
-    <x:t>275,395</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>287,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,865.52</x:t>
   </x:si>
   <x:si>
     <x:t>Ck Asset Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1113 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>123,709</x:t>
-[...38 lines deleted...]
-    <x:t>$990,146.49</x:t>
+    <x:t>129,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,537.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,754.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,708.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,509.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,590.11</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lennar Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LEN US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,306</x:t>
-[...17 lines deleted...]
-    <x:t>$921,912.22</x:t>
+    <x:t>7,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,097.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,462.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,413.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,948.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,822.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,252.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,031.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,008.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,513.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,844.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,650.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,006.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,404.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,185.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,651.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,725.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,279.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,103.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,459.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,666.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,359.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,736.31</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,359</x:t>
-[...191 lines deleted...]
-    <x:t>$762,637.50</x:t>
+    <x:t>4,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,459.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,226.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,158.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,959.02</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>TEF SM</x:t>
   </x:si>
   <x:si>
-    <x:t>118,152</x:t>
-[...38 lines deleted...]
-    <x:t>$746,948.26</x:t>
+    <x:t>123,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,092.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,659.11</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Leumi Le-Israel Bm</x:t>
   </x:si>
   <x:si>
     <x:t>LUMI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>22,225</x:t>
-[...14 lines deleted...]
-    <x:t>$735,682.60</x:t>
+    <x:t>23,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,318.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,305.31</x:t>
   </x:si>
   <x:si>
     <x:t>Porsche Automobil Holding Se</x:t>
   </x:si>
   <x:si>
     <x:t>PAH3 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>14,192</x:t>
-[...17 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>14,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,617.38</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FANG US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,569</x:t>
-[...26 lines deleted...]
-    <x:t>$720,920.50</x:t>
+    <x:t>2,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,944.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,416.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,578.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,826.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,494.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,607.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,479.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,961.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,960.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,102.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,935.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,827.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,530.75</x:t>
   </x:si>
   <x:si>
     <x:t>Equinor Asa</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR NO</x:t>
   </x:si>
   <x:si>
-    <x:t>13,352</x:t>
-[...125 lines deleted...]
-    <x:t>$642,955.83</x:t>
+    <x:t>13,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,356.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,383.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,610.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,117.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,351.45</x:t>
   </x:si>
   <x:si>
     <x:t>Sino Land Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>83 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>302,000</x:t>
-[...65 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>316,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,214.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,815.90</x:t>
   </x:si>
   <x:si>
     <x:t>Alstom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ALO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,649</x:t>
-[...62 lines deleted...]
-    <x:t>$575,672.32</x:t>
+    <x:t>22,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,840.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,971.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,191.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,943.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,407.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,337.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,085.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,795.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,429.74</x:t>
   </x:si>
   <x:si>
     <x:t>Okta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,032</x:t>
-[...53 lines deleted...]
-    <x:t>$543,056.42</x:t>
+    <x:t>3,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,911.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,751.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,256.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,866.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,733.63</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,285</x:t>
-[...101 lines deleted...]
-    <x:t>$473,894.00</x:t>
+    <x:t>21,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,065.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,170.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,243.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,030.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,886.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,248.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,607.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,397.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,743.86</x:t>
   </x:si>
   <x:si>
     <x:t>Boliden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BOL SS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,249</x:t>
-[...74 lines deleted...]
-    <x:t>$460,799.27</x:t>
+    <x:t>5,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,881.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,372.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,886.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,281.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,958.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,680.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keycorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,989.66</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Plc</x:t>
   </x:si>
   <x:si>
     <x:t>APTV US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,375</x:t>
-[...65 lines deleted...]
-    <x:t>$413,908.68</x:t>
+    <x:t>4,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,065.32</x:t>
   </x:si>
   <x:si>
     <x:t>Fidelity National Information Services</x:t>
   </x:si>
   <x:si>
     <x:t>FIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,979</x:t>
-[...14 lines deleted...]
-    <x:t>$411,289.66</x:t>
+    <x:t>7,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,107.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,537.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,924.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,593.81</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Systemes Se</x:t>
   </x:si>
   <x:si>
     <x:t>DSY FP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,323</x:t>
-[...101 lines deleted...]
-    <x:t>$353,003.75</x:t>
+    <x:t>12,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,569.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,935.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCNCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,236.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,907.33</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Discount Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>23,625</x:t>
-[...14 lines deleted...]
-    <x:t>$346,597.82</x:t>
+    <x:t>24,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,610.37</x:t>
   </x:si>
   <x:si>
     <x:t>Check Point Software Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHKP US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,752</x:t>
-[...2 lines deleted...]
-    <x:t>$341,572.25</x:t>
+    <x:t>1,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,108.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,100</x:t>
-[...41 lines deleted...]
-    <x:t>$296,234.05</x:t>
+    <x:t>4,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,853.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,850.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,319.65</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
-    <x:t>2,527</x:t>
-[...2 lines deleted...]
-    <x:t>$259,031.64</x:t>
+    <x:t>2,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,308.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pinnacle Financial Partners Inc</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,803</x:t>
-[...2 lines deleted...]
-    <x:t>$196,321.53</x:t>
+    <x:t>12,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,754.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>15,800</x:t>
-[...2 lines deleted...]
-    <x:t>$186,319.75</x:t>
+    <x:t>16,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,194.89</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$196,598.78</x:t>
+    <x:t>$263,783.57</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3337,51 +3343,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452bcd1b927e4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R308099718dcf4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6802ac7b17440eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a824031bfe4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re000b56d3d6f44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd846ba4c798427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3509,171 +3515,171 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
@@ -3869,211 +3875,211 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
@@ -4089,4391 +4095,4391 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="F177" s="1" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="F193" s="1" t="s">
         <x:v>836</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="F203" s="1" t="s">
         <x:v>877</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="F213" s="1" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="F220" s="1" t="s">
         <x:v>947</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="D231" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="E231" s="1" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="F231" s="1" t="s">
         <x:v>992</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="F241" s="1" t="s">
         <x:v>1033</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="E248" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="F248" s="1" t="s">
         <x:v>1062</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1079</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="E253" s="1" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="F253" s="1" t="s">
         <x:v>1084</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1079</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>