--- v3 (2026-06-24)
+++ v4 (2026-07-15)
@@ -1,3324 +1,3345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb3c854b38c4a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a400dbe339143f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260624" sheetId="1" r:id="Rcd846ba4c798427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260715" sheetId="1" r:id="R312595b6bc134974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1092">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1099">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>77,695</x:t>
-[...5 lines deleted...]
-    <x:t>19.27%</x:t>
+    <x:t>18,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,692,671.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,958,950.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,154,484.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>205,677</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>185,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,257,543.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,691,882.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,361</x:t>
-[...20 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>41,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,656,433.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>306,457</x:t>
-[...2 lines deleted...]
-    <x:t>$10,085,533.07</x:t>
+    <x:t>292,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,916,860.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,473,451.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,427,713.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>HPE US</x:t>
   </x:si>
   <x:si>
-    <x:t>124,935</x:t>
-[...20 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>117,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,337,782.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,395,552.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,918,415.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,682,212.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,429,451.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,889,703.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>61,597</x:t>
-[...50 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>52,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,804,716.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,513,287.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,970,554.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,222</x:t>
-[...20 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>25,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,808,400.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,770,814.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,669,922.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,643,481.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,607,868.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,522,655.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,362,665.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Hutchison Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,335,765.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,203,303.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,139,605.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,012,839.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,987,201.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,903,645.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,833,252.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,818,194.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,728,096.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,496.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,644,451.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,626,853.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,603,320.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,582,255.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,560,808.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,550,419.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,436,811.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,417,283.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,217,272.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,198,437.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,166,111.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,336.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,096,802.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,619.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,894.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,985,512.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979,155.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,973,962.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,948,944.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,948,086.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,304,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,296.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,867,905.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,168.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,787,463.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,761,184.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,758,941.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,754,590.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,655,483.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOKIA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>304,404</x:t>
-[...251 lines deleted...]
-    <x:t>$3,905,729.84</x:t>
+    <x:t>157,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,649,162.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,594.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,562,925.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,537,378.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,521,797.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marubeni Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,454,412.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,444,141.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,412,337.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,376,629.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,372,204.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,358,481.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,550.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,310,120.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,705.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,065.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,291,444.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,248,422.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212,793.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,170,087.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,147,311.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,853.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,242.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,468.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,296.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STMPA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>36,141</x:t>
-[...446 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>20,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,062,735.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,047,902.87</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
   </x:si>
   <x:si>
     <x:t>ERICB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>144,906</x:t>
-[...44 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>138,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,030,529.24</x:t>
   </x:si>
   <x:si>
     <x:t>Societe Generale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GLE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,512</x:t>
-[...89 lines deleted...]
-    <x:t>$2,202,102.54</x:t>
+    <x:t>16,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,573.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>932,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,850.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,359.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,223.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,169.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,902,460.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,887,251.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,838.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,238.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,021.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,375,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,824,941.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,907.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,049.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,146.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,056.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,712.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,485.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,435.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,724.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,898.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,761.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,626,546.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,549.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,598,663.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,589,262.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,478.89</x:t>
+  </x:si>
+  <x:si>
     <x:t>Engie Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ENGI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>49,725</x:t>
-[...107 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>35,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,004.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,255.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,539,269.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,375.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,503,878.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,567.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,432.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Orange Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ORA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>71,418</x:t>
-[...119 lines deleted...]
-    <x:t>$1,832,577.66</x:t>
+    <x:t>53,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,292.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,775.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,343.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,782.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,398,669.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,091.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,402.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,902.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,472.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,685.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,094.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,720.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,541.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,552.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,231.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,267.82</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BG US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,386</x:t>
-[...41 lines deleted...]
-    <x:t>$1,777,438.62</x:t>
+    <x:t>7,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,171.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,400.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,681.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,226,303.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,226,299.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,563.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,418.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,136.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,324.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,159.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,159,131.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,567.22</x:t>
   </x:si>
   <x:si>
     <x:t>Wh Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>288 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,111,145</x:t>
-[...320 lines deleted...]
-    <x:t>$1,322,086.98</x:t>
+    <x:t>776,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,308.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,128,054.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,068.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,025.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,514.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,445.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,897.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,859.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,335.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,065,613.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,890.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,119.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,060.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,085.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,152.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,568.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,067.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,361.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,230.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,019.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,734.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,074.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,386.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,323.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,232.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,036.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,371.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,315.24</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,027</x:t>
-[...254 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>18,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,150.15</x:t>
   </x:si>
   <x:si>
     <x:t>Bt Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BT/A LN</x:t>
   </x:si>
   <x:si>
-    <x:t>287,743</x:t>
-[...80 lines deleted...]
-    <x:t>$962,097.51</x:t>
+    <x:t>221,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,003.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,994.27</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,002</x:t>
-[...2 lines deleted...]
-    <x:t>$958,462.83</x:t>
+    <x:t>10,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,164.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,567.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,862.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,995.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,736.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,320.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,372.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,854.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,485.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,494.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,655.36</x:t>
   </x:si>
   <x:si>
     <x:t>Orix Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8591 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,890</x:t>
-[...89 lines deleted...]
-    <x:t>$889,844.59</x:t>
+    <x:t>13,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,443.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,758.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,735.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,148.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,310.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,560.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,428.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,955.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,940.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,718.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,189.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,712.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,212.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,223.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,867.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,359.65</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7182 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>28,208</x:t>
-[...233 lines deleted...]
-    <x:t>$733,305.31</x:t>
+    <x:t>22,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,345.48</x:t>
   </x:si>
   <x:si>
     <x:t>Porsche Automobil Holding Se</x:t>
   </x:si>
   <x:si>
     <x:t>PAH3 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>14,829</x:t>
-[...14 lines deleted...]
-    <x:t>$727,944.40</x:t>
+    <x:t>14,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,510.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,056.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,387.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,727.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,828.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,046.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,240.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,881.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,865.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,826.09</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,417</x:t>
-[...173 lines deleted...]
-    <x:t>$611,610.11</x:t>
+    <x:t>6,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,549.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,698.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,538.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Bank Hapoalim Bm</x:t>
   </x:si>
   <x:si>
     <x:t>POLI IT</x:t>
   </x:si>
   <x:si>
-    <x:t>18,472</x:t>
-[...14 lines deleted...]
-    <x:t>$600,840.49</x:t>
+    <x:t>16,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,733.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,737.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,800.66</x:t>
   </x:si>
   <x:si>
     <x:t>Osaka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9532 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,354</x:t>
-[...50 lines deleted...]
-    <x:t>$580,337.77</x:t>
+    <x:t>11,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,433.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,501.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ge Healthcare Technologies Inc</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Regions Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RF US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,453</x:t>
-[...2 lines deleted...]
-    <x:t>$526,256.40</x:t>
+    <x:t>11,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,101.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,170.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,703.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,374.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,019.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,037.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Aib Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AIBG ID</x:t>
   </x:si>
   <x:si>
-    <x:t>29,533</x:t>
-[...53 lines deleted...]
-    <x:t>$492,243.82</x:t>
+    <x:t>25,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,796.16</x:t>
   </x:si>
   <x:si>
     <x:t>Boc Hong Kong Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2388 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>56,777</x:t>
-[...2 lines deleted...]
-    <x:t>$491,030.43</x:t>
+    <x:t>50,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,147.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,986.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,159.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,041.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BIRG ID</x:t>
   </x:si>
   <x:si>
-    <x:t>15,952</x:t>
-[...125 lines deleted...]
-    <x:t>$431,680.15</x:t>
+    <x:t>13,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,327.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,137.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,591.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,147.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,069.57</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,284</x:t>
-[...50 lines deleted...]
-    <x:t>$383,924.22</x:t>
+    <x:t>11,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,202.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,360.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,856.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Renault Sa</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>114</x:t>
-[...38 lines deleted...]
-    <x:t>$327,108.15</x:t>
+    <x:t>117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,306.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitecap Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,941.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,500</x:t>
-[...2 lines deleted...]
-    <x:t>$184,194.89</x:t>
+    <x:t>23,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,060.26</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$263,783.57</x:t>
+    <x:t>$32,924.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3343,62 +3364,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a824031bfe4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re000b56d3d6f44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd846ba4c798427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9792262ef094b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93869e8429224d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R312595b6bc134974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
-    <x:col min="5" max="5" width="22" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -3515,731 +3536,731 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -4295,291 +4316,291 @@
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
@@ -4595,3891 +4616,3891 @@
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
         <x:v>733</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
         <x:v>796</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="F193" s="1" t="s">
         <x:v>837</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="E200" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="F200" s="1" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="E208" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="F208" s="1" t="s">
         <x:v>899</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="F217" s="1" t="s">
         <x:v>936</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="E228" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="F228" s="1" t="s">
         <x:v>981</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="F233" s="1" t="s">
         <x:v>1002</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="E239" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="F239" s="1" t="s">
         <x:v>1027</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="F244" s="1" t="s">
         <x:v>1048</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D253" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E253" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F253" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>