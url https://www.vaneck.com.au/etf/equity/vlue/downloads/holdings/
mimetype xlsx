--- v4 (2026-07-15)
+++ v5 (2026-08-04)
@@ -1,3345 +1,3345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a400dbe339143f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd644b87f1144880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260715" sheetId="1" r:id="R312595b6bc134974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260804" sheetId="1" r:id="R136dc2acd4a74033"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1099">
   <x:si>
-    <x:t>All Fund Holdings as at 15/07/2026</x:t>
+    <x:t>All Fund Holdings as at 04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,261</x:t>
-[...5 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>17,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,279,438.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,618,248.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,743,781.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,798,552.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
-    <x:t>24,500</x:t>
-[...47 lines deleted...]
-    <x:t>$10,691,882.55</x:t>
+    <x:t>23,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,317,665.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.93%</x:t>
   </x:si>
   <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,247,020.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,975,200.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,522,468.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,809</x:t>
-[...20 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>39,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,483,721.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Comcast Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>255,318</x:t>
-[...20 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>239,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,395,003.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>HPE US</x:t>
   </x:si>
   <x:si>
-    <x:t>117,555</x:t>
-[...20 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>110,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,906,826.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>114,582</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>107,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,019,824.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,208,078.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,193,725.22</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,205</x:t>
-[...20 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>9,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,861,252.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,542,091.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CVS US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,759</x:t>
-[...35 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>36,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,467,528.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,905,224.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,811,645.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,672,326.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>SAN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>40,196</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>37,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,616,199.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,211</x:t>
-[...32 lines deleted...]
-    <x:t>$4,669,922.04</x:t>
+    <x:t>23,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,508,251.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,456,861.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,305,343.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,251</x:t>
-[...44 lines deleted...]
-    <x:t>$4,362,665.04</x:t>
+    <x:t>31,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,222,687.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mitsui &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,218,830.31</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ck Hutchison Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>337,303</x:t>
-[...2 lines deleted...]
-    <x:t>$4,335,765.44</x:t>
+    <x:t>315,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,200,155.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,182,178.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mitsui &amp; Co Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$4,139,605.54</x:t>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,125,384.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,988,835.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sumitomo Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$4,012,839.64</x:t>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,927,250.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,913,045.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,818,289.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mercedes-Benz Group Ag</x:t>
-[...23 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,648,564.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Post Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DHL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>40,902</x:t>
-[...32 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>38,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,619,059.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,957.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,532,208.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,526,294.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,512,105.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,443,096.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,354,149.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,327,209.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,278,682.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Cigna Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>CI US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,464</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>7,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,197.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,923.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>94,146</x:t>
-[...95 lines deleted...]
-    <x:t>$3,417,283.69</x:t>
+    <x:t>88,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144,544.85</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>24,110</x:t>
-[...2 lines deleted...]
-    <x:t>$3,217,272.43</x:t>
+    <x:t>22,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,074,838.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,065,975.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,381.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040,922.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,986,066.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,819.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,892,209.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,891,587.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,871,218.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,763,542.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,222,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,750,857.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,662,468.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,649,624.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,631,720.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,620,915.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,612,359.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,531,608.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,513,728.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,499,874.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marubeni Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,480,047.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,449,209.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,409,395.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,375,153.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,363,317.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,873</x:t>
-[...203 lines deleted...]
-    <x:t>$2,761,184.95</x:t>
+    <x:t>7,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,362,769.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339,388.36</x:t>
   </x:si>
   <x:si>
     <x:t>Elevance Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ELV US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,517</x:t>
-[...29 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>4,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,449.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,214.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,718.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,277,719.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,317.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,810.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,758.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,179,263.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,150,235.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,848.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,091,778.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,066.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,971.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,052,302.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,295.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Nokia Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NOKIA FH</x:t>
   </x:si>
   <x:si>
-    <x:t>157,417</x:t>
-[...257 lines deleted...]
-    <x:t>$2,147,311.97</x:t>
+    <x:t>147,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,965,500.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,960,580.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,933.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,790.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,920,982.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,919,723.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,168.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,214.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,833,324.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,345.38</x:t>
   </x:si>
   <x:si>
     <x:t>Okta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,598</x:t>
-[...44 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>8,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819,030.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,814,248.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,288,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,010.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,441.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,111.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,036.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,716,791.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,702,523.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,555.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,916.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,167.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,629,836.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Ag &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,621,579.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,592,082.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,933.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,723.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,366.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,868.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,276.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,559.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,843.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,706.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,994.29</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>STMPA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,525</x:t>
-[...248 lines deleted...]
-    <x:t>$1,715,485.48</x:t>
+    <x:t>19,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,345.70</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Estate Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8802 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>45,028</x:t>
-[...56 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>42,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,751.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,838.61</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>EIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,668</x:t>
-[...14 lines deleted...]
-    <x:t>$1,598,663.77</x:t>
+    <x:t>13,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,266.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,569.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,454.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,228.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,135.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,502.75</x:t>
   </x:si>
   <x:si>
     <x:t>Twilio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TWLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,098</x:t>
-[...143 lines deleted...]
-    <x:t>$1,430,343.32</x:t>
+    <x:t>4,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,778.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzuki Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7269 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>79,439</x:t>
-[...29 lines deleted...]
-    <x:t>$1,387,091.45</x:t>
+    <x:t>74,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,519.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,275.64</x:t>
   </x:si>
   <x:si>
     <x:t>Cie Generale Des Etablissements Micheli</x:t>
   </x:si>
   <x:si>
     <x:t>ML FP</x:t>
   </x:si>
   <x:si>
-    <x:t>24,533</x:t>
-[...26 lines deleted...]
-    <x:t>$1,366,472.22</x:t>
+    <x:t>22,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,532.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,918.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,846.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,807.75</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NTR CN</x:t>
   </x:si>
   <x:si>
-    <x:t>13,651</x:t>
-[...17 lines deleted...]
-    <x:t>$1,325,094.47</x:t>
+    <x:t>12,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,811.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,183.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,931.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,803.98</x:t>
   </x:si>
   <x:si>
     <x:t>American International Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AIG US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,664</x:t>
-[...2 lines deleted...]
-    <x:t>$1,318,720.56</x:t>
+    <x:t>10,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,230,425.74</x:t>
   </x:si>
   <x:si>
     <x:t>Rwe Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RWE GR</x:t>
   </x:si>
   <x:si>
-    <x:t>13,739</x:t>
-[...41 lines deleted...]
-    <x:t>$1,249,267.82</x:t>
+    <x:t>12,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,045.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,388.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,461.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,862.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,767.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,504.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wh Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,114,811.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,803.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,397.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,079,314.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,075,239.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,240.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,954.91</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BG US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,484</x:t>
-[...128 lines deleted...]
-    <x:t>$1,159,131.14</x:t>
+    <x:t>7,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,108.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,156.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,827.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,375.90</x:t>
   </x:si>
   <x:si>
     <x:t>International Consolidated Airlines Gro</x:t>
   </x:si>
   <x:si>
     <x:t>IAG SM</x:t>
   </x:si>
   <x:si>
-    <x:t>131,060</x:t>
-[...41 lines deleted...]
-    <x:t>$1,119,068.23</x:t>
+    <x:t>122,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,057.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,005.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,579.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,544.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,542.14</x:t>
   </x:si>
   <x:si>
     <x:t>Chubu Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9502 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>42,125</x:t>
-[...26 lines deleted...]
-    <x:t>$1,097,445.79</x:t>
+    <x:t>39,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,173.36</x:t>
   </x:si>
   <x:si>
     <x:t>Sse Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SSE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,903</x:t>
-[...14 lines deleted...]
-    <x:t>$1,088,859.00</x:t>
+    <x:t>21,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,705.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,944.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Check Point Software Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHKP US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,545</x:t>
-[...35 lines deleted...]
-    <x:t>PHM US</x:t>
+    <x:t>5,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,919.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,218.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,270.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,379.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,830.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,318.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,500.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,827.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,387.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,658.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,241.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,635.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,775.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,225.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,487.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,091.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,548.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,259.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,314.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,288.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,762.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,213.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,074.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,069.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,228.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,659.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,296.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,025.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,158.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,888.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,398.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,148.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,140.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,363.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,251.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,923.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,968.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,343.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,964.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,954.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,769.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,275.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,850.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,339.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,362.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,124.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,513.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,033.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,353.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,657.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,484.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
     <x:t>5,717</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,019,119.16</x:t>
-[...572 lines deleted...]
-    <x:t>$652,359.65</x:t>
+    <x:t>$599,939.92</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7182 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>22,208</x:t>
-[...65 lines deleted...]
-    <x:t>$620,828.73</x:t>
+    <x:t>20,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,998.05</x:t>
   </x:si>
   <x:si>
     <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BMPS IM</x:t>
   </x:si>
   <x:si>
-    <x:t>32,836</x:t>
-[...14 lines deleted...]
-    <x:t>$610,240.22</x:t>
+    <x:t>30,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,933.21</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8309 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,305</x:t>
-[...14 lines deleted...]
-    <x:t>$603,865.24</x:t>
+    <x:t>38,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,686.69</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>CBK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>9,305</x:t>
-[...26 lines deleted...]
-    <x:t>$584,698.04</x:t>
+    <x:t>8,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,813.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,247.07</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
-    <x:t>15,245</x:t>
-[...17 lines deleted...]
-    <x:t>$552,733.05</x:t>
+    <x:t>14,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,650.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,134.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,783.80</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,694</x:t>
-[...2 lines deleted...]
-    <x:t>$549,737.30</x:t>
+    <x:t>15,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,108.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,891.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,366.74</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>EDP PL</x:t>
   </x:si>
   <x:si>
-    <x:t>71,945</x:t>
-[...29 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>67,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,733.13</x:t>
   </x:si>
   <x:si>
     <x:t>Regions Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RF US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,731</x:t>
-[...26 lines deleted...]
-    <x:t>$491,703.25</x:t>
+    <x:t>10,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,396.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,449.54</x:t>
   </x:si>
   <x:si>
     <x:t>Principal Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFG US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,954</x:t>
-[...14 lines deleted...]
-    <x:t>$477,019.07</x:t>
+    <x:t>2,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,322.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,588.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,856.64</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Bpm Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BAMI IM</x:t>
   </x:si>
   <x:si>
-    <x:t>17,614</x:t>
-[...29 lines deleted...]
-    <x:t>$428,147.96</x:t>
+    <x:t>16,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,396.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,938.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,934.64</x:t>
   </x:si>
   <x:si>
     <x:t>Bper Banca Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BPE IM</x:t>
   </x:si>
   <x:si>
-    <x:t>18,360</x:t>
-[...26 lines deleted...]
-    <x:t>$414,041.14</x:t>
+    <x:t>17,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,867.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,457.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bank Of Ireland Group Plc</x:t>
-[...8 lines deleted...]
-    <x:t>$401,327.61</x:t>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,822.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,616.19</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SHBA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>18,248</x:t>
-[...14 lines deleted...]
-    <x:t>$385,591.32</x:t>
+    <x:t>17,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,601.79</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
-    <x:t>3,802</x:t>
-[...14 lines deleted...]
-    <x:t>$381,069.57</x:t>
+    <x:t>3,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,028.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,371.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCNCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,661.92</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,372</x:t>
-[...14 lines deleted...]
-    <x:t>$375,360.74</x:t>
+    <x:t>10,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,283.10</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Discount Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>24,686</x:t>
-[...2 lines deleted...]
-    <x:t>$356,856.58</x:t>
+    <x:t>23,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,947.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>First Citizens Bancshares Inc/Nc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,758</x:t>
-[...2 lines deleted...]
-    <x:t>$280,941.02</x:t>
+    <x:t>16,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,152.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>23,700</x:t>
-[...2 lines deleted...]
-    <x:t>$266,060.26</x:t>
+    <x:t>22,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,667.76</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$32,924.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$488,226.58</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3364,51 +3364,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9792262ef094b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93869e8429224d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R312595b6bc134974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb6d3cbb5d240fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91691ae0e8a4421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R136dc2acd4a74033" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3716,1291 +3716,1291 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
@@ -5016,3491 +5016,3491 @@
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
         <x:v>730</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
         <x:v>747</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="F179" s="1" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="F184" s="1" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="F191" s="1" t="s">
         <x:v>834</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="F199" s="1" t="s">
         <x:v>867</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="F207" s="1" t="s">
         <x:v>900</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="F220" s="1" t="s">
         <x:v>953</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="E226" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="F226" s="1" t="s">
         <x:v>978</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="E232" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="F232" s="1" t="s">
         <x:v>1003</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="E238" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="F238" s="1" t="s">
         <x:v>1028</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="F244" s="1" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E252" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="E253" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="F253" s="1" t="s">
         <x:v>1091</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D254" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E254" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>