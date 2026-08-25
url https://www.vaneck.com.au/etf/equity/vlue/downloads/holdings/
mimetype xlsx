--- v5 (2026-08-04)
+++ v6 (2026-08-25)
@@ -1,3345 +1,3339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd644b87f1144880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22186f85349340b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260804" sheetId="1" r:id="R136dc2acd4a74033"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260824" sheetId="1" r:id="R0a05ff0e13634d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1099">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1097">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,111</x:t>
-[...5 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>18,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,417,803.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,494</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>50,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,663,503.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>173,553</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>183,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,667,798.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>399,318</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>422,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,614,597.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
-    <x:t>23,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>24,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,590,678.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>274,353</x:t>
-[...2 lines deleted...]
-    <x:t>$9,247,020.09</x:t>
+    <x:t>290,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,241,424.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,156,201.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,841,511.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>Adobe Inc</x:t>
-[...26 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,481,489.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,175</x:t>
-[...20 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>41,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,295,405.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>HPE US</x:t>
   </x:si>
   <x:si>
-    <x:t>110,151</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>116,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,690,398.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>107,365</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>113,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,361,692.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>173,593</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>183,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,192,446.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,441</x:t>
-[...2 lines deleted...]
-    <x:t>$6,193,725.22</x:t>
+    <x:t>52,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,417,023.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,562</x:t>
-[...2 lines deleted...]
-    <x:t>$5,861,252.41</x:t>
+    <x:t>10,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,239,349.73</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>180,708</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>191,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,518,064.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,484,100.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,122,858.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CVS US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,317</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>38,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,986,515.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,956,784.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BNP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>26,675</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>28,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,940,741.14</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>8058 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,811,645.22</x:t>
-[...32 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>116,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,902,121.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,623</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>24,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,590,475.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,503,507.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Kraft Heinz Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>118,068</x:t>
-[...35 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>124,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,457,967.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,438,145.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,321,326.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8031 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>94,856</x:t>
-[...2 lines deleted...]
-    <x:t>$4,218,830.31</x:t>
+    <x:t>100,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,317,115.02</x:t>
   </x:si>
   <x:si>
     <x:t>Ck Hutchison Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>315,803</x:t>
-[...32 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>334,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,213,909.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,096,598.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,037,436.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie De Saint-Gobain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,998,978.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Mercedes-Benz Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>MBG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>50,567</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>53,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,939,450.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,920,456.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,907,099.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,817,610.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,711,866.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,696,705.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,652,820.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,634,488.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,297.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,474,647.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujifilm Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>4901 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>113,504</x:t>
-[...128 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>120,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,389,921.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,383,350.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>336,504</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>355,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,333,566.72</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8306 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>100,729</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>106,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,281,483.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,520.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Cigna Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>CI US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,931</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>8,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,248,462.42</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>88,493</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>93,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,234,754.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,229,384.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,192,561.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,043,774.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,000,705.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,937,030.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,910,628.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,292,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,878,979.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,842,991.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,815,879.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>88,246</x:t>
-[...179 lines deleted...]
-    <x:t>$2,649,624.26</x:t>
+    <x:t>93,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,810,909.42</x:t>
   </x:si>
   <x:si>
     <x:t>Komatsu Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6301 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>42,663</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>45,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,801,804.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pg&amp;E Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,725,149.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,596,004.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,572,384.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,570,129.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,535.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,882</x:t>
-[...41 lines deleted...]
-    <x:t>$2,513,728.46</x:t>
+    <x:t>8,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,493,053.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,488,432.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,456,160.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,450,084.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,448,303.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,338.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marubeni Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,253.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,021.16</x:t>
   </x:si>
   <x:si>
     <x:t>Daimler Truck Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DTG GR</x:t>
   </x:si>
   <x:si>
-    <x:t>30,637</x:t>
-[...29 lines deleted...]
-    <x:t>$2,449,209.05</x:t>
+    <x:t>32,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,398,138.55</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>NWG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>173,623</x:t>
-[...71 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>183,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,387,601.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,381,849.65</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Ag</x:t>
   </x:si>
   <x:si>
     <x:t>VOW3 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>18,421</x:t>
-[...14 lines deleted...]
-    <x:t>$2,293,718.21</x:t>
+    <x:t>19,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,381,182.87</x:t>
   </x:si>
   <x:si>
     <x:t>Panasonic Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6752 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>58,306</x:t>
-[...17 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>61,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331,533.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BP/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>209,230</x:t>
-[...2 lines deleted...]
-    <x:t>$2,217,810.08</x:t>
+    <x:t>221,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,138.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,287,005.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Pernod Ricard Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>19,352</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>20,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,281,394.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,279,690.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,252,819.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,234,240.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKIA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,225,308.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,506.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,091,599.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,670.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,082,376.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,961.49</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Ahold Delhaize Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AD NA</x:t>
   </x:si>
   <x:si>
-    <x:t>38,209</x:t>
-[...32 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>40,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,491.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,038,190.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,029,254.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,029,020.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,595.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,105.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Societe Generale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GLE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>15,303</x:t>
-[...80 lines deleted...]
-    <x:t>$1,960,580.65</x:t>
+    <x:t>16,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,007,047.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,362,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,176.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,785.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,269.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LLOY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>874,168</x:t>
-[...29 lines deleted...]
-    <x:t>$1,920,982.14</x:t>
+    <x:t>924,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,955,774.18</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
-    <x:t>117,730</x:t>
-[...56 lines deleted...]
-    <x:t>$1,826,345.38</x:t>
+    <x:t>124,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,668.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,852,732.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,778.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Okta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OKTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,993</x:t>
-[...41 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>9,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,943.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Mizuho Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8411 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>23,790</x:t>
-[...41 lines deleted...]
-    <x:t>$1,702,523.54</x:t>
+    <x:t>25,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,873.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,792,347.38</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsui Fudosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8801 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>123,800</x:t>
-[...2 lines deleted...]
-    <x:t>$1,681,555.52</x:t>
+    <x:t>130,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,721,845.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>67,717</x:t>
-[...17 lines deleted...]
-    <x:t>$1,640,167.70</x:t>
+    <x:t>71,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,632.12</x:t>
   </x:si>
   <x:si>
     <x:t>Carrefour Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CA FP</x:t>
   </x:si>
   <x:si>
-    <x:t>62,467</x:t>
-[...2 lines deleted...]
-    <x:t>$1,629,836.94</x:t>
+    <x:t>66,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,708,110.40</x:t>
   </x:si>
   <x:si>
     <x:t>Henkel Ag &amp; Co Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>HEN3 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>12,929</x:t>
-[...17 lines deleted...]
-    <x:t>$1,592,082.03</x:t>
+    <x:t>13,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,689,372.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,851.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,590,569.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,588,484.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirin Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,799.45</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,210</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>19,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,874.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,555,361.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,399.30</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
+    <x:t>17,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,366.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,346.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,454,371.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edison International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,385.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,852.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,438,798.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,588.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,543.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,641.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,472.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,847.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,002.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,479.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,557.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,032.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,688.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,290.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,867.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,262.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,685.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,572.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,275,872.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,105.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,413.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,884.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227,971.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,676.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,197.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,921.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,887.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,157,401.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,767.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,230.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alstom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,404.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wh Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>769,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,565.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,093,372.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,079.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,715.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,901.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,102.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,607.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,235.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,213.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,739.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,969.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,899.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,144.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,881.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,174.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,212.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,612.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,971.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,341.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,011.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,404.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,795.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,671.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,259.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,682.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,641.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,956.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,358.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,131.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FISV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,201.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,287.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,694.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,114.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,052.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,502.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,930.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,852.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,103.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,077.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,209.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,820.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,274.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,035.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,560.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,105.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,118.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,615.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,318.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,624.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,554.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,772.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,205.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,724.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,662.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,481.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,617.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,995.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,219.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,032.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,428.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,748.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,263.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,838.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,915.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMPS IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,459.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,936.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,111.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,536.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
     <x:t>16,512</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,537,723.26</x:t>
-[...1226 lines deleted...]
-    <x:t>$623,362.88</x:t>
+    <x:t>$591,887.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,048.57</x:t>
   </x:si>
   <x:si>
     <x:t>Fresenius Medical Care Ag</x:t>
   </x:si>
   <x:si>
     <x:t>FME GR</x:t>
   </x:si>
   <x:si>
-    <x:t>8,430</x:t>
-[...140 lines deleted...]
-    <x:t>$542,247.07</x:t>
+    <x:t>8,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,010.98</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
-    <x:t>14,284</x:t>
-[...2 lines deleted...]
-    <x:t>$533,650.97</x:t>
+    <x:t>15,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,090.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,729.71</x:t>
   </x:si>
   <x:si>
     <x:t>Osaka Gas Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9532 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,454</x:t>
-[...14 lines deleted...]
-    <x:t>$515,783.80</x:t>
+    <x:t>11,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,807.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,402.77</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,642</x:t>
-[...17 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>16,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,742.46</x:t>
   </x:si>
   <x:si>
     <x:t>Cooper Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>COO US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,699</x:t>
-[...14 lines deleted...]
-    <x:t>$495,733.13</x:t>
+    <x:t>4,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,667.11</x:t>
   </x:si>
   <x:si>
     <x:t>Regions Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RF US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,992</x:t>
-[...2 lines deleted...]
-    <x:t>$494,396.73</x:t>
+    <x:t>11,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,377.12</x:t>
   </x:si>
   <x:si>
     <x:t>Shionogi &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,749</x:t>
-[...2 lines deleted...]
-    <x:t>$469,449.54</x:t>
+    <x:t>18,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,131.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,862.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,485.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,510.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,797.84</x:t>
   </x:si>
   <x:si>
     <x:t>Principal Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFG US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,768</x:t>
-[...53 lines deleted...]
-    <x:t>$416,938.58</x:t>
+    <x:t>2,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,491.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,007.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,903.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,987.70</x:t>
   </x:si>
   <x:si>
     <x:t>Pinnacle Financial Partners Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PNFP US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,694</x:t>
-[...29 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>2,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,527.68</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen Bank International Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RBI AV</x:t>
   </x:si>
   <x:si>
-    <x:t>3,808</x:t>
-[...2 lines deleted...]
-    <x:t>$381,822.02</x:t>
+    <x:t>4,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,140.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,722.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,503.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,789.51</x:t>
   </x:si>
   <x:si>
     <x:t>Aegon Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AGN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>28,152</x:t>
-[...38 lines deleted...]
-    <x:t>$358,371.90</x:t>
+    <x:t>29,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,208.65</x:t>
   </x:si>
   <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>110</x:t>
-[...2 lines deleted...]
-    <x:t>$348,661.92</x:t>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,560.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,656</x:t>
-[...17 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>11,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,985.37</x:t>
   </x:si>
   <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,640</x:t>
-[...2 lines deleted...]
-    <x:t>$280,152.27</x:t>
+    <x:t>17,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,482.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,489.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Idemitsu Kosan Co Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$488,226.58</x:t>
+    <x:t>$622,982.12</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3364,51 +3358,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb6d3cbb5d240fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91691ae0e8a4421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R136dc2acd4a74033" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0156593b17384834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07306530d7944203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a05ff0e13634d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F255"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3716,591 +3710,591 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
@@ -4336,291 +4330,291 @@
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
@@ -4636,3871 +4630,3871 @@
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="D121" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
+      <x:c r="F135" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="D140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E140" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="D144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="F152" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="F157" s="1" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="F163" s="1" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="D164" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="E164" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="D165" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="E165" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="F171" s="1" t="s">
         <x:v>753</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
+      <x:c r="F173" s="1" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="D174" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="E174" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="D175" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="E175" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="D176" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="E176" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="D177" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="E177" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="D178" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="E178" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="F181" s="1" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="D182" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="E182" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="D183" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="E183" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="E187" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
+      <x:c r="F190" s="1" t="s">
         <x:v>832</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="E195" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="D195" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="E196" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="D196" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
+      <x:c r="F197" s="1" t="s">
         <x:v>861</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="D198" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="E198" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
+      <x:c r="F205" s="1" t="s">
         <x:v>894</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="D206" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="E206" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="E214" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="D214" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
+      <x:c r="F216" s="1" t="s">
         <x:v>939</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="D217" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="E217" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="D218" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="E218" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="D219" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="E219" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="E221" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="E222" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="C223" s="1" t="s">
+      <x:c r="E223" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
+      <x:c r="F223" s="1" t="s">
         <x:v>968</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="D224" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
-      <x:c r="E224" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="D225" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="E225" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="D226" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
-      <x:c r="C226" s="1" t="s">
+      <x:c r="E226" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="D226" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="D227" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="C227" s="1" t="s">
+      <x:c r="E227" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="D227" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="C228" s="1" t="s">
+      <x:c r="E228" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="D228" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="D229" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="C229" s="1" t="s">
+      <x:c r="E229" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="D229" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="D230" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="C230" s="1" t="s">
+      <x:c r="E230" s="1" t="s">
         <x:v>996</x:v>
       </x:c>
-      <x:c r="D230" s="1" t="s">
+      <x:c r="F230" s="1" t="s">
         <x:v>997</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="C231" s="1" t="s">
+      <x:c r="D231" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="D231" s="1" t="s">
+      <x:c r="E231" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
-      <x:c r="E231" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="D232" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="C232" s="1" t="s">
+      <x:c r="E232" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="D232" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
         <x:v>1008</x:v>
       </x:c>
-      <x:c r="C233" s="1" t="s">
+      <x:c r="E233" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="D233" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="C234" s="1" t="s">
+      <x:c r="E234" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="D234" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="C235" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="D235" s="1" t="s">
+      <x:c r="F235" s="1" t="s">
         <x:v>1018</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
-      <x:c r="C236" s="1" t="s">
+      <x:c r="D236" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="D236" s="1" t="s">
+      <x:c r="E236" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="E236" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="C237" s="1" t="s">
+      <x:c r="D237" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
-      <x:c r="D237" s="1" t="s">
+      <x:c r="E237" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
-      <x:c r="E237" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="C238" s="1" t="s">
+      <x:c r="E238" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="D238" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="C239" s="1" t="s">
+      <x:c r="E239" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="D239" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="C240" s="1" t="s">
+      <x:c r="E240" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="D240" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="C241" s="1" t="s">
+      <x:c r="E241" s="1" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="D241" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
         <x:v>1045</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
-      <x:c r="D242" s="1" t="s">
+      <x:c r="F242" s="1" t="s">
         <x:v>1047</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="C243" s="1" t="s">
+      <x:c r="D243" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
-      <x:c r="D243" s="1" t="s">
+      <x:c r="E243" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="E243" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="C244" s="1" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="D244" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="C245" s="1" t="s">
+      <x:c r="E245" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="D245" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="D246" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="C247" s="1" t="s">
+      <x:c r="E247" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="D247" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="C248" s="1" t="s">
+      <x:c r="E248" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="D248" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="C249" s="1" t="s">
+      <x:c r="E249" s="1" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="D249" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F249" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="C250" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="D250" s="1" t="s">
+      <x:c r="F250" s="1" t="s">
         <x:v>1080</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C251" s="1" t="s">
+      <x:c r="D251" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
-      <x:c r="D251" s="1" t="s">
+      <x:c r="E251" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="E251" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="D252" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="C252" s="1" t="s">
+      <x:c r="E252" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="D252" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F252" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
       <x:c r="A253" s="1">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="D253" s="1" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="E253" s="1" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="C253" s="1" t="s">
+      <x:c r="F253" s="1" t="s">
         <x:v>1093</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6" ht="15" customHeight="1">
       <x:c r="A254" s="1">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="D254" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="E254" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
-      <x:c r="C254" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F254" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6" ht="15" customHeight="1">
       <x:c r="A255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F255" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>