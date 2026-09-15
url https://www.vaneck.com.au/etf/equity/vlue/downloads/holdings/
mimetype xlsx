--- v6 (2026-08-25)
+++ v7 (2026-09-15)
@@ -1,3339 +1,3315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22186f85349340b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9a0d831a5b4dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260824" sheetId="1" r:id="R0a05ff0e13634d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VLUE_asat_20260914" sheetId="1" r:id="R368fc75ca20a4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1279" uniqueCount="1097">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="1089">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,094</x:t>
-[...5 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>19,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,268,839.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,222</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>54,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,692,072.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>183,523</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>197,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,226,463.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>422,318</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>454,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,478,338.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
-    <x:t>24,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>26,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,021,529.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>T US</x:t>
   </x:si>
   <x:si>
-    <x:t>290,113</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>312,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,623,925.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,279,221.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accenture Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,214,827.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,429</x:t>
-[...20 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>28,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,609,092.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,754,680.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Comcast Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CMCSA US</x:t>
   </x:si>
   <x:si>
-    <x:t>252,981</x:t>
-[...32 lines deleted...]
-    <x:t>$8,690,398.55</x:t>
+    <x:t>272,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,512,882.86</x:t>
   </x:si>
   <x:si>
     <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>113,533</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>125,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,522,379.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,164,903.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PFE US</x:t>
   </x:si>
   <x:si>
-    <x:t>183,565</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>197,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,690,569.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,282</x:t>
-[...17 lines deleted...]
-    <x:t>$6,239,349.73</x:t>
+    <x:t>56,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,887,182.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,818,944.14</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>Itochu Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,204,636.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>191,089</x:t>
-[...17 lines deleted...]
-    <x:t>$5,484,100.86</x:t>
+    <x:t>205,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,980,984.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,678,785.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,545,950.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>SAN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>39,828</x:t>
-[...35 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>42,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,238,739.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,141,435.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,093,051.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,060,912.96</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BNP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>28,207</x:t>
-[...29 lines deleted...]
-    <x:t>$4,590,475.23</x:t>
+    <x:t>30,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,056,462.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAN SM</x:t>
   </x:si>
   <x:si>
-    <x:t>220,232</x:t>
-[...2 lines deleted...]
-    <x:t>$4,503,507.45</x:t>
+    <x:t>237,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,904,860.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,877,736.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognizant Technology Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTSH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,595,483.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kraft Heinz Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>KHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>124,851</x:t>
-[...44 lines deleted...]
-    <x:t>$4,317,115.02</x:t>
+    <x:t>134,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,579,694.42</x:t>
   </x:si>
   <x:si>
     <x:t>Ck Hutchison Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>334,303</x:t>
-[...17 lines deleted...]
-    <x:t>$4,096,598.22</x:t>
+    <x:t>359,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,457,828.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mercedes-Benz Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,350,219.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,164</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>46,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,181,702.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honda Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,176,903.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,169,703.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPQ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,028,835.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,013,655.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canon Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,001,112.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dhl Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,946,259.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,870,881.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujifilm Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,820,210.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,773,398.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,112.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,332.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,680,919.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,676,300.79</x:t>
   </x:si>
   <x:si>
     <x:t>Cie De Saint-Gobain</x:t>
   </x:si>
   <x:si>
     <x:t>SGO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>30,225</x:t>
-[...125 lines deleted...]
-    <x:t>$3,623,297.76</x:t>
+    <x:t>32,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,256.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,072.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>23,889</x:t>
-[...35 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>25,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,524.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,492,263.73</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>355,836</x:t>
-[...68 lines deleted...]
-    <x:t>$3,229,384.46</x:t>
+    <x:t>383,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,467,785.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,391,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,430,541.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Capgemini Se</x:t>
   </x:si>
   <x:si>
     <x:t>CAP FP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,628</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>18,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,371,965.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,285,684.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,282,076.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,992.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujitsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6702 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,190,871.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>83,423</x:t>
-[...17 lines deleted...]
-    <x:t>$3,000,705.10</x:t>
+    <x:t>89,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,900.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komatsu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,866.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,124,226.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,044,290.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Aercap Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AER US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,383</x:t>
-[...62 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>15,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,810.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kddi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9433 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,717.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>93,246</x:t>
-[...14 lines deleted...]
-    <x:t>$2,801,804.22</x:t>
+    <x:t>100,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,893,389.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,869,544.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marubeni Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,782,348.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,767,042.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,738,245.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Yusen Kk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,734,913.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,679,793.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,655,491.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,643,812.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gen Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,521.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,617,069.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,608,192.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,586,073.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,573,899.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,553,176.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panasonic Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,507,909.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,489,996.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,487,863.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Osk Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9104 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,446,952.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,009.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,442,058.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,467,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,373,076.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKIA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,346.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,494.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,176.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Hung Kai Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,460.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,288,350.43</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PCG US</x:t>
   </x:si>
   <x:si>
-    <x:t>110,926</x:t>
-[...254 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>119,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,280,051.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239,728.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,230,857.01</x:t>
   </x:si>
   <x:si>
     <x:t>Pernod Ricard Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RI FP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,464</x:t>
-[...68 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>22,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,880.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,159,691.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,145,333.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,464.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Omnicom Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,117</x:t>
-[...29 lines deleted...]
-    <x:t>$2,082,376.22</x:t>
+    <x:t>18,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,097,285.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,094,222.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonaktiebolaget Lm Ericsson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,525.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,072,268.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>995,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,697.91</x:t>
   </x:si>
   <x:si>
     <x:t>General Mills Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,298</x:t>
-[...41 lines deleted...]
-    <x:t>$2,029,254.79</x:t>
+    <x:t>40,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,055,903.12</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>36,904</x:t>
-[...92 lines deleted...]
-    <x:t>$1,955,774.18</x:t>
+    <x:t>39,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,487.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953,070.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,949,577.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cgi Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIB/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,915,795.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrefour Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,913,232.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Fudosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,913,129.88</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
-    <x:t>124,493</x:t>
-[...2 lines deleted...]
-    <x:t>$1,927,668.72</x:t>
+    <x:t>134,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,897,771.60</x:t>
   </x:si>
   <x:si>
     <x:t>Zoom Video Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZM US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,355</x:t>
-[...98 lines deleted...]
-    <x:t>$1,708,110.40</x:t>
+    <x:t>13,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,606.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,770,175.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kansai Electric Power Co Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,747,531.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,745,780.74</x:t>
   </x:si>
   <x:si>
     <x:t>Henkel Ag &amp; Co Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>HEN3 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>13,671</x:t>
-[...17 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>14,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,599.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,710,282.29</x:t>
   </x:si>
   <x:si>
     <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SSNC US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,737</x:t>
-[...17 lines deleted...]
-    <x:t>$1,588,484.24</x:t>
+    <x:t>14,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,175.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,222.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Kirin Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2503 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>58,958</x:t>
-[...2 lines deleted...]
-    <x:t>$1,572,799.45</x:t>
+    <x:t>63,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,623,615.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,708.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Estate Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,590,632.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzuki Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,573,557.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,629.13</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,256</x:t>
-[...29 lines deleted...]
-    <x:t>$1,524,399.30</x:t>
+    <x:t>20,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,130.77</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,412</x:t>
-[...29 lines deleted...]
-    <x:t>$1,454,371.14</x:t>
+    <x:t>18,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,539,331.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ck Asset Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,530,437.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Truist Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,528,240.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,818.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMPA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,095.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,640.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,595.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,538.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,845.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,462.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Generale Des Etablissements Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ML FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,821.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stellantis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLAM IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,050.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgestone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,703.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,269.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,258.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rwe Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,515.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,358,798.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,358,776.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,332,559.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,303,951.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,874.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,316.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nidec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6594 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,101.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,038.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,104.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Edison International</x:t>
   </x:si>
   <x:si>
     <x:t>EIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,534</x:t>
-[...251 lines deleted...]
-    <x:t>$1,271,413.34</x:t>
+    <x:t>15,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,953.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F5 Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFIV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,839.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,946.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,949.76</x:t>
   </x:si>
   <x:si>
     <x:t>Smurfit Westrock Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SW US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,057</x:t>
-[...104 lines deleted...]
-    <x:t>$1,127,230.97</x:t>
+    <x:t>19,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,946.62</x:t>
   </x:si>
   <x:si>
     <x:t>Alstom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ALO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>43,195</x:t>
-[...2 lines deleted...]
-    <x:t>$1,125,404.58</x:t>
+    <x:t>46,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,562.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,513.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,173.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,166.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,330.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,501.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,312.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M8769Q102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,433.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eversource Energy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,675.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,577.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,763.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouygues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,990.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,411.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,150.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,629.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,885.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,717.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,248.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subaru Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,190.10</x:t>
   </x:si>
   <x:si>
     <x:t>Wh Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>288 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>769,145</x:t>
-[...152 lines deleted...]
-    <x:t>$1,014,144.28</x:t>
+    <x:t>828,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,738.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,367.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5201 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,986.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,378.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,646.42</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,593</x:t>
-[...68 lines deleted...]
-    <x:t>$926,341.28</x:t>
+    <x:t>10,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,562.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,339.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,611.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rogers Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,546.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Land Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,778.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bt Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT/A LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,066.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FISV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,312.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renault Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RNO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,913.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,710.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,216.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,151.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,271.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,422.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,489.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiffage Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FGR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,325.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,089.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,840.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>International Paper Co</x:t>
   </x:si>
   <x:si>
     <x:t>IP US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,972</x:t>
-[...200 lines deleted...]
-    <x:t>$814,502.32</x:t>
+    <x:t>17,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,787.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Leumi Le-Israel Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,771.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,115.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,917.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,119.70</x:t>
   </x:si>
   <x:si>
     <x:t>Boliden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BOL SS</x:t>
   </x:si>
   <x:si>
-    <x:t>9,665</x:t>
-[...137 lines deleted...]
-    <x:t>$713,615.51</x:t>
+    <x:t>10,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,701.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEF SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,178.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Asahi Kasei Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3407 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>49,488</x:t>
-[...2 lines deleted...]
-    <x:t>$713,318.73</x:t>
+    <x:t>53,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,542.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Chemical Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4188 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,494.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,228.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,367.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Automobil Holding Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAH3 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,039.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Trust Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8309 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,311.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,367.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,706.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,983.98</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,500</x:t>
-[...29 lines deleted...]
-    <x:t>$692,772.22</x:t>
+    <x:t>8,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,147.19</x:t>
   </x:si>
   <x:si>
     <x:t>Labcorp Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LH US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,468</x:t>
-[...62 lines deleted...]
-    <x:t>$658,995.34</x:t>
+    <x:t>1,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,558.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danske Bank A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANSKE DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,875.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,021.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,332.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,844.27</x:t>
   </x:si>
   <x:si>
     <x:t>Merck Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>MRK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>2,915</x:t>
-[...77 lines deleted...]
-    <x:t>$617,915.68</x:t>
+    <x:t>3,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,489.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,820.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osaka Gas Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9532 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,659.37</x:t>
   </x:si>
   <x:si>
     <x:t>Banca Monte Dei Paschi Di Siena Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BMPS IM</x:t>
   </x:si>
   <x:si>
-    <x:t>32,535</x:t>
-[...14 lines deleted...]
-    <x:t>$608,936.23</x:t>
+    <x:t>35,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,814.88</x:t>
   </x:si>
   <x:si>
     <x:t>Citizens Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CFG US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,113</x:t>
-[...2 lines deleted...]
-    <x:t>$596,111.26</x:t>
+    <x:t>6,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,648.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresenius Medical Care Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,884.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Fidelity National Information Services</x:t>
   </x:si>
   <x:si>
     <x:t>FIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,303</x:t>
-[...38 lines deleted...]
-    <x:t>$583,010.98</x:t>
+    <x:t>11,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,506.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,428.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,430.11</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
-    <x:t>15,105</x:t>
-[...41 lines deleted...]
-    <x:t>$536,402.77</x:t>
+    <x:t>16,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,503.77</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,541</x:t>
-[...2 lines deleted...]
-    <x:t>$534,742.46</x:t>
+    <x:t>17,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,000.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,526.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,144.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,983.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,076.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco De Sabadell Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,062.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIBG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,118.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bpm Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,982.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,766.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,608.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,691.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,841.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corebridge Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRBG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,524.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,860.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Financial Partners Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNFP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,923.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,443.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegon Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,810.10</x:t>
   </x:si>
   <x:si>
     <x:t>Cooper Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>COO US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,969</x:t>
-[...200 lines deleted...]
-    <x:t>$376,208.65</x:t>
+    <x:t>5,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,220.71</x:t>
   </x:si>
   <x:si>
     <x:t>First Citizens Bancshares Inc/Nc</x:t>
   </x:si>
   <x:si>
     <x:t>FCNCA US</x:t>
   </x:si>
   <x:si>
-    <x:t>116</x:t>
-[...2 lines deleted...]
-    <x:t>$353,560.30</x:t>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,328.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,861.78</x:t>
+  </x:si>
+  <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,268</x:t>
-[...2 lines deleted...]
-    <x:t>$343,985.37</x:t>
+    <x:t>12,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,480.94</x:t>
   </x:si>
   <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,596</x:t>
-[...17 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>18,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,881.48</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$622,982.12</x:t>
+    <x:t>$112,205.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -3358,56 +3334,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0156593b17384834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07306530d7944203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a05ff0e13634d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1abbdb0745468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbae42be62f47460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R368fc75ca20a4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F255"/>
+  <x:dimension ref="A1:F253"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3850,211 +3826,211 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -4090,811 +4066,811 @@
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
@@ -4950,331 +4926,331 @@
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
@@ -5290,511 +5266,511 @@
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
@@ -5810,1531 +5786,1531 @@
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
         <x:v>721</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="F179" s="1" t="s">
         <x:v>783</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="F189" s="1" t="s">
         <x:v>824</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
@@ -7450,1056 +7426,1016 @@
       </x:c>
       <x:c r="E203" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="E205" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="F205" s="1" t="s">
         <x:v>890</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="E212" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="F212" s="1" t="s">
         <x:v>919</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="D224" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
+      <x:c r="E224" s="1" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="E224" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="C225" s="1" t="s">
+      <x:c r="D225" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="D225" s="1" t="s">
+      <x:c r="E225" s="1" t="s">
         <x:v>975</x:v>
       </x:c>
-      <x:c r="E225" s="1" t="s">
+      <x:c r="F225" s="1" t="s">
         <x:v>976</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="D228" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="E228" s="1" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="F228" s="1" t="s">
         <x:v>985</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="D233" s="1" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="F233" s="1" t="s">
         <x:v>1006</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="F241" s="1" t="s">
         <x:v>1039</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="F249" s="1" t="s">
         <x:v>1072</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6" ht="15" customHeight="1">
       <x:c r="A251" s="1">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="D251" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="E251" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="F251" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6" ht="15" customHeight="1">
       <x:c r="A252" s="1">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="D252" s="1" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="E252" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="E252" s="1" t="s">
+      <x:c r="F252" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="F252" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="253" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A253" s="1">
-[...39 lines deleted...]
-      <x:c r="A255" s="2" t="s">
+      <x:c r="A253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B255" s="2" t="s">
+      <x:c r="B253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C255" s="2" t="s">
+      <x:c r="C253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D255" s="2" t="s">
+      <x:c r="D253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E255" s="2" t="s">
+      <x:c r="E253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F255" s="2" t="s">
+      <x:c r="F253" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A255:F255"/>
+    <x:mergeCell ref="A253:F253"/>
   </x:mergeCells>
 </x:worksheet>
 </file>