--- v5 (2026-08-25)
+++ v6 (2026-09-21)
@@ -1,630 +1,654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465c95564a83483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327c850301924ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260824" sheetId="1" r:id="Rec946b69a9f74ca1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260918" sheetId="1" r:id="R20ab414e23a04c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="195">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="203">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003GGDGQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2029</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>12.38</x:t>
-[...2 lines deleted...]
-    <x:t>$2,545,430.00</x:t>
+    <x:t>10.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,441.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZZ10Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,552,746.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P8VBBX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,699.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JR70BH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,447,823.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2FR980</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>9.02</x:t>
-[...17 lines deleted...]
-    <x:t>$1,708,624.00</x:t>
+    <x:t>7.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,533.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNT3F72</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>7.88</x:t>
-[...29 lines deleted...]
-    <x:t>$1,435,723.00</x:t>
+    <x:t>6.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,145.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>4.83</x:t>
-[...2 lines deleted...]
-    <x:t>$993,039.00</x:t>
+    <x:t>5.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$951,223.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TQWZZD7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>4.45</x:t>
-[...2 lines deleted...]
-    <x:t>$915,229.00</x:t>
+    <x:t>5.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,918.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CMSTF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,549.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HXWZ2R3</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>AA+ </x:t>
-[...5 lines deleted...]
-    <x:t>$780,448.00</x:t>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,815.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00NLFVYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,298.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QJ57V40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,487.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8PZ4H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-10-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,685.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00RQ8DDR2</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>AA  </x:t>
-[...8 lines deleted...]
-    <x:t>New South Wales Treasury Corp</x:t>
+    <x:t>2.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,799.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT9BNM6</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>2.86</x:t>
-[...41 lines deleted...]
-    <x:t>$449,786.00</x:t>
+    <x:t>2.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,384.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HZHPSK5</x:t>
   </x:si>
   <x:si>
     <x:t>20-04-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>2.08</x:t>
-[...2 lines deleted...]
-    <x:t>$427,672.00</x:t>
+    <x:t>2.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,029.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDS90J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,017.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CSKXNT0</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.80</x:t>
-[...2 lines deleted...]
-    <x:t>$370,187.00</x:t>
+    <x:t>1.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00THTM679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-11-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,382.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Australian Government Financing A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBYDQ31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,437.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D0PNXQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,407.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCNYVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,590.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M6PXHM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,743.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7YDK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,779.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQ016K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,865.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCMP874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,771.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KK8K1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,801.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JRR6ML0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-01-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,975.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000F7DR0</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>01-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.73</x:t>
-[...95 lines deleted...]
-    <x:t>$188,978.00</x:t>
+    <x:t>0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,190.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRRQX46</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>AA-</x:t>
-[...71 lines deleted...]
-    <x:t>$119,218.00</x:t>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,164.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XXVG1Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,645.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D1SM6R1</x:t>
   </x:si>
   <x:si>
     <x:t>24-01-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$118,946.00</x:t>
-[...8 lines deleted...]
-    <x:t>$86,690.00</x:t>
+    <x:t>0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,497.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NBG4LB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-07-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,372.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G3TN617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,689.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NG9HMT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-03-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,707.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KJRGF04</x:t>
   </x:si>
   <x:si>
     <x:t>18-04-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.38</x:t>
-[...35 lines deleted...]
-    <x:t>$71,064.00</x:t>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,214.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MF1H7W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-11-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,726.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4YBNV8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.500</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>22-05-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.14</x:t>
-[...2 lines deleted...]
-    <x:t>$28,231.00</x:t>
+    <x:t>0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,039.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LY9PCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.05</x:t>
-[...2 lines deleted...]
-    <x:t>$10,903.00</x:t>
+    <x:t>0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,825.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4701B0</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,293.00</x:t>
+    <x:t>$4,206.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$-1,649.00</x:t>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-8,660.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -652,56 +676,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3650aafa61f431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R945c10aff65347c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec946b69a9f74ca1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c1401649b048f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R401c40c9538c47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20ab414e23a04c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I44"/>
+  <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -855,109 +879,109 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
@@ -1029,950 +1053,979 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>193</x:v>
-[...27 lines deleted...]
-      <x:c r="I44" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A44" s="1">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A45" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A44:I44"/>
+    <x:mergeCell ref="A45:I45"/>
   </x:mergeCells>
 </x:worksheet>
 </file>