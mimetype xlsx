--- v6 (2026-09-21)
+++ v7 (2026-10-13)
@@ -1,654 +1,648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327c850301924ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863eaeeee1ec42c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260918" sheetId="1" r:id="R20ab414e23a04c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20261013" sheetId="1" r:id="Rca9f9bc933194179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="203">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="201">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003GGDGQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2029</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>10.11</x:t>
-[...2 lines deleted...]
-    <x:t>$1,750,441.00</x:t>
+    <x:t>9.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,350.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZZ10Y1</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>8.97</x:t>
-[...2 lines deleted...]
-    <x:t>$1,552,746.00</x:t>
+    <x:t>8.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,701.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JR70BH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,388.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P8VBBX4</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>8.39</x:t>
-[...14 lines deleted...]
-    <x:t>$1,447,823.00</x:t>
+    <x:t>8.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,406,880.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2FR980</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>7.87</x:t>
-[...2 lines deleted...]
-    <x:t>$1,361,533.00</x:t>
+    <x:t>7.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,663.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNT3F72</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>6.51</x:t>
-[...2 lines deleted...]
-    <x:t>$1,126,145.00</x:t>
+    <x:t>6.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,910.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>5.50</x:t>
-[...2 lines deleted...]
-    <x:t>$951,223.00</x:t>
+    <x:t>5.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,076.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TQWZZD7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>5.22</x:t>
-[...2 lines deleted...]
-    <x:t>$903,918.00</x:t>
+    <x:t>5.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,655.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NLFVYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,413.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HXWZ2R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,658.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X262PS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-09-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,443.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CMSTF39</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2028</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.24</x:t>
-[...38 lines deleted...]
-    <x:t>$523,298.00</x:t>
+    <x:t>2.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,806.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8PZ4H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-10-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RQ8DDR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,314.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT9BNM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,550.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZHPSK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-04-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,575.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QJ57V40</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>2.60</x:t>
-[...53 lines deleted...]
-    <x:t>$425,029.00</x:t>
+    <x:t>2.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,650.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDS90J5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2030</x:t>
   </x:si>
   <x:si>
     <x:t>1.90</x:t>
   </x:si>
   <x:si>
-    <x:t>$328,017.00</x:t>
+    <x:t>$329,273.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CSKXNT0</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2028</x:t>
   </x:si>
   <x:si>
     <x:t>1.85</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,168.00</x:t>
+    <x:t>$321,488.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00THTM679</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>19-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.72</x:t>
-[...2 lines deleted...]
-    <x:t>$298,382.00</x:t>
+    <x:t>1.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,359.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBYDQ31</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2028</x:t>
   </x:si>
   <x:si>
     <x:t>1.09</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,437.00</x:t>
+    <x:t>$189,195.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D0PNXQ9</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2027</x:t>
   </x:si>
   <x:si>
     <x:t>1.06</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,407.00</x:t>
+    <x:t>$184,056.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZCNYVK0</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.96</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,590.00</x:t>
+    <x:t>$166,262.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M6PXHM1</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.93</x:t>
-[...2 lines deleted...]
-    <x:t>$161,743.00</x:t>
+    <x:t>0.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,441.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7YDK08</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.84</x:t>
   </x:si>
   <x:si>
-    <x:t>$144,779.00</x:t>
+    <x:t>$145,356.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QQ016K5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.75</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,865.00</x:t>
+    <x:t>$130,381.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCMP874</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
     <x:t>23-05-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.74</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,771.00</x:t>
+    <x:t>$128,170.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KK8K1G3</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.69</x:t>
   </x:si>
   <x:si>
-    <x:t>$118,801.00</x:t>
+    <x:t>$119,285.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JRR6ML0</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
     <x:t>0.68</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,975.00</x:t>
+    <x:t>$118,429.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000F7DR0</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>01-05-2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.52</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,190.00</x:t>
+    <x:t>$89,604.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRRQX46</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.50</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,164.00</x:t>
+    <x:t>$87,538.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XXVG1Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.49</x:t>
-[...2 lines deleted...]
-    <x:t>$85,645.00</x:t>
+    <x:t>$85,945.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D1SM6R1</x:t>
   </x:si>
   <x:si>
     <x:t>24-01-2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.46</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,497.00</x:t>
+    <x:t>$79,811.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NBG4LB8</x:t>
   </x:si>
   <x:si>
     <x:t>24-07-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.44</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,372.00</x:t>
-[...11 lines deleted...]
-    <x:t>$71,689.00</x:t>
+    <x:t>$75,669.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NG9HMT4</x:t>
   </x:si>
   <x:si>
     <x:t>06-03-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.40</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,707.00</x:t>
+    <x:t>$69,963.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KJRGF04</x:t>
   </x:si>
   <x:si>
     <x:t>18-04-2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.23</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,214.00</x:t>
+    <x:t>$39,370.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MF1H7W3</x:t>
   </x:si>
   <x:si>
     <x:t>15-11-2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.22</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,726.00</x:t>
+    <x:t>$38,888.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4YBNV8</x:t>
   </x:si>
   <x:si>
     <x:t>22-05-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.16</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,039.00</x:t>
+    <x:t>$28,152.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LY9PCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.06</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,825.00</x:t>
+    <x:t>$10,873.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4701B0</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,206.00</x:t>
+    <x:t>$4,221.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.05</x:t>
-[...2 lines deleted...]
-    <x:t>$-8,660.00</x:t>
+    <x:t>$3,116.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -676,51 +670,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c1401649b048f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R401c40c9538c47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20ab414e23a04c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d5a07ad82f4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99e1d66045d04807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca9f9bc933194179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -850,80 +844,80 @@
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
@@ -1024,999 +1018,999 @@
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="30" customHeight="1">
       <x:c r="A45" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>