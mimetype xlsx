--- v7 (2026-10-13)
+++ v8 (2026-11-02)
@@ -1,648 +1,654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863eaeeee1ec42c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3216d1fc094e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20261013" sheetId="1" r:id="Rca9f9bc933194179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20261102" sheetId="1" r:id="Rf4df16980d7246dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="201">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="203">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003GGDGQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2029</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>9.75</x:t>
-[...2 lines deleted...]
-    <x:t>$1,690,350.00</x:t>
+    <x:t>9.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,563.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZZ10Y1</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>8.66</x:t>
-[...2 lines deleted...]
-    <x:t>$1,501,701.00</x:t>
+    <x:t>8.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,314.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P8VBBX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,439.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JR70BH0</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>8.14</x:t>
-[...17 lines deleted...]
-    <x:t>$1,406,880.00</x:t>
+    <x:t>7.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,730.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2FR980</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>7.65</x:t>
-[...2 lines deleted...]
-    <x:t>$1,326,663.00</x:t>
+    <x:t>7.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,332,486.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNT3F72</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>6.29</x:t>
-[...2 lines deleted...]
-    <x:t>$1,090,910.00</x:t>
+    <x:t>5.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,312.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TQWZZD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,905.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
     <x:t>5.51</x:t>
   </x:si>
   <x:si>
-    <x:t>$955,076.00</x:t>
-[...14 lines deleted...]
-    <x:t>$908,655.00</x:t>
+    <x:t>$956,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HXWZ2R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,849.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00X262PS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-09-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,183.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CMSTF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,825.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00NLFVYB1</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>AA  </x:t>
-[...56 lines deleted...]
-    <x:t>$495,806.00</x:t>
+    <x:t>2.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,147.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8PZ4H6</x:t>
   </x:si>
   <x:si>
     <x:t>20-10-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>2.59</x:t>
-[...2 lines deleted...]
-    <x:t>$449,440.00</x:t>
+    <x:t>2.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,659.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ8DDR2</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>2.50</x:t>
-[...2 lines deleted...]
-    <x:t>$434,314.00</x:t>
+    <x:t>2.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,121.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT9BNM6</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>2.47</x:t>
-[...2 lines deleted...]
-    <x:t>$427,550.00</x:t>
+    <x:t>2.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,980.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HZHPSK5</x:t>
   </x:si>
   <x:si>
     <x:t>20-04-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>2.46</x:t>
-[...2 lines deleted...]
-    <x:t>$426,575.00</x:t>
+    <x:t>2.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,369.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QJ57V40</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>2.30</x:t>
-[...2 lines deleted...]
-    <x:t>$399,650.00</x:t>
+    <x:t>2.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,944.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDS90J5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.90</x:t>
-[...2 lines deleted...]
-    <x:t>$329,273.00</x:t>
+    <x:t>2.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,471.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CSKXNT0</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.85</x:t>
-[...2 lines deleted...]
-    <x:t>$321,488.00</x:t>
+    <x:t>1.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,167.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00THTM679</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>19-11-2027</x:t>
   </x:si>
   <x:si>
     <x:t>1.56</x:t>
   </x:si>
   <x:si>
-    <x:t>$270,359.00</x:t>
+    <x:t>$271,101.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBYDQ31</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2028</x:t>
   </x:si>
   <x:si>
     <x:t>1.09</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,195.00</x:t>
+    <x:t>$189,563.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00D0PNXQ9</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BBG00ZCNYVK0</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.96</x:t>
-[...2 lines deleted...]
-    <x:t>$166,262.00</x:t>
+    <x:t>0.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,583.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M6PXHM1</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.94</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,441.00</x:t>
+    <x:t>$163,026.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCMP874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,653.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7YDK08</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.84</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,356.00</x:t>
+    <x:t>$145,949.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QQ016K5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.75</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>0.74</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,170.00</x:t>
+    <x:t>$127,904.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TWT0T94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,604.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KK8K1G3</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.69</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,285.00</x:t>
+    <x:t>$119,568.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JRR6ML0</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.68</x:t>
-[...2 lines deleted...]
-    <x:t>$118,429.00</x:t>
+    <x:t>$118,988.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NBG4LB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-07-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,380.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J05W5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,834.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XXVG1Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,311.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D1SM6R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-01-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,968.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000F7DR0</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>01-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.52</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>0.44</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,669.00</x:t>
+    <x:t>$77,134.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QKGVD47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,960.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NG9HMT4</x:t>
   </x:si>
   <x:si>
     <x:t>06-03-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.40</x:t>
-[...2 lines deleted...]
-    <x:t>$69,963.00</x:t>
+    <x:t>0.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,704.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MF1H7W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-11-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,973.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KJRGF04</x:t>
   </x:si>
   <x:si>
     <x:t>18-04-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.23</x:t>
-[...14 lines deleted...]
-    <x:t>$38,888.00</x:t>
+    <x:t>$38,865.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4YBNV8</x:t>
   </x:si>
   <x:si>
     <x:t>22-05-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.16</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,152.00</x:t>
+    <x:t>$28,252.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LY9PCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.06</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,873.00</x:t>
+    <x:t>$10,910.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4701B0</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,221.00</x:t>
+    <x:t>$4,243.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,116.00</x:t>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,717.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -670,56 +676,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d5a07ad82f4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99e1d66045d04807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca9f9bc933194179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69693e56de1c4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R74d78cf524db4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4df16980d7246dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I45"/>
+  <x:dimension ref="A1:I46"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -844,80 +850,80 @@
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
@@ -1018,1008 +1024,1037 @@
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+    </x:row>
+    <x:row r="45" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="I44" s="1" t="s">
+      <x:c r="C45" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A45" s="2" t="s">
+      <x:c r="D45" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="B45" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I45" s="2" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A46" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A45:I45"/>
+    <x:mergeCell ref="A46:I46"/>
   </x:mergeCells>
 </x:worksheet>
 </file>