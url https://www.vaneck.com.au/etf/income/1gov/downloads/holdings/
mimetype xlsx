--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -1,642 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb792c6bbee8243ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f95a78b89244b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260424" sheetId="1" r:id="R8533d0d5deb9498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260515" sheetId="1" r:id="R73c62d19c2b34506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="199">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="197">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JR70BH0</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2029</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>9.64</x:t>
-[...2 lines deleted...]
-    <x:t>$2,649,667.00</x:t>
+    <x:t>10.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,843,548.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZZ10Y1</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>9.31</x:t>
-[...2 lines deleted...]
-    <x:t>$2,559,003.00</x:t>
+    <x:t>9.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,693,859.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2FR980</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>8.68</x:t>
-[...2 lines deleted...]
-    <x:t>$2,386,890.00</x:t>
+    <x:t>9.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,438.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003GGDGQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>8.28</x:t>
-[...2 lines deleted...]
-    <x:t>$2,277,038.00</x:t>
+    <x:t>8.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,424,977.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>7.09</x:t>
-[...5 lines deleted...]
-    <x:t>BBG0025XPYX9</x:t>
+    <x:t>7.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,334.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNT3F72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,572.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TQWZZD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,735.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDS90J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,592.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HXWZ2R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,566.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00THTM679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-11-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,443.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RQ8DDR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,367.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8PZ4H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-10-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CMSTF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,292.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NLFVYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,459.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZHPSK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-04-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,164.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT9BNM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,407.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CSKXNT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,006.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F36QY06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-08-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,878.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M6PXHM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,545.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D0PNXQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,092.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G9F55S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-05-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,006.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Australian Government Financing A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7YDK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,584.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000F7DR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,389.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NBG4LB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-07-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,297.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KK8K1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,647.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBYDQ31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,138.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCNYVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,913.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KJRGF04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-04-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,716.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XXVG1Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,984.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D1SM6R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-01-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,496.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QNB6FK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-01-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,402.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQ016K5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>21-04-2027</x:t>
-[...359 lines deleted...]
-    <x:t>$110,031.00</x:t>
+    <x:t>23-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,470.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G3TN617</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.38</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,771.00</x:t>
-[...11 lines deleted...]
-    <x:t>$98,622.00</x:t>
+    <x:t>$104,990.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LNK2CM0</x:t>
   </x:si>
   <x:si>
     <x:t>0.35</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,685.00</x:t>
+    <x:t>$95,858.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRRQX46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,169.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JRR6ML0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-01-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,687.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LY9PCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.29</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,297.00</x:t>
-[...11 lines deleted...]
-    <x:t>$69,664.00</x:t>
+    <x:t>$80,501.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010W17574</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>17-05-2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.23</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,069.00</x:t>
+    <x:t>$62,195.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NG9HMT4</x:t>
   </x:si>
   <x:si>
     <x:t>06-03-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.15</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,478.00</x:t>
+    <x:t>$41,556.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MF1H7W3</x:t>
   </x:si>
   <x:si>
     <x:t>15-11-2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.05</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,593.00</x:t>
+    <x:t>$12,424.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...2 lines deleted...]
-    <x:t>$9,046.00</x:t>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -664,51 +658,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21c29aa9713475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde58f0ccbb7c4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8533d0d5deb9498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b465dd07e354cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37587cb3b3cf40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73c62d19c2b34506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -925,1086 +919,1086 @@
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="30" customHeight="1">
       <x:c r="A45" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>