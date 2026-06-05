--- v1 (2026-05-16)
+++ v2 (2026-06-05)
@@ -1,636 +1,648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f95a78b89244b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf773f1151b433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260515" sheetId="1" r:id="R73c62d19c2b34506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260604" sheetId="1" r:id="Rcb58c3b3e2d34282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="197">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="201">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JR70BH0</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2029</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>10.35</x:t>
-[...2 lines deleted...]
-    <x:t>$2,843,548.00</x:t>
+    <x:t>10.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,823,146.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZZ10Y1</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>9.80</x:t>
-[...2 lines deleted...]
-    <x:t>$2,693,859.00</x:t>
+    <x:t>9.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,714,608.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003GGDGQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,615,465.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2FR980</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>9.70</x:t>
-[...17 lines deleted...]
-    <x:t>$2,424,977.00</x:t>
+    <x:t>8.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,381,041.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>7.46</x:t>
-[...2 lines deleted...]
-    <x:t>$2,049,334.00</x:t>
+    <x:t>7.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,688.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNT3F72</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>6.23</x:t>
-[...2 lines deleted...]
-    <x:t>$1,712,572.00</x:t>
+    <x:t>6.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,739,334.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TQWZZD7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>4.84</x:t>
-[...2 lines deleted...]
-    <x:t>$1,328,735.00</x:t>
+    <x:t>5.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,624,437.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HXWZ2R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,422.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RQ8DDR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,518.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8PZ4H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-10-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,593.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDS90J5</x:t>
   </x:si>
   <x:si>
-    <x:t>3.000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20-02-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>AA+ </x:t>
-[...26 lines deleted...]
-    <x:t>Treasury Corp Of Victoria</x:t>
+    <x:t>2.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,721.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00THTM679</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>19-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>AA  </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>2.73</x:t>
   </x:si>
   <x:si>
-    <x:t>$748,714.00</x:t>
+    <x:t>$752,380.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CMSTF39</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2028</x:t>
   </x:si>
   <x:si>
     <x:t>2.72</x:t>
   </x:si>
   <x:si>
-    <x:t>$747,292.00</x:t>
+    <x:t>$751,057.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZHPSK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-04-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,016.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT9BNM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,389.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NLFVYB1</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>2.59</x:t>
-[...29 lines deleted...]
-    <x:t>$580,407.00</x:t>
+    <x:t>2.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,107.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CSKXNT0</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2028</x:t>
   </x:si>
   <x:si>
     <x:t>1.99</x:t>
   </x:si>
   <x:si>
-    <x:t>$546,006.00</x:t>
+    <x:t>$549,033.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F36QY06</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2027</x:t>
   </x:si>
   <x:si>
     <x:t>1.95</x:t>
   </x:si>
   <x:si>
-    <x:t>$535,878.00</x:t>
+    <x:t>$538,122.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D0PNXQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000F7DR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,119.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M6PXHM1</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.50</x:t>
-[...29 lines deleted...]
-    <x:t>$379,006.00</x:t>
+    <x:t>1.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,235.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01NCMP874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,120.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00N7YDK08</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.35</x:t>
-[...17 lines deleted...]
-    <x:t>$348,389.00</x:t>
+    <x:t>0.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,901.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCNYVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,215.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KK8K1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,894.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JRR6ML0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-01-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,994.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBYDQ31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,912.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRRQX46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,064.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQ016K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,357.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KJRGF04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-04-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,448.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XXVG1Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,290.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D1SM6R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-01-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,232.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NBG4LB8</x:t>
   </x:si>
   <x:si>
     <x:t>24-07-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.86</x:t>
-[...74 lines deleted...]
-    <x:t>$148,496.00</x:t>
+    <x:t>0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,782.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G3TN617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,385.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NG9HMT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-03-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LY9PCJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,326.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P4YBNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-05-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,206.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QNB6FK0</x:t>
   </x:si>
   <x:si>
     <x:t>24-01-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.43</x:t>
-[...101 lines deleted...]
-    <x:t>$41,556.00</x:t>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,167.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MF1H7W3</x:t>
   </x:si>
   <x:si>
     <x:t>15-11-2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.05</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,424.00</x:t>
+    <x:t>$12,501.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4701B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-03-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,246.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$760.00</x:t>
+    <x:t>-0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-515.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -658,51 +670,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b465dd07e354cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37587cb3b3cf40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73c62d19c2b34506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd090076587d4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc6ec47348b444073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb58c3b3e2d34282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1012,993 +1024,993 @@
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="30" customHeight="1">
       <x:c r="A45" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>