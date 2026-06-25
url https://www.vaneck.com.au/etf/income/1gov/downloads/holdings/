--- v2 (2026-06-05)
+++ v3 (2026-06-25)
@@ -1,648 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf773f1151b433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e453a12f9644ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260604" sheetId="1" r:id="Rcb58c3b3e2d34282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260625" sheetId="1" r:id="Rc56940244d464db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="201">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="197">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG003GGDGQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,635,383.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2FR980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,263,934.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00JR70BH0</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>AAA</x:t>
-[...5 lines deleted...]
-    <x:t>$2,823,146.00</x:t>
+    <x:t>8.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,848,374.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZZ10Y1</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>9.84</x:t>
-[...32 lines deleted...]
-    <x:t>$2,381,041.00</x:t>
+    <x:t>8.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,803.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNT3F72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,610,429.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>7.38</x:t>
-[...14 lines deleted...]
-    <x:t>$1,739,334.00</x:t>
+    <x:t>6.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,999.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TQWZZD7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>5.89</x:t>
-[...2 lines deleted...]
-    <x:t>$1,624,437.00</x:t>
+    <x:t>4.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,716.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HXWZ2R3</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
+    <x:t>3.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,914.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RQ8DDR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
     <x:t>3.16</x:t>
   </x:si>
   <x:si>
-    <x:t>$872,422.00</x:t>
-[...20 lines deleted...]
-    <x:t>$839,518.00</x:t>
+    <x:t>$682,978.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CMSTF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,772.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NLFVYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,644.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT9BNM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,549.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZHPSK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-04-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,059.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8PZ4H6</x:t>
   </x:si>
   <x:si>
-    <x:t>3.000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20-10-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>2.80</x:t>
-[...5 lines deleted...]
-    <x:t>New South Wales Treasury Corp</x:t>
+    <x:t>2.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,405.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00THTM679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-11-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,132.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDS90J5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>2.75</x:t>
-[...68 lines deleted...]
-    <x:t>$623,107.00</x:t>
+    <x:t>1.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,527.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F36QY06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-08-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,789.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CSKXNT0</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.99</x:t>
-[...14 lines deleted...]
-    <x:t>$538,122.00</x:t>
+    <x:t>1.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,534.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000F7DR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,484.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D0PNXQ9</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.40</x:t>
-[...17 lines deleted...]
-    <x:t>$351,119.00</x:t>
+    <x:t>1.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,821.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Australian Government Financing A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7YDK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCMP874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,655.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCNYVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,512.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBYDQ31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,041.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M6PXHM1</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.15</x:t>
-[...44 lines deleted...]
-    <x:t>$261,215.00</x:t>
+    <x:t>0.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,827.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRRQX46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,300.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQ016K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,058.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JRR6ML0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-01-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,109.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D1SM6R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-01-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,164.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KK8K1G3</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.83</x:t>
-[...65 lines deleted...]
-    <x:t>$169,357.00</x:t>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,587.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XXVG1Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,709.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KJRGF04</x:t>
   </x:si>
   <x:si>
     <x:t>18-04-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.56</x:t>
-[...20 lines deleted...]
-    <x:t>$149,232.00</x:t>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,453.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NBG4LB8</x:t>
   </x:si>
   <x:si>
     <x:t>24-07-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.52</x:t>
-[...2 lines deleted...]
-    <x:t>$142,782.00</x:t>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,023.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NG9HMT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-03-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,022.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G3TN617</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.38</x:t>
-[...14 lines deleted...]
-    <x:t>$89,336.00</x:t>
+    <x:t>0.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,111.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P4YBNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-05-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,137.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LY9PCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.29</x:t>
-[...14 lines deleted...]
-    <x:t>$37,206.00</x:t>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,736.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QNB6FK0</x:t>
   </x:si>
   <x:si>
     <x:t>24-01-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.11</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>0.05</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,501.00</x:t>
+    <x:t>$11,034.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4701B0</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,246.00</x:t>
+    <x:t>$4,298.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$-515.00</x:t>
+    <x:t>$4,903.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -670,56 +658,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd090076587d4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc6ec47348b444073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb58c3b3e2d34282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e5b4a206cd4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R28d34cac8b7c4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56940244d464db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I45"/>
+  <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -815,167 +803,167 @@
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
@@ -1041,260 +1029,260 @@
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
@@ -1302,724 +1290,695 @@
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:9" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <x:c r="B44" s="1" t="s">
+    <x:row r="44" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A44" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...46 lines deleted...]
-      <x:c r="I45" s="2" t="s">
+      <x:c r="B44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A45:I45"/>
+    <x:mergeCell ref="A44:I44"/>
   </x:mergeCells>
 </x:worksheet>
 </file>