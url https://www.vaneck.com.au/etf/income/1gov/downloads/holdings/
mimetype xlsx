--- v3 (2026-06-25)
+++ v4 (2026-08-04)
@@ -1,636 +1,633 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e453a12f9644ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698e1f7ca10046ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260625" sheetId="1" r:id="Rc56940244d464db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260804" sheetId="1" r:id="Rdc77c092cd17496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="197">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="196">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003GGDGQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2029</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>12.18</x:t>
-[...2 lines deleted...]
-    <x:t>$2,635,383.00</x:t>
+    <x:t>12.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,637,623.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2FR980</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>10.46</x:t>
-[...2 lines deleted...]
-    <x:t>$2,263,934.00</x:t>
+    <x:t>9.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,379.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JR70BH0</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>8.54</x:t>
-[...2 lines deleted...]
-    <x:t>$1,848,374.00</x:t>
+    <x:t>7.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,704,886.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNT3F72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,900.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZZ10Y1</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>8.12</x:t>
-[...14 lines deleted...]
-    <x:t>$1,610,429.00</x:t>
+    <x:t>6.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P8VBBX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,406,650.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>6.26</x:t>
-[...2 lines deleted...]
-    <x:t>$1,353,999.00</x:t>
+    <x:t>5.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,747.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TQWZZD7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>4.71</x:t>
-[...2 lines deleted...]
-    <x:t>$1,019,716.00</x:t>
+    <x:t>4.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,680.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HXWZ2R3</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.76</x:t>
-[...2 lines deleted...]
-    <x:t>$813,914.00</x:t>
+    <x:t>3.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,602.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ8DDR2</x:t>
   </x:si>
   <x:si>
-    <x:t>1.500</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20-11-2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.16</x:t>
-[...2 lines deleted...]
-    <x:t>$682,978.00</x:t>
+    <x:t>3.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,809.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CMSTF39</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>2.86</x:t>
-[...2 lines deleted...]
-    <x:t>$617,772.00</x:t>
+    <x:t>2.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,877.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT9BNM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,832.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NLFVYB1</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>2.78</x:t>
-[...17 lines deleted...]
-    <x:t>$588,549.00</x:t>
+    <x:t>2.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,938.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8PZ4H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-10-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,136.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HZHPSK5</x:t>
   </x:si>
   <x:si>
     <x:t>20-04-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>2.64</x:t>
-[...14 lines deleted...]
-    <x:t>$564,405.00</x:t>
+    <x:t>2.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,465.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CSKXNT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,194.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00THTM679</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>19-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>2.26</x:t>
-[...2 lines deleted...]
-    <x:t>$488,132.00</x:t>
+    <x:t>1.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,011.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDS90J5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.99</x:t>
-[...2 lines deleted...]
-    <x:t>$431,527.00</x:t>
+    <x:t>$364,217.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000F7DR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,377.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F36QY06</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.81</x:t>
-[...29 lines deleted...]
-    <x:t>$354,484.00</x:t>
+    <x:t>1.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,798.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D0PNXQ9</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.62</x:t>
-[...2 lines deleted...]
-    <x:t>$349,821.00</x:t>
+    <x:t>1.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,760.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01NCMP874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,227.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCNYVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,209.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBYDQ31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,474.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M6PXHM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,816.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRRQX46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,067.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00N7YDK08</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.11</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>0.81</x:t>
   </x:si>
   <x:si>
-    <x:t>$176,300.00</x:t>
+    <x:t>$173,794.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QQ016K5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.65</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,058.00</x:t>
+    <x:t>$140,917.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JRR6ML0</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.61</x:t>
-[...2 lines deleted...]
-    <x:t>$132,109.00</x:t>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KK8K1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,888.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D1SM6R1</x:t>
   </x:si>
   <x:si>
     <x:t>24-01-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.60</x:t>
-[...14 lines deleted...]
-    <x:t>$120,587.00</x:t>
+    <x:t>$118,659.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XXVG1Y5</x:t>
   </x:si>
   <x:si>
     <x:t>0.52</x:t>
   </x:si>
   <x:si>
-    <x:t>$112,709.00</x:t>
+    <x:t>$112,438.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NBG4LB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-07-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,719.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NG9HMT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-03-2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,039.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G3TN617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,441.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KJRGF04</x:t>
   </x:si>
   <x:si>
     <x:t>18-04-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.50</x:t>
-[...38 lines deleted...]
-    <x:t>$81,111.00</x:t>
+    <x:t>0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,368.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4YBNV8</x:t>
   </x:si>
   <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
     <x:t>22-05-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.13</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,137.00</x:t>
+    <x:t>$28,136.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LY9PCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.10</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,736.00</x:t>
-[...11 lines deleted...]
-    <x:t>$11,034.00</x:t>
+    <x:t>$20,750.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4701B0</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,298.00</x:t>
+    <x:t>$4,278.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$4,903.00</x:t>
+    <x:t>$4,812.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -658,51 +655,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e5b4a206cd4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R28d34cac8b7c4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56940244d464db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1600c935546d4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R259d517793ae408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc77c092cd17496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -971,1005 +968,1005 @@
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="30" customHeight="1">
       <x:c r="A44" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>