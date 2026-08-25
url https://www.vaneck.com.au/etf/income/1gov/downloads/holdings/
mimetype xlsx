--- v4 (2026-08-04)
+++ v5 (2026-08-25)
@@ -1,633 +1,630 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698e1f7ca10046ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465c95564a83483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260804" sheetId="1" r:id="Rdc77c092cd17496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1GOV_asat_20260824" sheetId="1" r:id="Rec946b69a9f74ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="196">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="195">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003GGDGQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2029</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>12.24</x:t>
-[...2 lines deleted...]
-    <x:t>$2,637,623.00</x:t>
+    <x:t>12.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,545,430.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2FR980</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>9.76</x:t>
-[...2 lines deleted...]
-    <x:t>$2,102,379.00</x:t>
+    <x:t>9.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,853,823.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JR70BH0</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>7.91</x:t>
-[...2 lines deleted...]
-    <x:t>$1,704,886.00</x:t>
+    <x:t>8.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,708,624.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNT3F72</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>7.50</x:t>
-[...2 lines deleted...]
-    <x:t>$1,615,900.00</x:t>
+    <x:t>7.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,619,766.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZZ10Y1</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>6.83</x:t>
-[...2 lines deleted...]
-    <x:t>$1,470,336.00</x:t>
+    <x:t>7.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,461.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P8VBBX4</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>6.53</x:t>
-[...2 lines deleted...]
-    <x:t>$1,406,650.00</x:t>
+    <x:t>6.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,723.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CTZSDY8</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>5.36</x:t>
-[...2 lines deleted...]
-    <x:t>$1,154,747.00</x:t>
+    <x:t>4.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,039.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TQWZZD7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>4.72</x:t>
-[...2 lines deleted...]
-    <x:t>$1,016,680.00</x:t>
+    <x:t>4.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,229.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HXWZ2R3</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.77</x:t>
-[...2 lines deleted...]
-    <x:t>$812,602.00</x:t>
+    <x:t>3.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,448.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ8DDR2</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.17</x:t>
-[...2 lines deleted...]
-    <x:t>$681,809.00</x:t>
+    <x:t>3.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,919.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00PT9BNM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,437.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00CMSTF39</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>2.74</x:t>
-[...17 lines deleted...]
-    <x:t>$586,832.00</x:t>
+    <x:t>2.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,757.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NLFVYB1</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>2.62</x:t>
-[...2 lines deleted...]
-    <x:t>$563,938.00</x:t>
+    <x:t>2.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,695.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8PZ4H6</x:t>
   </x:si>
   <x:si>
     <x:t>20-10-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>2.17</x:t>
-[...2 lines deleted...]
-    <x:t>$468,136.00</x:t>
+    <x:t>2.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,786.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HZHPSK5</x:t>
   </x:si>
   <x:si>
     <x:t>20-04-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>2.11</x:t>
-[...2 lines deleted...]
-    <x:t>$455,465.00</x:t>
+    <x:t>2.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,672.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CSKXNT0</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.71</x:t>
-[...2 lines deleted...]
-    <x:t>$369,194.00</x:t>
+    <x:t>1.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,187.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000F7DR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,954.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00THTM679</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>19-11-2027</x:t>
   </x:si>
   <x:si>
     <x:t>1.69</x:t>
   </x:si>
   <x:si>
-    <x:t>$365,011.00</x:t>
+    <x:t>$346,762.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDS90J5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$364,217.00</x:t>
-[...14 lines deleted...]
-    <x:t>$354,377.00</x:t>
+    <x:t>1.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,113.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D0PNXQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,654.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F36QY06</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.50</x:t>
-[...17 lines deleted...]
-    <x:t>$301,760.00</x:t>
+    <x:t>$280,917.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCMP874</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
     <x:t>23-05-2031</x:t>
   </x:si>
   <x:si>
     <x:t>1.11</x:t>
   </x:si>
   <x:si>
-    <x:t>$238,227.00</x:t>
+    <x:t>$228,919.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZCNYVK0</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.98</x:t>
-[...2 lines deleted...]
-    <x:t>$211,209.00</x:t>
+    <x:t>1.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,730.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBYDQ31</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.88</x:t>
-[...2 lines deleted...]
-    <x:t>$188,474.00</x:t>
+    <x:t>0.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,978.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRRQX46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,569.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7YDK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,036.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M6PXHM1</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.86</x:t>
-[...32 lines deleted...]
-    <x:t>$173,794.00</x:t>
+    <x:t>0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,052.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QQ016K5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.65</x:t>
-[...2 lines deleted...]
-    <x:t>$140,917.00</x:t>
+    <x:t>0.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,170.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JRR6ML0</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.60</x:t>
-[...2 lines deleted...]
-    <x:t>$128,900.00</x:t>
+    <x:t>0.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,313.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KK8K1G3</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.55</x:t>
-[...2 lines deleted...]
-    <x:t>$118,888.00</x:t>
+    <x:t>$119,218.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D1SM6R1</x:t>
   </x:si>
   <x:si>
     <x:t>24-01-2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$118,659.00</x:t>
+    <x:t>$118,946.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XXVG1Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.52</x:t>
-[...2 lines deleted...]
-    <x:t>$112,438.00</x:t>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,690.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KJRGF04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-04-2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,625.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NBG4LB8</x:t>
   </x:si>
   <x:si>
     <x:t>24-07-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.44</x:t>
-[...2 lines deleted...]
-    <x:t>$94,719.00</x:t>
+    <x:t>0.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,955.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G3TN617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,708.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NG9HMT4</x:t>
   </x:si>
   <x:si>
     <x:t>06-03-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42</x:t>
-[...26 lines deleted...]
-    <x:t>$78,368.00</x:t>
+    <x:t>$71,064.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4YBNV8</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>22-05-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.13</x:t>
-[...2 lines deleted...]
-    <x:t>$28,136.00</x:t>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,231.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LY9PCJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.10</x:t>
-[...2 lines deleted...]
-    <x:t>$20,750.00</x:t>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,903.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4701B0</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,278.00</x:t>
+    <x:t>$4,293.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$4,812.00</x:t>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,649.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -655,51 +652,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1600c935546d4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R259d517793ae408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc77c092cd17496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3650aafa61f431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R945c10aff65347c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec946b69a9f74ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1148,80 +1145,80 @@
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
@@ -1229,347 +1226,347 @@
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
@@ -1589,384 +1586,384 @@
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="30" customHeight="1">
       <x:c r="A44" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>