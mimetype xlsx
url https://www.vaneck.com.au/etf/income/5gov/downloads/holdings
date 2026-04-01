--- v2 (2026-03-07)
+++ v3 (2026-04-01)
@@ -1,837 +1,843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6eb2d5f87c24b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013ee81ed7be4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260306" sheetId="1" r:id="Red9addfd88d64751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260331" sheetId="1" r:id="R55a469429dcd40fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="264">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 06/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="266">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P8VBBX4</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>6.63</x:t>
-[...2 lines deleted...]
-    <x:t>$5,946,219.00</x:t>
+    <x:t>6.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,995,973.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WW5RQQ7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>6.14</x:t>
-[...2 lines deleted...]
-    <x:t>$5,509,882.00</x:t>
+    <x:t>6.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,554,237.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RF99MP9</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>5.85</x:t>
-[...2 lines deleted...]
-    <x:t>$5,248,934.00</x:t>
+    <x:t>5.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,285,934.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005LY95J9</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>5.81</x:t>
-[...2 lines deleted...]
-    <x:t>$5,208,023.00</x:t>
+    <x:t>5.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,244,563.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZL46K7</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>5.34</x:t>
-[...2 lines deleted...]
-    <x:t>$4,794,000.00</x:t>
+    <x:t>5.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,819,380.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016PT8FM8</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>4.93</x:t>
-[...2 lines deleted...]
-    <x:t>$4,426,786.00</x:t>
+    <x:t>4.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,458,184.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BF9LJK1</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>4.14</x:t>
-[...2 lines deleted...]
-    <x:t>$3,715,961.00</x:t>
+    <x:t>4.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,747,690.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G80VNH1</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>4.08</x:t>
-[...2 lines deleted...]
-    <x:t>$3,663,588.00</x:t>
+    <x:t>4.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,700,396.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NY1S695</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.03</x:t>
-[...2 lines deleted...]
-    <x:t>$3,610,783.00</x:t>
+    <x:t>4.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,642,021.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008CRCL18</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>3.98</x:t>
-[...2 lines deleted...]
-    <x:t>$3,569,564.00</x:t>
+    <x:t>3.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,602,074.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BHV02Y5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2035</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.56</x:t>
-[...2 lines deleted...]
-    <x:t>$3,192,723.00</x:t>
+    <x:t>3.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,200,649.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X262PS3</x:t>
   </x:si>
   <x:si>
     <x:t>10-09-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.54</x:t>
-[...2 lines deleted...]
-    <x:t>$3,179,334.00</x:t>
+    <x:t>3.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,572.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01DMQ6R57</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.87</x:t>
-[...2 lines deleted...]
-    <x:t>$2,573,908.00</x:t>
+    <x:t>2.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,577,128.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBQGPV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.83</x:t>
-[...2 lines deleted...]
-    <x:t>$2,534,762.00</x:t>
+    <x:t>2.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,529,340.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MGLT68</x:t>
   </x:si>
   <x:si>
     <x:t>20-12-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.77</x:t>
-[...2 lines deleted...]
-    <x:t>$2,488,824.00</x:t>
+    <x:t>2.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,589.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT9BNM6</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>2.48</x:t>
-[...2 lines deleted...]
-    <x:t>$2,228,508.00</x:t>
+    <x:t>2.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,944.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5MP88</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.42</x:t>
-[...2 lines deleted...]
-    <x:t>$2,168,008.00</x:t>
+    <x:t>2.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,833.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZRYFQ3</x:t>
   </x:si>
   <x:si>
     <x:t>08-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.39</x:t>
-[...2 lines deleted...]
-    <x:t>$2,144,063.00</x:t>
+    <x:t>2.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,796.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N58QVZ0</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.28</x:t>
-[...2 lines deleted...]
-    <x:t>$2,043,684.00</x:t>
+    <x:t>2.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,448.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GFXHJR5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>2.09</x:t>
-[...2 lines deleted...]
-    <x:t>$1,874,288.00</x:t>
+    <x:t>2.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,874,189.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0105R0T45</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.06</x:t>
-[...2 lines deleted...]
-    <x:t>$1,843,610.00</x:t>
+    <x:t>2.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,833,751.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RXZVXC6</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.75</x:t>
-[...2 lines deleted...]
-    <x:t>$1,567,265.00</x:t>
+    <x:t>1.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,567,278.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012DRLBD8</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.59</x:t>
-[...2 lines deleted...]
-    <x:t>$1,428,739.00</x:t>
+    <x:t>1.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,985.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01256JT38</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.56</x:t>
-[...2 lines deleted...]
-    <x:t>$1,399,089.00</x:t>
+    <x:t>1.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,667.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QJ57V40</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.49</x:t>
-[...2 lines deleted...]
-    <x:t>$1,338,722.00</x:t>
+    <x:t>1.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,787.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JDGS42</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.48</x:t>
-[...2 lines deleted...]
-    <x:t>$1,327,586.00</x:t>
+    <x:t>1.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,397.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPXMX21</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.98</x:t>
-[...2 lines deleted...]
-    <x:t>$875,278.00</x:t>
+    <x:t>1.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,386.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z1R9145</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.95</x:t>
-[...2 lines deleted...]
-    <x:t>$851,608.00</x:t>
+    <x:t>0.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,291.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0133CXX76</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.89</x:t>
   </x:si>
   <x:si>
-    <x:t>$800,341.00</x:t>
+    <x:t>$808,928.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FP26738</x:t>
   </x:si>
   <x:si>
     <x:t>09-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.69</x:t>
-[...2 lines deleted...]
-    <x:t>$619,752.00</x:t>
+    <x:t>0.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,414.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L56W6K2</x:t>
   </x:si>
   <x:si>
     <x:t>02-02-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.61</x:t>
-[...2 lines deleted...]
-    <x:t>$549,578.00</x:t>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,111.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TWT0T94</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$547,290.00</x:t>
+    <x:t>$542,695.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0156MCLZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-11-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,070.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TXDBPS2</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.60</x:t>
-[...2 lines deleted...]
-    <x:t>$538,747.00</x:t>
+    <x:t>$533,169.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01THLR0V6</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$538,209.00</x:t>
-[...14 lines deleted...]
-    <x:t>$531,274.00</x:t>
+    <x:t>$532,632.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3SBL80</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$524,963.00</x:t>
+    <x:t>0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,524.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCMP874</x:t>
   </x:si>
   <x:si>
     <x:t>23-05-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.54</x:t>
   </x:si>
   <x:si>
-    <x:t>$488,788.00</x:t>
+    <x:t>$495,353.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GHWWFD1</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.47</x:t>
-[...2 lines deleted...]
-    <x:t>$419,214.00</x:t>
+    <x:t>0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,407.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L169LF5</x:t>
   </x:si>
   <x:si>
     <x:t>25-01-2035</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42</x:t>
-[...2 lines deleted...]
-    <x:t>$374,676.00</x:t>
+    <x:t>0.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,821.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0KD9Y6</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.37</x:t>
-[...2 lines deleted...]
-    <x:t>$332,189.00</x:t>
+    <x:t>0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,278.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL17QK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,213.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000QX34</x:t>
   </x:si>
   <x:si>
     <x:t>6.500</x:t>
   </x:si>
   <x:si>
     <x:t>14-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.31</x:t>
-[...11 lines deleted...]
-    <x:t>$273,590.00</x:t>
+    <x:t>$268,840.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MWC4WQ5</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.29</x:t>
-[...2 lines deleted...]
-    <x:t>$259,827.00</x:t>
+    <x:t>0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,598.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZRW7G09</x:t>
   </x:si>
   <x:si>
     <x:t>22-01-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.26</x:t>
-[...2 lines deleted...]
-    <x:t>$231,318.00</x:t>
+    <x:t>0.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,435.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4701B0</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.25</x:t>
-[...2 lines deleted...]
-    <x:t>$222,381.00</x:t>
+    <x:t>0.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,078.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JWXJ0N3</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.23</x:t>
-[...2 lines deleted...]
-    <x:t>$203,811.00</x:t>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,043.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MYGZ776</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$201,822.00</x:t>
+    <x:t>0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,142.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G28Q665</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-01-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.20</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,604.00</x:t>
+    <x:t>$180,066.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZSF3ZD3</x:t>
   </x:si>
   <x:si>
     <x:t>0.19</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,160.00</x:t>
+    <x:t>$171,813.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXL4J00</x:t>
   </x:si>
   <x:si>
     <x:t>23-01-2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.16</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,019.00</x:t>
+    <x:t>$145,674.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013K03MX1</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.15</x:t>
-[...2 lines deleted...]
-    <x:t>$132,127.00</x:t>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,944.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QDD2NQ8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.13</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,592.00</x:t>
+    <x:t>$118,001.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0155YV1B8</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$112,316.00</x:t>
+    <x:t>0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,332.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G9N7HC5</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.11</x:t>
-[...2 lines deleted...]
-    <x:t>$94,156.00</x:t>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,180.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QKGVD47</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.05</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,414.00</x:t>
+    <x:t>$42,073.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJJFST7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.01</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,697.00</x:t>
+    <x:t>$9,603.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$733.00</x:t>
+    <x:t>1.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,358.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -859,51 +865,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3127f98bd2a84dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d172d7a425c4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red9addfd88d64751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae396f7557be44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra88abc0ec4854640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55a469429dcd40fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1897,153 +1903,153 @@
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
@@ -2129,95 +2135,95 @@
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
@@ -2274,396 +2280,396 @@
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="30" customHeight="1">
       <x:c r="A61" s="2" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>