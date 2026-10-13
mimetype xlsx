--- v6 (2026-09-16)
+++ v7 (2026-10-13)
@@ -1,822 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d2cb26c7da4ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6695fd1eb44c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260915" sheetId="1" r:id="R223a76c49f084347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20261013" sheetId="1" r:id="R7ad2fcf4547e4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="259">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00ZZL46K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,293,415.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01S30S8L2</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>AAA</x:t>
-[...20 lines deleted...]
-    <x:t>$3,375,426.00</x:t>
+    <x:t>5.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,063,242.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RF99MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,831,411.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WW5RQQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,790,945.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005LY95J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,698,257.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G80VNH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,281.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016PT8FM8</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>5.22</x:t>
-[...17 lines deleted...]
-    <x:t>$2,945,470.00</x:t>
+    <x:t>4.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,547,986.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NY1S695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,765.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N58QVZ0</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>4.97</x:t>
-[...59 lines deleted...]
-    <x:t>$2,450,692.00</x:t>
+    <x:t>4.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,371,557.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00X262PS3</x:t>
+    <x:t>BBG004MGLT68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-12-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,408.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBQGPV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,368.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01DMQ6R57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-08-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,935.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BHV02Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,629,208.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZRYFQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,556.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008CRCL18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,247.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BF9LJK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,948.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5MP88</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
-    <x:t>10-09-2031</x:t>
-[...121 lines deleted...]
-  <x:si>
     <x:t>20-02-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.41</x:t>
-[...2 lines deleted...]
-    <x:t>$1,361,816.00</x:t>
+    <x:t>2.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,972.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RXZVXC6</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.27</x:t>
-[...2 lines deleted...]
-    <x:t>$1,286,582.00</x:t>
+    <x:t>2.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,457.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GFXHJR5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.97</x:t>
-[...2 lines deleted...]
-    <x:t>$1,112,030.00</x:t>
+    <x:t>2.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,832.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012DRLBD8</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-2032</x:t>
   </x:si>
   <x:si>
+    <x:t>2.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,248.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0105R0T45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,327.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01B01ZGQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2036</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.96</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,107,946.00</x:t>
-[...11 lines deleted...]
-    <x:t>$1,078,694.00</x:t>
+    <x:t>$1,040,655.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPXMX21</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.85</x:t>
-[...2 lines deleted...]
-    <x:t>$1,048,554.00</x:t>
+    <x:t>1.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,661.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01256JT38</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.57</x:t>
-[...2 lines deleted...]
-    <x:t>$888,779.00</x:t>
+    <x:t>$888,434.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0225NMFZ1</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.27</x:t>
-[...2 lines deleted...]
-    <x:t>$716,335.00</x:t>
+    <x:t>1.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,281.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JDGS42</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.20</x:t>
-[...2 lines deleted...]
-    <x:t>$680,851.00</x:t>
+    <x:t>1.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,629.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0KD9Y6</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.02</x:t>
-[...2 lines deleted...]
-    <x:t>$576,001.00</x:t>
+    <x:t>1.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,026.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133CXX76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-08-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,539.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01THLR0V6</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.92</x:t>
-[...2 lines deleted...]
-    <x:t>$521,381.00</x:t>
+    <x:t>0.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,251.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z1R9145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-08-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,978.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TWT0T94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,484.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GHWWFD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,657.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L56W6K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-02-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,819.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000QX34</x:t>
   </x:si>
   <x:si>
     <x:t>6.500</x:t>
   </x:si>
   <x:si>
     <x:t>14-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.87</x:t>
-[...14 lines deleted...]
-    <x:t>$484,392.00</x:t>
+    <x:t>$392,639.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FP26738</x:t>
   </x:si>
   <x:si>
     <x:t>09-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.82</x:t>
-[...53 lines deleted...]
-    <x:t>$390,635.00</x:t>
+    <x:t>0.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,038.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZRW7G09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-01-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,733.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RKGVB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,240.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L169LF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25-01-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,533.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZSF3ZD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,965.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021H6PZY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,480.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXDBPS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,334.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL17QK7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.61</x:t>
-[...2 lines deleted...]
-    <x:t>$342,426.00</x:t>
+    <x:t>0.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,515.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MWC4WQ5</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.60</x:t>
-[...44 lines deleted...]
-    <x:t>$286,537.00</x:t>
+    <x:t>0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,881.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WZX9FX8</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.49</x:t>
-[...38 lines deleted...]
-    <x:t>$257,051.00</x:t>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,168.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJJFST7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.22</x:t>
-[...2 lines deleted...]
-    <x:t>$122,426.00</x:t>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,393.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K78P9B0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
+    <x:t>0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,658.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G9N7HC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-03-2035</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.17</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,326.00</x:t>
-[...11 lines deleted...]
-    <x:t>$92,146.00</x:t>
+    <x:t>$90,802.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXL4J00</x:t>
   </x:si>
   <x:si>
     <x:t>23-01-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.12</x:t>
-[...2 lines deleted...]
-    <x:t>$66,404.00</x:t>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,082.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JWXJ0N3</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.11</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,471.00</x:t>
+    <x:t>$60,036.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JS0H506</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.10</x:t>
-[...2 lines deleted...]
-    <x:t>$57,115.00</x:t>
+    <x:t>$57,703.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3SBL80</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2034</x:t>
   </x:si>
   <x:si>
+    <x:t>0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,202.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QKGVD47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2031</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.08</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,719.00</x:t>
-[...11 lines deleted...]
-    <x:t>$41,966.00</x:t>
+    <x:t>$42,387.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F84KXS3</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.05</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,806.00</x:t>
+    <x:t>$28,104.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QDD2NQ8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.04</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,088.00</x:t>
+    <x:t>$23,326.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.66</x:t>
-[...2 lines deleted...]
-    <x:t>$-371,201.00</x:t>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,247.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -844,51 +835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15b414d26564e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R85a606c579c44892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R223a76c49f084347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e88ed7d49245cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbabdc3a3a2e44ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ad2fcf4547e4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1076,1521 +1067,1521 @@
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="30" customHeight="1">
       <x:c r="A59" s="2" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>