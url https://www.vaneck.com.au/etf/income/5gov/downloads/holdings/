--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -1,840 +1,867 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82cd29ce3f74d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3ec4f3df104c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260424" sheetId="1" r:id="R23fcd8e2f89b4737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260515" sheetId="1" r:id="Rf3464ab925ec440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="265">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="274">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P8VBBX4</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>6.56</x:t>
-[...2 lines deleted...]
-    <x:t>$6,188,862.00</x:t>
+    <x:t>6.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,648,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016PT8FM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,582,083.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005LY95J9</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>6.08</x:t>
-[...2 lines deleted...]
-    <x:t>$5,736,649.00</x:t>
+    <x:t>5.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,395,611.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RF99MP9</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>5.75</x:t>
-[...2 lines deleted...]
-    <x:t>$5,428,660.00</x:t>
+    <x:t>5.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,286,258.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WW5RQQ7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>5.26</x:t>
-[...2 lines deleted...]
-    <x:t>$4,957,755.00</x:t>
+    <x:t>5.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,958,615.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZL46K7</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>5.21</x:t>
-[...17 lines deleted...]
-    <x:t>$4,868,577.00</x:t>
+    <x:t>4.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,657,206.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008CRCL18</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.18</x:t>
-[...2 lines deleted...]
-    <x:t>$3,947,407.00</x:t>
+    <x:t>4.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,028,750.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NY1S695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,922,583.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BF9LJK1</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.99</x:t>
-[...2 lines deleted...]
-    <x:t>$3,765,088.00</x:t>
+    <x:t>4.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,893,890.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S30S8L2</x:t>
   </x:si>
   <x:si>
-    <x:t>4.250</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21-03-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,759,379.00</x:t>
-[...11 lines deleted...]
-    <x:t>$3,659,605.00</x:t>
+    <x:t>3.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,626,239.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G80VNH1</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.60</x:t>
-[...2 lines deleted...]
-    <x:t>$3,398,714.00</x:t>
+    <x:t>3.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433,352.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X262PS3</x:t>
   </x:si>
   <x:si>
     <x:t>10-09-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.41</x:t>
-[...2 lines deleted...]
-    <x:t>$3,217,918.00</x:t>
+    <x:t>3.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,303,898.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BHV02Y5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2035</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.37</x:t>
-[...2 lines deleted...]
-    <x:t>$3,183,453.00</x:t>
+    <x:t>3.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,104,597.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01DMQ6R57</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.97</x:t>
-[...2 lines deleted...]
-    <x:t>$2,800,177.00</x:t>
+    <x:t>2.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,972.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MGLT68</x:t>
   </x:si>
   <x:si>
     <x:t>20-12-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.75</x:t>
-[...2 lines deleted...]
-    <x:t>$2,594,153.00</x:t>
+    <x:t>2.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,617.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N58QVZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,450,729.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBQGPV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.53</x:t>
-[...2 lines deleted...]
-    <x:t>$2,383,478.00</x:t>
+    <x:t>2.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,419,763.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5MP88</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.41</x:t>
-[...2 lines deleted...]
-    <x:t>$2,270,892.00</x:t>
+    <x:t>2.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,352,091.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZRYFQ3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>08-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.35</x:t>
-[...11 lines deleted...]
-    <x:t>$2,214,318.00</x:t>
+    <x:t>2.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,247,834.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0105R0T45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,312.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GFXHJR5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>2.10</x:t>
-[...14 lines deleted...]
-    <x:t>$1,966,729.00</x:t>
+    <x:t>2.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,970,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01256JT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-03-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,856.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RXZVXC6</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.62</x:t>
-[...14 lines deleted...]
-    <x:t>$1,518,191.00</x:t>
+    <x:t>1.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,860.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QJ57V40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-08-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,074.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012DRLBD8</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.51</x:t>
-[...14 lines deleted...]
-    <x:t>$1,394,144.00</x:t>
+    <x:t>1.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,530.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JDGS42</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.40</x:t>
-[...2 lines deleted...]
-    <x:t>$1,319,584.00</x:t>
+    <x:t>1.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,264.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133CXX76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-08-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,884.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPXMX21</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.10</x:t>
-[...2 lines deleted...]
-    <x:t>$1,038,307.00</x:t>
+    <x:t>1.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,373.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z1R9145</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.04</x:t>
-[...14 lines deleted...]
-    <x:t>$918,109.00</x:t>
+    <x:t>1.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,469.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FP26738</x:t>
   </x:si>
   <x:si>
     <x:t>09-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.64</x:t>
-[...2 lines deleted...]
-    <x:t>$604,398.00</x:t>
+    <x:t>0.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,906.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCMP874</x:t>
   </x:si>
   <x:si>
     <x:t>23-05-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.63</x:t>
-[...2 lines deleted...]
-    <x:t>$591,843.00</x:t>
+    <x:t>0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,270.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L56W6K2</x:t>
   </x:si>
   <x:si>
     <x:t>02-02-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.58</x:t>
-[...2 lines deleted...]
-    <x:t>$548,411.00</x:t>
+    <x:t>0.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,120.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01THLR0V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,349.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01TXDBPS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,377.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3SBL80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,755.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00TWT0T94</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.57</x:t>
-[...2 lines deleted...]
-    <x:t>$539,462.00</x:t>
+    <x:t>$539,822.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0156MCLZ4</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>22-11-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$537,582.00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>0.55</x:t>
   </x:si>
   <x:si>
-    <x:t>$523,518.00</x:t>
-[...14 lines deleted...]
-    <x:t>$522,967.00</x:t>
+    <x:t>$537,383.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0KD9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,331.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GHWWFD1</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.44</x:t>
-[...2 lines deleted...]
-    <x:t>$417,920.00</x:t>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,167.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MWC4WQ5</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.37</x:t>
-[...2 lines deleted...]
-    <x:t>$347,063.00</x:t>
+    <x:t>0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,478.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021H6PZY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,021.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZRW7G09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-01-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,667.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L169LF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25-01-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,181.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL17QK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,715.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JWXJ0N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,081.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000QX34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,436.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZSF3ZD3</x:t>
   </x:si>
   <x:si>
-    <x:t>AA-</x:t>
-[...65 lines deleted...]
-    <x:t>$270,890.00</x:t>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,106.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WZX9FX8</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.28</x:t>
-[...11 lines deleted...]
-    <x:t>24-10-2033</x:t>
+    <x:t>$259,372.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G28Q665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-01-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.21</x:t>
   </x:si>
   <x:si>
-    <x:t>$197,945.00</x:t>
+    <x:t>$208,686.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MYGZ776</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$196,701.00</x:t>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,825.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K78P9B0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$196,090.00</x:t>
-[...14 lines deleted...]
-    <x:t>$181,326.00</x:t>
+    <x:t>$196,384.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0155YV1B8</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$178,116.00</x:t>
+    <x:t>0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,069.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXL4J00</x:t>
   </x:si>
   <x:si>
     <x:t>23-01-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.16</x:t>
-[...2 lines deleted...]
-    <x:t>$146,865.00</x:t>
+    <x:t>0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,442.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDD2NQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,814.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013K03MX1</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.14</x:t>
-[...14 lines deleted...]
-    <x:t>$117,708.00</x:t>
+    <x:t>$131,833.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G9N7HC5</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.10</x:t>
-[...2 lines deleted...]
-    <x:t>$91,824.00</x:t>
+    <x:t>0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,727.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJJFST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,222.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QKGVD47</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.04</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,799.00</x:t>
-[...5 lines deleted...]
-    <x:t>24-05-2035</x:t>
+    <x:t>$41,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F84KXS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,862.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>0.01</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,676.00</x:t>
-[...11 lines deleted...]
-    <x:t>$32,745.00</x:t>
+    <x:t>$11,839.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -862,56 +889,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa7c3e090c44fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8e970421fd6e4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23fcd8e2f89b4737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9241da0788094e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0d34a2c5aa5448f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3464ab925ec440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1219,1492 +1246,1550 @@
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>263</x:v>
-[...3 lines deleted...]
-      <x:c r="A62" s="2" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="B62" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I62" s="2" t="s">
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A64" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B64" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C64" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E64" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F64" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G64" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H64" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A64:I64"/>
   </x:mergeCells>
 </x:worksheet>
 </file>