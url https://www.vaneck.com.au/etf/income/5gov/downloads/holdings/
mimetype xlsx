--- v1 (2026-05-16)
+++ v2 (2026-06-05)
@@ -1,867 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree3ec4f3df104c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826684445a144814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260515" sheetId="1" r:id="Rf3464ab925ec440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260605" sheetId="1" r:id="R2bdef3a3f1e34233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="274">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="277">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P8VBBX4</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>6.85</x:t>
-[...2 lines deleted...]
-    <x:t>$6,648,625.00</x:t>
+    <x:t>6.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,803,874.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016PT8FM8</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>5.75</x:t>
-[...2 lines deleted...]
-    <x:t>$5,582,083.00</x:t>
+    <x:t>5.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,635,253.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005LY95J9</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>5.56</x:t>
-[...2 lines deleted...]
-    <x:t>$5,395,611.00</x:t>
+    <x:t>5.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,462,720.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RF99MP9</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>5.44</x:t>
-[...2 lines deleted...]
-    <x:t>$5,286,258.00</x:t>
+    <x:t>5.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,309,943.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WW5RQQ7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>5.11</x:t>
-[...2 lines deleted...]
-    <x:t>$4,958,615.00</x:t>
+    <x:t>5.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,982,769.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZL46K7</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>4.80</x:t>
-[...2 lines deleted...]
-    <x:t>$4,657,206.00</x:t>
+    <x:t>4.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,725,456.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008CRCL18</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.15</x:t>
-[...2 lines deleted...]
-    <x:t>$4,028,750.00</x:t>
+    <x:t>4.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,089,516.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NY1S695</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.04</x:t>
-[...2 lines deleted...]
-    <x:t>$3,922,583.00</x:t>
+    <x:t>4.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,542.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BF9LJK1</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>4.01</x:t>
-[...2 lines deleted...]
-    <x:t>$3,893,890.00</x:t>
+    <x:t>4.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,927,509.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S30S8L2</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>3.73</x:t>
-[...2 lines deleted...]
-    <x:t>$3,626,239.00</x:t>
+    <x:t>3.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,213.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G80VNH1</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.54</x:t>
-[...2 lines deleted...]
-    <x:t>$3,433,352.00</x:t>
+    <x:t>3.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,482,755.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X262PS3</x:t>
   </x:si>
   <x:si>
     <x:t>10-09-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.40</x:t>
-[...2 lines deleted...]
-    <x:t>$3,303,898.00</x:t>
+    <x:t>3.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,413,889.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BHV02Y5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2035</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.20</x:t>
-[...2 lines deleted...]
-    <x:t>$3,104,597.00</x:t>
+    <x:t>3.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,048.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01DMQ6R57</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.95</x:t>
-[...2 lines deleted...]
-    <x:t>$2,861,972.00</x:t>
+    <x:t>2.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,283.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MGLT68</x:t>
   </x:si>
   <x:si>
     <x:t>20-12-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.67</x:t>
-[...2 lines deleted...]
-    <x:t>$2,592,617.00</x:t>
+    <x:t>2.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,407.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N58QVZ0</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.52</x:t>
-[...2 lines deleted...]
-    <x:t>$2,450,729.00</x:t>
+    <x:t>2.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,952.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBQGPV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.49</x:t>
-[...2 lines deleted...]
-    <x:t>$2,419,763.00</x:t>
+    <x:t>2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,425,635.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5MP88</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2032</x:t>
   </x:si>
   <x:si>
     <x:t>2.42</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,352,091.00</x:t>
+    <x:t>$2,380,190.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZRYFQ3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>08-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.31</x:t>
-[...2 lines deleted...]
-    <x:t>$2,247,834.00</x:t>
+    <x:t>2.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,584.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0105R0T45</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2033</x:t>
   </x:si>
   <x:si>
     <x:t>2.22</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,151,312.00</x:t>
+    <x:t>$2,183,695.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GFXHJR5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>2.03</x:t>
-[...2 lines deleted...]
-    <x:t>$1,970,500.00</x:t>
+    <x:t>2.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,761.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01256JT38</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.77</x:t>
-[...2 lines deleted...]
-    <x:t>$1,722,856.00</x:t>
+    <x:t>1.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,198.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RXZVXC6</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.60</x:t>
-[...2 lines deleted...]
-    <x:t>$1,551,860.00</x:t>
+    <x:t>1.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,263.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QJ57V40</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2031</x:t>
   </x:si>
   <x:si>
     <x:t>1.50</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,459,074.00</x:t>
+    <x:t>$1,474,681.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012DRLBD8</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.46</x:t>
-[...2 lines deleted...]
-    <x:t>$1,422,530.00</x:t>
+    <x:t>1.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,167.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JDGS42</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.41</x:t>
-[...2 lines deleted...]
-    <x:t>$1,366,264.00</x:t>
+    <x:t>1.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,687.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0133CXX76</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2033</x:t>
   </x:si>
   <x:si>
     <x:t>1.17</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,133,884.00</x:t>
+    <x:t>$1,150,565.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPXMX21</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.09</x:t>
-[...2 lines deleted...]
-    <x:t>$1,058,373.00</x:t>
+    <x:t>1.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,908.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z1R9145</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.01</x:t>
-[...2 lines deleted...]
-    <x:t>$984,469.00</x:t>
+    <x:t>1.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,212.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FP26738</x:t>
   </x:si>
   <x:si>
     <x:t>09-03-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.62</x:t>
   </x:si>
   <x:si>
-    <x:t>$603,906.00</x:t>
-[...11 lines deleted...]
-    <x:t>$593,270.00</x:t>
+    <x:t>$611,399.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L56W6K2</x:t>
   </x:si>
   <x:si>
     <x:t>02-02-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.59</x:t>
-[...2 lines deleted...]
-    <x:t>$577,120.00</x:t>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,039.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXDBPS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,499.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3SBL80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,542.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TWT0T94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,646.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0156MCLZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-11-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,324.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01THLR0V6</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$570,349.00</x:t>
-[...47 lines deleted...]
-    <x:t>$537,383.00</x:t>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,429.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0KD9Y6</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.46</x:t>
   </x:si>
   <x:si>
-    <x:t>$445,331.00</x:t>
+    <x:t>$452,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RKGVB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,017.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GHWWFD1</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.43</x:t>
   </x:si>
   <x:si>
-    <x:t>$418,167.00</x:t>
+    <x:t>$422,812.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021H6PZY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,431.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MWC4WQ5</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.36</x:t>
   </x:si>
   <x:si>
-    <x:t>$347,478.00</x:t>
-[...14 lines deleted...]
-    <x:t>$327,021.00</x:t>
+    <x:t>$351,075.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZRW7G09</x:t>
   </x:si>
   <x:si>
     <x:t>22-01-2032</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
     <x:t>0.33</x:t>
   </x:si>
   <x:si>
-    <x:t>$316,667.00</x:t>
+    <x:t>$319,995.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L169LF5</x:t>
   </x:si>
   <x:si>
     <x:t>25-01-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.31</x:t>
   </x:si>
   <x:si>
-    <x:t>$302,181.00</x:t>
+    <x:t>$306,741.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL17QK7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$301,715.00</x:t>
+    <x:t>0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,521.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000QX34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WZX9FX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-03-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,365.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZSF3ZD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,439.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JWXJ0N3</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$297,081.00</x:t>
-[...35 lines deleted...]
-    <x:t>$259,372.00</x:t>
+    <x:t>0.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,762.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G28Q665</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-01-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.21</x:t>
-[...2 lines deleted...]
-    <x:t>$208,686.00</x:t>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,645.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MYGZ776</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.20</x:t>
   </x:si>
   <x:si>
-    <x:t>$196,825.00</x:t>
+    <x:t>$199,534.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K78P9B0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$196,384.00</x:t>
+    <x:t>$199,336.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0155YV1B8</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.18</x:t>
   </x:si>
   <x:si>
-    <x:t>$178,069.00</x:t>
+    <x:t>$180,264.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXL4J00</x:t>
   </x:si>
   <x:si>
     <x:t>23-01-2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.15</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,442.00</x:t>
+    <x:t>$148,592.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QDD2NQ8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.14</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,814.00</x:t>
+    <x:t>$138,811.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013K03MX1</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$131,833.00</x:t>
+    <x:t>$133,410.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G9N7HC5</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.09</x:t>
-[...2 lines deleted...]
-    <x:t>$91,727.00</x:t>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,217.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJJFST7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.08</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,222.00</x:t>
+    <x:t>$76,458.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QKGVD47</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.04</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,857.00</x:t>
+    <x:t>$42,299.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F84KXS3</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.03</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,862.00</x:t>
+    <x:t>$28,244.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$11,839.00</x:t>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-6,931.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -889,51 +898,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9241da0788094e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0d34a2c5aa5448f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3464ab925ec440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8107bf401374497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5370ab7428e24251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bdef3a3f1e34233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1869,918 +1878,918 @@
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="30" customHeight="1">
       <x:c r="A64" s="2" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>