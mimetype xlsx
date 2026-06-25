--- v2 (2026-06-05)
+++ v3 (2026-06-25)
@@ -1,876 +1,879 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826684445a144814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96d341bdd4a4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260605" sheetId="1" r:id="R2bdef3a3f1e34233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260625" sheetId="1" r:id="R6215edff1bf34fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="277">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="278">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P8VBBX4</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>6.93</x:t>
-[...2 lines deleted...]
-    <x:t>$6,803,874.00</x:t>
+    <x:t>6.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,822,833.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016PT8FM8</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2033</x:t>
   </x:si>
   <x:si>
     <x:t>5.74</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,635,253.00</x:t>
+    <x:t>$5,715,799.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005LY95J9</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>5.57</x:t>
-[...2 lines deleted...]
-    <x:t>$5,462,720.00</x:t>
+    <x:t>5.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,534,349.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RF99MP9</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>5.41</x:t>
-[...2 lines deleted...]
-    <x:t>$5,309,943.00</x:t>
+    <x:t>5.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,379,154.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WW5RQQ7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>5.08</x:t>
-[...2 lines deleted...]
-    <x:t>$4,982,769.00</x:t>
+    <x:t>5.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,045,325.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZL46K7</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2032</x:t>
   </x:si>
   <x:si>
     <x:t>4.81</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,725,456.00</x:t>
+    <x:t>$4,791,281.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008CRCL18</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.17</x:t>
-[...2 lines deleted...]
-    <x:t>$4,089,516.00</x:t>
+    <x:t>4.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,089,758.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BF9LJK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,984,534.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NY1S695</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.05</x:t>
-[...17 lines deleted...]
-    <x:t>$3,927,509.00</x:t>
+    <x:t>3.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,955,576.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S30S8L2</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>3.75</x:t>
-[...2 lines deleted...]
-    <x:t>$3,679,213.00</x:t>
+    <x:t>3.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,787,412.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G80VNH1</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.55</x:t>
-[...2 lines deleted...]
-    <x:t>$3,482,755.00</x:t>
+    <x:t>3.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,469,482.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X262PS3</x:t>
   </x:si>
   <x:si>
     <x:t>10-09-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.48</x:t>
-[...2 lines deleted...]
-    <x:t>$3,413,889.00</x:t>
+    <x:t>3.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,456,414.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BHV02Y5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2035</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
     <x:t>3.21</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,150,048.00</x:t>
+    <x:t>$3,194,929.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01DMQ6R57</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.96</x:t>
-[...2 lines deleted...]
-    <x:t>$2,908,283.00</x:t>
+    <x:t>2.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,953,259.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N58QVZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,790,031.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MGLT68</x:t>
   </x:si>
   <x:si>
     <x:t>20-12-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.68</x:t>
-[...14 lines deleted...]
-    <x:t>$2,484,952.00</x:t>
+    <x:t>2.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,603,716.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBQGPV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.47</x:t>
-[...2 lines deleted...]
-    <x:t>$2,425,635.00</x:t>
+    <x:t>2.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,589.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5MP88</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2032</x:t>
   </x:si>
   <x:si>
     <x:t>2.42</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,380,190.00</x:t>
+    <x:t>$2,411,039.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZRYFQ3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>08-03-2033</x:t>
   </x:si>
   <x:si>
     <x:t>2.32</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,275,584.00</x:t>
+    <x:t>$2,308,937.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0105R0T45</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.22</x:t>
-[...2 lines deleted...]
-    <x:t>$2,183,695.00</x:t>
+    <x:t>2.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,216,327.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GFXHJR5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2036</x:t>
   </x:si>
   <x:si>
     <x:t>2.04</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,000,761.00</x:t>
+    <x:t>$2,032,699.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01256JT38</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2034</x:t>
   </x:si>
   <x:si>
     <x:t>1.78</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,748,198.00</x:t>
+    <x:t>$1,774,632.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RXZVXC6</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2034</x:t>
   </x:si>
   <x:si>
     <x:t>1.63</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,599,263.00</x:t>
+    <x:t>$1,624,854.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QJ57V40</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2031</x:t>
   </x:si>
   <x:si>
     <x:t>1.50</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,474,681.00</x:t>
+    <x:t>$1,493,640.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012DRLBD8</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-2032</x:t>
   </x:si>
   <x:si>
     <x:t>1.47</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,439,167.00</x:t>
+    <x:t>$1,458,653.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JDGS42</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2035</x:t>
   </x:si>
   <x:si>
     <x:t>1.42</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,389,687.00</x:t>
+    <x:t>$1,414,767.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0133CXX76</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2033</x:t>
   </x:si>
   <x:si>
     <x:t>1.17</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,150,565.00</x:t>
+    <x:t>$1,168,043.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPXMX21</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2032</x:t>
   </x:si>
   <x:si>
     <x:t>1.08</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,059,908.00</x:t>
+    <x:t>$1,074,370.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z1R9145</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2032</x:t>
   </x:si>
   <x:si>
     <x:t>1.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$997,212.00</x:t>
+    <x:t>$1,011,022.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FP26738</x:t>
   </x:si>
   <x:si>
     <x:t>09-03-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.62</x:t>
   </x:si>
   <x:si>
-    <x:t>$611,399.00</x:t>
+    <x:t>$620,315.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L56W6K2</x:t>
   </x:si>
   <x:si>
     <x:t>02-02-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.60</x:t>
   </x:si>
   <x:si>
-    <x:t>$585,039.00</x:t>
+    <x:t>$593,382.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TXDBPS2</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2035</x:t>
   </x:si>
   <x:si>
+    <x:t>0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,184.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3SBL80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2034</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.56</x:t>
   </x:si>
   <x:si>
-    <x:t>$554,499.00</x:t>
-[...8 lines deleted...]
-    <x:t>$547,542.00</x:t>
+    <x:t>$556,228.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TWT0T94</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$545,646.00</x:t>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,456.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0156MCLZ4</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>22-11-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.55</x:t>
-[...2 lines deleted...]
-    <x:t>$536,324.00</x:t>
+    <x:t>$543,220.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01THLR0V6</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.54</x:t>
   </x:si>
   <x:si>
-    <x:t>$530,429.00</x:t>
+    <x:t>$538,669.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0KD9Y6</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.46</x:t>
   </x:si>
   <x:si>
-    <x:t>$452,090.00</x:t>
+    <x:t>$458,877.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011RKGVB4</x:t>
   </x:si>
   <x:si>
     <x:t>23-05-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.44</x:t>
-[...2 lines deleted...]
-    <x:t>$436,017.00</x:t>
+    <x:t>0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,449.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GHWWFD1</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.43</x:t>
   </x:si>
   <x:si>
-    <x:t>$422,812.00</x:t>
+    <x:t>$428,552.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021H6PZY1</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
     <x:t>17-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.38</x:t>
   </x:si>
   <x:si>
-    <x:t>$371,431.00</x:t>
+    <x:t>$376,640.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MWC4WQ5</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.36</x:t>
   </x:si>
   <x:si>
-    <x:t>$351,075.00</x:t>
+    <x:t>$355,463.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZRW7G09</x:t>
   </x:si>
   <x:si>
     <x:t>22-01-2032</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
     <x:t>0.33</x:t>
   </x:si>
   <x:si>
-    <x:t>$319,995.00</x:t>
+    <x:t>$324,114.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L169LF5</x:t>
   </x:si>
   <x:si>
     <x:t>25-01-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.31</x:t>
   </x:si>
   <x:si>
-    <x:t>$306,741.00</x:t>
+    <x:t>$311,171.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL17QK7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.30</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,521.00</x:t>
+    <x:t>$302,786.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000QX34</x:t>
   </x:si>
   <x:si>
     <x:t>6.500</x:t>
   </x:si>
   <x:si>
     <x:t>14-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$296,008.00</x:t>
+    <x:t>$299,848.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WZX9FX8</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.27</x:t>
   </x:si>
   <x:si>
-    <x:t>$263,365.00</x:t>
+    <x:t>$267,678.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZSF3ZD3</x:t>
   </x:si>
   <x:si>
     <x:t>0.26</x:t>
   </x:si>
   <x:si>
-    <x:t>$259,439.00</x:t>
+    <x:t>$262,925.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JWXJ0N3</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.25</x:t>
   </x:si>
   <x:si>
-    <x:t>$240,762.00</x:t>
+    <x:t>$244,083.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G28Q665</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-01-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.22</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,645.00</x:t>
+    <x:t>$214,500.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MYGZ776</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.20</x:t>
   </x:si>
   <x:si>
-    <x:t>$199,534.00</x:t>
+    <x:t>$202,886.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K78P9B0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$199,336.00</x:t>
+    <x:t>$202,777.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0155YV1B8</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.18</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,264.00</x:t>
+    <x:t>$182,749.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXL4J00</x:t>
   </x:si>
   <x:si>
     <x:t>23-01-2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.15</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,592.00</x:t>
+    <x:t>$151,080.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QDD2NQ8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.14</x:t>
   </x:si>
   <x:si>
-    <x:t>$138,811.00</x:t>
+    <x:t>$140,983.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013K03MX1</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$133,410.00</x:t>
+    <x:t>$135,309.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G9N7HC5</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.10</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,217.00</x:t>
+    <x:t>$94,759.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJJFST7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.08</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,458.00</x:t>
+    <x:t>$77,766.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QKGVD47</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.04</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,299.00</x:t>
+    <x:t>$42,846.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F84KXS3</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.03</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,244.00</x:t>
+    <x:t>$28,650.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$-6,931.00</x:t>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,064.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -898,51 +901,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8107bf401374497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5370ab7428e24251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bdef3a3f1e34233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfd7f6329264cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb58acf40bf54f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6215edff1bf34fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1275,51 +1278,51 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
@@ -1414,92 +1417,92 @@
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
@@ -1594,51 +1597,51 @@
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
@@ -1951,845 +1954,845 @@
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="30" customHeight="1">
       <x:c r="A64" s="2" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>