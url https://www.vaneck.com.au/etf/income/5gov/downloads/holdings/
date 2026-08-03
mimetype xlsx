--- v3 (2026-06-25)
+++ v4 (2026-08-03)
@@ -1,879 +1,888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96d341bdd4a4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b7bffdeeb943b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260625" sheetId="1" r:id="R6215edff1bf34fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260803" sheetId="1" r:id="Rdeb3d8299b6a412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="278">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="281">
+  <x:si>
+    <x:t>All Fund Holdings as at 03/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00P8VBBX4</x:t>
+    <x:t>BBG00RF99MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,259,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZL46K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,214,416.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WW5RQQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,171,113.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016PT8FM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,990,862.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005LY95J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,813,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G80VNH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,293,028.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008CRCL18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,052,554.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BF9LJK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,946,105.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S30S8L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-03-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,735,594.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NY1S695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,563,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X262PS3</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
-    <x:t>21-06-2031</x:t>
-[...163 lines deleted...]
-  <x:si>
     <x:t>10-09-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.47</x:t>
-[...2 lines deleted...]
-    <x:t>$3,456,414.00</x:t>
+    <x:t>3.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,434,286.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BHV02Y5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2035</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.21</x:t>
-[...2 lines deleted...]
-    <x:t>$3,194,929.00</x:t>
+    <x:t>3.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,061,914.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01DMQ6R57</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.97</x:t>
-[...2 lines deleted...]
-    <x:t>$2,953,259.00</x:t>
+    <x:t>3.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,349.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N58QVZ0</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.80</x:t>
-[...2 lines deleted...]
-    <x:t>$2,790,031.00</x:t>
+    <x:t>3.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,880,190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBQGPV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,590,678.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MGLT68</x:t>
   </x:si>
   <x:si>
     <x:t>20-12-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.62</x:t>
-[...17 lines deleted...]
-    <x:t>$2,464,589.00</x:t>
+    <x:t>2.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,475,113.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5MP88</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.42</x:t>
-[...2 lines deleted...]
-    <x:t>$2,411,039.00</x:t>
+    <x:t>2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,318,921.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZRYFQ3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>08-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.32</x:t>
-[...2 lines deleted...]
-    <x:t>$2,308,937.00</x:t>
+    <x:t>2.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,247.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GFXHJR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,852,513.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0105R0T45</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.23</x:t>
-[...14 lines deleted...]
-    <x:t>$2,032,699.00</x:t>
+    <x:t>1.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,962.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01256JT38</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.78</x:t>
-[...2 lines deleted...]
-    <x:t>$1,774,632.00</x:t>
+    <x:t>1.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,222.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RXZVXC6</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.63</x:t>
-[...2 lines deleted...]
-    <x:t>$1,624,854.00</x:t>
+    <x:t>1.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,629.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JDGS42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-09-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,551.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QJ57V40</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.50</x:t>
-[...2 lines deleted...]
-    <x:t>$1,493,640.00</x:t>
+    <x:t>1.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,424,928.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012DRLBD8</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.47</x:t>
-[...14 lines deleted...]
-    <x:t>$1,414,767.00</x:t>
+    <x:t>1.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,717.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS0H506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0225NMFZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,157,110.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Australian Government Financing A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPXMX21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,146.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z1R9145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-08-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,950.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0133CXX76</x:t>
   </x:si>
   <x:si>
     <x:t>22-08-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.17</x:t>
-[...29 lines deleted...]
-    <x:t>$1,011,022.00</x:t>
+    <x:t>1.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,699.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021H6PZY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,408.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXDBPS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,643.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L56W6K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-02-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,109.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0KD9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,111.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0156MCLZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-11-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,025.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01THLR0V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,439.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000QX34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,838.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FP26738</x:t>
   </x:si>
   <x:si>
     <x:t>09-03-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.62</x:t>
-[...29 lines deleted...]
-    <x:t>$563,184.00</x:t>
+    <x:t>0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,138.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RKGVB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,545.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3SBL80</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.56</x:t>
-[...2 lines deleted...]
-    <x:t>$556,228.00</x:t>
+    <x:t>$433,792.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TWT0T94</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.55</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>0.45</x:t>
   </x:si>
   <x:si>
-    <x:t>$444,449.00</x:t>
+    <x:t>$420,832.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GHWWFD1</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.43</x:t>
-[...17 lines deleted...]
-    <x:t>$376,640.00</x:t>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,496.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL17QK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,653.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MWC4WQ5</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.36</x:t>
-[...2 lines deleted...]
-    <x:t>$355,463.00</x:t>
+    <x:t>$345,894.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZRW7G09</x:t>
   </x:si>
   <x:si>
     <x:t>22-01-2032</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.33</x:t>
-[...2 lines deleted...]
-    <x:t>$324,114.00</x:t>
+    <x:t>0.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,212.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L169LF5</x:t>
   </x:si>
   <x:si>
     <x:t>25-01-2035</x:t>
   </x:si>
   <x:si>
+    <x:t>0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,573.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WZX9FX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-03-2036</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.31</x:t>
   </x:si>
   <x:si>
-    <x:t>$311,171.00</x:t>
-[...35 lines deleted...]
-    <x:t>$267,678.00</x:t>
+    <x:t>$293,114.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZSF3ZD3</x:t>
   </x:si>
   <x:si>
+    <x:t>0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,252.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JWXJ0N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2033</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.26</x:t>
   </x:si>
   <x:si>
-    <x:t>$262,925.00</x:t>
-[...11 lines deleted...]
-    <x:t>$244,083.00</x:t>
+    <x:t>$241,850.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G28Q665</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-01-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.22</x:t>
   </x:si>
   <x:si>
-    <x:t>$214,500.00</x:t>
+    <x:t>$207,684.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K78P9B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,913.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MYGZ776</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.20</x:t>
-[...11 lines deleted...]
-    <x:t>$202,777.00</x:t>
+    <x:t>$200,843.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0155YV1B8</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.18</x:t>
-[...2 lines deleted...]
-    <x:t>$182,749.00</x:t>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,077.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDD2NQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,518.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013K03MX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-01-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,586.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXL4J00</x:t>
   </x:si>
   <x:si>
     <x:t>23-01-2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.15</x:t>
   </x:si>
   <x:si>
-    <x:t>$151,080.00</x:t>
-[...20 lines deleted...]
-    <x:t>$135,309.00</x:t>
+    <x:t>$145,450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJJFST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,643.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G9N7HC5</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.10</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,759.00</x:t>
-[...11 lines deleted...]
-    <x:t>$77,766.00</x:t>
+    <x:t>$93,695.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QKGVD47</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.04</x:t>
-[...2 lines deleted...]
-    <x:t>$42,846.00</x:t>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,568.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F84KXS3</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.03</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,650.00</x:t>
+    <x:t>$28,318.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$13,064.00</x:t>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,390.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -901,56 +910,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfd7f6329264cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb58acf40bf54f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6215edff1bf34fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61abd9fc91e2495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcadc274fa0984583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeb3d8299b6a412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I64"/>
+  <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1301,1507 +1310,1536 @@
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="G48" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="H63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I63" s="1" t="s">
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A64" s="2" t="s">
+      <x:c r="C64" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="B64" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I64" s="2" t="s">
+      <x:c r="D64" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A65" s="2" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H65" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A64:I64"/>
+    <x:mergeCell ref="A65:I65"/>
   </x:mergeCells>
 </x:worksheet>
 </file>