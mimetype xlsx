--- v4 (2026-08-03)
+++ v5 (2026-08-25)
@@ -1,888 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b7bffdeeb943b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecb0eb87d1a44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260803" sheetId="1" r:id="Rdeb3d8299b6a412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260824" sheetId="1" r:id="R51401dfba4a24b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="281">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 03/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01S30S8L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-03-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,743,992.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZL46K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,455,077.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G80VNH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,388,764.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WW5RQQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,151,064.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016PT8FM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,118.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N58QVZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,883,184.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005LY95J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,725,665.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NY1S695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-12-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,518,487.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00RF99MP9</x:t>
   </x:si>
   <x:si>
     <x:t>1.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>AAA</x:t>
-[...80 lines deleted...]
-    <x:t>$4,293,028.00</x:t>
+    <x:t>3.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,277,158.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X262PS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-09-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,250,472.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BHV02Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,135,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01DMQ6R57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-08-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,773.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBQGPV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,892,829.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BF9LJK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,766.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZRYFQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,413.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008CRCL18</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.31</x:t>
-[...128 lines deleted...]
-    <x:t>$2,590,678.00</x:t>
+    <x:t>2.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,596,081.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MGLT68</x:t>
   </x:si>
   <x:si>
     <x:t>20-12-2032</x:t>
   </x:si>
   <x:si>
+    <x:t>2.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,029.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RXZVXC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2034</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.63</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,475,113.00</x:t>
+    <x:t>$1,557,023.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012DRLBD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-03-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,369.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5MP88</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.47</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>2.35</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,213,247.00</x:t>
+    <x:t>$1,392,275.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Australian Government Financing A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPXMX21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,781.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GFXHJR5</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.97</x:t>
-[...2 lines deleted...]
-    <x:t>$1,852,513.00</x:t>
+    <x:t>1.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,056.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0105R0T45</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.96</x:t>
-[...2 lines deleted...]
-    <x:t>$1,838,962.00</x:t>
+    <x:t>1.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,920.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01256JT38</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.76</x:t>
-[...14 lines deleted...]
-    <x:t>$1,549,629.00</x:t>
+    <x:t>1.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,838.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JDGS42</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.62</x:t>
-[...2 lines deleted...]
-    <x:t>$1,525,551.00</x:t>
+    <x:t>1.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,492.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L56W6K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-02-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,692.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0KD9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,355.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01THLR0V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,776.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000QX34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,434.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FP26738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,214.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QJ57V40</x:t>
   </x:si>
   <x:si>
     <x:t>21-08-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.52</x:t>
-[...14 lines deleted...]
-    <x:t>$1,387,717.00</x:t>
+    <x:t>0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,417.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z1R9145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-08-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,021.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TWT0T94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,475.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GHWWFD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,843.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL17QK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,464.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MWC4WQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,945.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZRW7G09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-01-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,768.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133CXX76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-08-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WZX9FX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-03-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,644.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L169LF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25-01-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,757.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZSF3ZD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,781.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0225NMFZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,294.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJJFST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,461.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXDBPS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,869.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K78P9B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,865.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G9N7HC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-03-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,447.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RXL4J00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-01-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,204.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JWXJ0N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021H6PZY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,761.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JS0H506</x:t>
   </x:si>
   <x:si>
-    <x:t>5.250</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21-07-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.40</x:t>
-[...173 lines deleted...]
-    <x:t>$436,545.00</x:t>
+    <x:t>$58,785.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3SBL80</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$433,792.00</x:t>
-[...158 lines deleted...]
-    <x:t>$181,077.00</x:t>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,002.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QKGVD47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,817.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F84KXS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,528.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QDD2NQ8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$178,518.00</x:t>
-[...71 lines deleted...]
-    <x:t>$28,318.00</x:t>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,758.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>0.00</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,390.00</x:t>
+    <x:t>$1,645.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -910,56 +835,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61abd9fc91e2495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcadc274fa0984583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeb3d8299b6a412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029b67b1ad5e491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re024cdcb78344663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51401dfba4a24b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I65"/>
+  <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1171,1675 +1096,1501 @@
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="H58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I58" s="1" t="s">
+    </x:row>
+    <x:row r="59" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A59" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      <x:c r="I65" s="2" t="s">
+      <x:c r="B59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A65:I65"/>
+    <x:mergeCell ref="A59:I59"/>
   </x:mergeCells>
 </x:worksheet>
 </file>