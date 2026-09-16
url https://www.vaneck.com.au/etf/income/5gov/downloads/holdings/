--- v5 (2026-08-25)
+++ v6 (2026-09-16)
@@ -1,813 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecb0eb87d1a44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d2cb26c7da4ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260824" sheetId="1" r:id="R51401dfba4a24b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="5GOV_asat_20260915" sheetId="1" r:id="R223a76c49f084347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="259">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S30S8L2</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>6.33</x:t>
-[...2 lines deleted...]
-    <x:t>$3,743,992.00</x:t>
+    <x:t>6.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,642,963.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZL46K7</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>5.84</x:t>
-[...2 lines deleted...]
-    <x:t>$3,455,077.00</x:t>
+    <x:t>5.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,375,426.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016PT8FM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,953,572.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G80VNH1</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>5.73</x:t>
-[...2 lines deleted...]
-    <x:t>$3,388,764.00</x:t>
+    <x:t>5.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,470.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N58QVZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,812,824.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RF99MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,797,045.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WW5RQQ7</x:t>
   </x:si>
   <x:si>
     <x:t>1.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2031</x:t>
   </x:si>
   <x:si>
-    <x:t>5.32</x:t>
-[...29 lines deleted...]
-    <x:t>$2,883,184.00</x:t>
+    <x:t>4.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,759,016.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005LY95J9</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>4.60</x:t>
-[...2 lines deleted...]
-    <x:t>$2,725,665.00</x:t>
+    <x:t>4.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,665,167.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NY1S695</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.25</x:t>
-[...17 lines deleted...]
-    <x:t>$2,277,158.00</x:t>
+    <x:t>4.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,450,692.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X262PS3</x:t>
   </x:si>
   <x:si>
     <x:t>1.500</x:t>
   </x:si>
   <x:si>
     <x:t>10-09-2031</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>3.80</x:t>
-[...2 lines deleted...]
-    <x:t>$2,250,472.00</x:t>
+    <x:t>3.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,935,498.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01DMQ6R57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-08-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,910,257.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BHV02Y5</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2035</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>3.61</x:t>
-[...17 lines deleted...]
-    <x:t>$1,964,773.00</x:t>
+    <x:t>3.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,187.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBQGPV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.20</x:t>
-[...2 lines deleted...]
-    <x:t>$1,892,829.00</x:t>
+    <x:t>3.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,715.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZRYFQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,740,446.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MGLT68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-12-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,530.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008CRCL18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,552,113.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BF9LJK1</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.19</x:t>
-[...44 lines deleted...]
-    <x:t>$1,571,029.00</x:t>
+    <x:t>2.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,586.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5MP88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,816.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RXZVXC6</x:t>
   </x:si>
   <x:si>
     <x:t>20-07-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.63</x:t>
-[...2 lines deleted...]
-    <x:t>$1,557,023.00</x:t>
+    <x:t>2.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,582.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GFXHJR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,030.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012DRLBD8</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.36</x:t>
-[...14 lines deleted...]
-    <x:t>$1,392,275.00</x:t>
+    <x:t>1.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,946.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0105R0T45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,694.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPXMX21</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.95</x:t>
-[...26 lines deleted...]
-    <x:t>$1,056,920.00</x:t>
+    <x:t>1.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,554.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01256JT38</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.54</x:t>
-[...2 lines deleted...]
-    <x:t>$912,838.00</x:t>
+    <x:t>1.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,779.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0225NMFZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,335.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JDGS42</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.19</x:t>
-[...2 lines deleted...]
-    <x:t>$701,492.00</x:t>
+    <x:t>1.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,851.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0KD9Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-09-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,001.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01THLR0V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,381.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000QX34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,772.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133CXX76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-08-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,392.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FP26738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09-03-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,476.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z1R9145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-08-2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,337.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TWT0T94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,806.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GHWWFD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-07-2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,705.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L56W6K2</x:t>
   </x:si>
   <x:si>
     <x:t>02-02-2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.01</x:t>
-[...107 lines deleted...]
-    <x:t>$417,843.00</x:t>
+    <x:t>0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,635.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL17QK7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.59</x:t>
-[...2 lines deleted...]
-    <x:t>$350,464.00</x:t>
+    <x:t>0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,426.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MWC4WQ5</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$346,945.00</x:t>
+    <x:t>0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,663.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZRW7G09</x:t>
   </x:si>
   <x:si>
     <x:t>22-01-2032</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.54</x:t>
-[...14 lines deleted...]
-    <x:t>$294,857.00</x:t>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,240.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXDBPS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,279.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RKGVB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-05-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,537.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WZX9FX8</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$294,644.00</x:t>
+    <x:t>0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,178.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L169LF5</x:t>
   </x:si>
   <x:si>
     <x:t>25-01-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.48</x:t>
-[...2 lines deleted...]
-    <x:t>$284,757.00</x:t>
+    <x:t>$277,877.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZSF3ZD3</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
-    <x:t>0.44</x:t>
-[...14 lines deleted...]
-    <x:t>$151,294.00</x:t>
+    <x:t>0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,349.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021H6PZY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-10-2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,051.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJJFST7</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.21</x:t>
-[...14 lines deleted...]
-    <x:t>$111,869.00</x:t>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,426.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K78P9B0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>0.17</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,865.00</x:t>
+    <x:t>$98,326.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G9N7HC5</x:t>
   </x:si>
   <x:si>
     <x:t>21-03-2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.16</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,447.00</x:t>
+    <x:t>$92,146.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXL4J00</x:t>
   </x:si>
   <x:si>
-    <x:t>5.250</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>23-01-2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.12</x:t>
   </x:si>
   <x:si>
-    <x:t>$68,204.00</x:t>
+    <x:t>$66,404.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JWXJ0N3</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2033</x:t>
   </x:si>
   <x:si>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,471.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS0H506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2036</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.10</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,841.00</x:t>
-[...17 lines deleted...]
-    <x:t>$58,785.00</x:t>
+    <x:t>$57,115.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3SBL80</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.08</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,002.00</x:t>
+    <x:t>$44,719.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QKGVD47</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.07</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,817.00</x:t>
+    <x:t>$41,966.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F84KXS3</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.05</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,528.00</x:t>
+    <x:t>$27,806.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QDD2NQ8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.04</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,758.00</x:t>
+    <x:t>$23,088.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$1,645.00</x:t>
+    <x:t>-0.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-371,201.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -835,51 +844,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029b67b1ad5e491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re024cdcb78344663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51401dfba4a24b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15b414d26564e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R85a606c579c44892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R223a76c49f084347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1067,80 +1076,80 @@
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
@@ -1154,80 +1163,80 @@
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
@@ -1241,666 +1250,666 @@
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
@@ -1917,671 +1926,671 @@
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="30" customHeight="1">
       <x:c r="A59" s="2" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>