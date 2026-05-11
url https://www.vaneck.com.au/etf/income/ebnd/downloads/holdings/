--- v0 (2026-04-18)
+++ v1 (2026-05-11)
@@ -1,2010 +1,2112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d4c37798ea4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2707372e2f4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260417" sheetId="1" r:id="R353b7dd487c8452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260511" sheetId="1" r:id="R67046f52dcd64e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="655">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  17/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="689">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,719,992.73</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>BRSTNCNTF212</x:t>
   </x:si>
   <x:si>
     <x:t>10.00%</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6122</x:t>
+    <x:t>3.5965</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,097,175.22</x:t>
+    <x:t>$10,215,687.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexican Bonos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO0000R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,767,373.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000118188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,467,011.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001006688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,871,205.81</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Bon</x:t>
   </x:si>
   <x:si>
     <x:t>ZAG000125980</x:t>
   </x:si>
   <x:si>
     <x:t>9.00%</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4802</x:t>
+    <x:t>2.3966</x:t>
   </x:si>
   <x:si>
     <x:t>ZAR</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,728,134.61</x:t>
-[...23 lines deleted...]
-    <x:t>$9,204,935.20</x:t>
+    <x:t>$6,807,521.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,979,677.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,871,241.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HU0000406624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,757,472.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2400013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,695,673.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,539,939.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,251,606.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,220,438.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,045,651.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,890,173.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0003068690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,844,066.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT04001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,748,662.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AE2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,319,606.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,075,225.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMI2500011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,555,886.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,469,014.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,428,875.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,276,923.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2234859283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,094,457.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT04142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,060,641.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GF38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,963,398.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO000102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,904,125.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,889,869.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,875,322.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3328007797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,865,063.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AC26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,840,952.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAG000107012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,011.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TU1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,796,000.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,778,925.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2837240261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,662,683.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabon Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2113615228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,623,192.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,586,651.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,583,810.42</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3K608</x:t>
   </x:si>
   <x:si>
     <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2558</x:t>
+    <x:t>0.8606</x:t>
   </x:si>
   <x:si>
     <x:t>THB</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,101,042.42</x:t>
-[...296 lines deleted...]
-    <x:t>COL17CT03995</x:t>
+    <x:t>$2,444,458.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,323,275.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSTNCNTF238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,234.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,307,224.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,882.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,211,941.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,790.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UG12K0811352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,185,726.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,159,880.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214238441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,932.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,954.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Absa Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3332081135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,871.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327392234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,932,384.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P37878AF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,820,266.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617726AN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,808,405.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,755,133.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,072.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2407752711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,368.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP578801A785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,844.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3000946437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661,434.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,564,189.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01703AD22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,520.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP48864AS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,311.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXF25686589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,948.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,846.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002686989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,831.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,078.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,940.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,212.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,886.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2384701020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,627.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zorlu Enerji Elektrik Uretim As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98977LAA4</x:t>
   </x:si>
   <x:si>
     <x:t>11.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>22/08/2029</x:t>
-[...11 lines deleted...]
-    <x:t>922646AS3</x:t>
+    <x:t>23/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,604.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,311,232.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,571.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,993.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,163.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3283442112</x:t>
   </x:si>
   <x:si>
     <x:t>9.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>15/09/2027</x:t>
-[...197 lines deleted...]
-    <x:t>ZAG000106972</x:t>
+    <x:t>29/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,945.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,123.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,146,938.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893147681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,047.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG3261987691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,898.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470160CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,543.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1910828182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,315.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,523.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1819680288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,805.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAU00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,723.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AE81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,848.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001007496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,079.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,799.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3295059367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,017.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01012CF16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,094.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geopark Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG38327AD78</x:t>
   </x:si>
   <x:si>
     <x:t>8.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>31/01/2044</x:t>
-[...44 lines deleted...]
-    <x:t>CZ0001007355</x:t>
+    <x:t>31/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,574.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1790104530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,878.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,781.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY5951MAA00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,558.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sri Lanka Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2966242179</x:t>
   </x:si>
   <x:si>
     <x:t>3.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>03/06/2036</x:t>
-[...886 lines deleted...]
-  <x:si>
     <x:t>15/06/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2748</x:t>
-[...2 lines deleted...]
-    <x:t>$768,072.65</x:t>
+    <x:t>0.2605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,885.94</x:t>
   </x:si>
   <x:si>
     <x:t>Bono Del Tesoro Nacional Capitalizable</x:t>
   </x:si>
   <x:si>
     <x:t>AR0571277315</x:t>
   </x:si>
   <x:si>
     <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2618</x:t>
+    <x:t>0.2518</x:t>
   </x:si>
   <x:si>
     <x:t>ARS</x:t>
   </x:si>
   <x:si>
-    <x:t>$731,912.57</x:t>
-[...11 lines deleted...]
-    <x:t>$727,284.31</x:t>
+    <x:t>$715,329.99</x:t>
   </x:si>
   <x:si>
     <x:t>Ivory Coast Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS3299474083</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2515</x:t>
-[...2 lines deleted...]
-    <x:t>$702,955.82</x:t>
+    <x:t>0.2491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,657.08</x:t>
   </x:si>
   <x:si>
     <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BW62</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2451</x:t>
-[...2 lines deleted...]
-    <x:t>$685,071.02</x:t>
+    <x:t>0.2447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,984.97</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BU07</x:t>
   </x:si>
   <x:si>
+    <x:t>MYBMS1900047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,196.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>Costa Rica Government International Bon</x:t>
   </x:si>
   <x:si>
     <x:t>USP3699PGK77</x:t>
   </x:si>
   <x:si>
     <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>19/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2303</x:t>
-[...17 lines deleted...]
-    <x:t>$640,160.59</x:t>
+    <x:t>0.2240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,330.10</x:t>
   </x:si>
   <x:si>
     <x:t>USP3579ECZ80</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2197</x:t>
-[...2 lines deleted...]
-    <x:t>$614,212.37</x:t>
+    <x:t>0.2087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,863.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893151287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,086.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAQ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,357.45</x:t>
   </x:si>
   <x:si>
     <x:t>Nwd Finance Bvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2435611327</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2072</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1905</x:t>
-[...2 lines deleted...]
-    <x:t>$532,501.22</x:t>
+    <x:t>0.1865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,655.14</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USY5325QAJ14</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1825</x:t>
-[...2 lines deleted...]
-    <x:t>$510,147.54</x:t>
+    <x:t>0.1773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,530.31</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
   </x:si>
   <x:si>
     <x:t>USP93960AJ47</x:t>
   </x:si>
   <x:si>
-    <x:t>5.95%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>14/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1719</x:t>
-[...2 lines deleted...]
-    <x:t>$480,446.53</x:t>
+    <x:t>0.1683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,963.22</x:t>
   </x:si>
   <x:si>
     <x:t>Paraguay Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP75744AT29</x:t>
   </x:si>
   <x:si>
     <x:t>6.65%</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1654</x:t>
-[...2 lines deleted...]
-    <x:t>$462,375.14</x:t>
+    <x:t>0.1620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,208.77</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3E601</x:t>
   </x:si>
   <x:si>
     <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1551</x:t>
-[...2 lines deleted...]
-    <x:t>$433,437.16</x:t>
+    <x:t>0.1476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,252.07</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAE82</x:t>
   </x:si>
   <x:si>
     <x:t>8.63%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1413</x:t>
-[...2 lines deleted...]
-    <x:t>$394,975.02</x:t>
+    <x:t>0.1372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,753.79</x:t>
   </x:si>
   <x:si>
     <x:t>XS3218072919</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1289</x:t>
-[...2 lines deleted...]
-    <x:t>$360,204.20</x:t>
+    <x:t>0.1296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,115.39</x:t>
   </x:si>
   <x:si>
     <x:t>035198AB6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1211</x:t>
-[...2 lines deleted...]
-    <x:t>$338,495.23</x:t>
+    <x:t>0.1192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,553.08</x:t>
   </x:si>
   <x:si>
     <x:t>Bahamas Government International Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>USP06518AC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,040.95</x:t>
+  </x:si>
+  <x:si>
     <x:t>USP06518AL18</x:t>
   </x:si>
   <x:si>
     <x:t>24/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1157</x:t>
-[...14 lines deleted...]
-    <x:t>$307,456.24</x:t>
+    <x:t>0.1129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,726.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,255.96</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS2365195978</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1072</x:t>
-[...2 lines deleted...]
-    <x:t>$299,588.75</x:t>
+    <x:t>0.1032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,047.67</x:t>
   </x:si>
   <x:si>
     <x:t>XS3223166409</x:t>
   </x:si>
   <x:si>
     <x:t>9.88%</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1014</x:t>
-[...2 lines deleted...]
-    <x:t>$283,452.95</x:t>
+    <x:t>0.0992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,845.89</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0697</x:t>
-[...2 lines deleted...]
-    <x:t>$194,694.83</x:t>
+    <x:t>0.0682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,797.55</x:t>
   </x:si>
   <x:si>
     <x:t>362420AE1</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0646</x:t>
-[...2 lines deleted...]
-    <x:t>$180,700.53</x:t>
+    <x:t>0.0634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,017.08</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
     <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0295</x:t>
-[...2 lines deleted...]
-    <x:t>$82,599.69</x:t>
+    <x:t>0.0291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,752.19</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0098</x:t>
-[...2 lines deleted...]
-    <x:t>$27,370.90</x:t>
+    <x:t>0.0095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,926.69</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3236</x:t>
-[...5 lines deleted...]
-    <x:t>$12,085,638.89</x:t>
+    <x:t>5.2303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,857,370.87</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2032,100 +2134,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d3b135a7ae4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71473e3b3a964e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R353b7dd487c8452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c58d0c989fb40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R380442ca47d04d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67046f52dcd64e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I119"/>
+  <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>654</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2183,80 +2285,80 @@
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
@@ -2264,3270 +2366,3444 @@
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="G14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="G20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="G77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A119" s="1">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A120" s="1">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E118" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F118" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A119" s="2" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B119" s="2" t="s">
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C119" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D119" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E119" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F119" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G119" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H119" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I119" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A119:I119"/>
+    <x:mergeCell ref="A125:I125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>