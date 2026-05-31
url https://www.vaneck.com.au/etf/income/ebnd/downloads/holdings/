--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,2112 +1,2076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2707372e2f4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63af0bdc2a8c4ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260511" sheetId="1" r:id="R67046f52dcd64e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260529" sheetId="1" r:id="R94f0f28bfe924b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="689">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  11/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="677">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>PEP01000C5J8</x:t>
   </x:si>
   <x:si>
     <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7740</x:t>
+    <x:t>3.8873</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,719,992.73</x:t>
+    <x:t>$11,110,497.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexican Bonos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO0000R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,794,957.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000118188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,505,086.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001006688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,908,112.33</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>BRSTNCNTF212</x:t>
   </x:si>
   <x:si>
     <x:t>10.00%</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5965</x:t>
+    <x:t>2.3386</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,215,687.97</x:t>
-[...65 lines deleted...]
-    <x:t>$6,871,205.81</x:t>
+    <x:t>$6,684,060.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,095,611.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT04142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,022,869.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3250317867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,811,760.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2400013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,673,117.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,604,505.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,295,727.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,269,392.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0003068690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,917,768.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,905,700.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,737,914.10</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Bon</x:t>
   </x:si>
   <x:si>
     <x:t>ZAG000125980</x:t>
   </x:si>
   <x:si>
     <x:t>9.00%</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3966</x:t>
+    <x:t>1.5266</x:t>
   </x:si>
   <x:si>
     <x:t>ZAR</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,807,521.22</x:t>
-[...50 lines deleted...]
-    <x:t>HU0000406624</x:t>
+    <x:t>$4,363,287.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,214,421.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,862,746.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMI2500011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,626,015.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,560,851.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,501,649.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,553.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2234859283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,822.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAG000107012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,708.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GF38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,919,030.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO000102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,734.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3328007797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,880,329.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,874,896.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,860,259.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,855,322.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TU1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,837,833.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3101499187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,830,545.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,795,177.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AC26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,762,438.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabon Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2113615228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,724,769.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2837240261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,705,160.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,628,575.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,620,344.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH0623B3K608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,385,910.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,327,720.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,747.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,270,535.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,242,731.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,223,776.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,177,293.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214238441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,422.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UG12K0811352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,247.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Absa Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3332081135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,944.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,444.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327392234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,756.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617726AN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,828,865.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,360.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,354.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,732,915.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2407752711</x:t>
   </x:si>
   <x:si>
     <x:t>7.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>24/10/2035</x:t>
-[...149 lines deleted...]
-    <x:t>Colombian Tes</x:t>
+    <x:t>24/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,731,144.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3000946437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,717,342.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP578801A785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,701,875.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,265.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01703AD22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,093.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP48864AS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,491,576.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXF25686589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,657.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,634.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,437,244.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002686989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,851.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,581.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,789.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2384701020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,471.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,617.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,942.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,965.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,461.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893151287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,243.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3283442112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,714.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zorlu Enerji Elektrik Uretim As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98977LAA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,362.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,189.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,391.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,241.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893147681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,683.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG3261987691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,025.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470160CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,585.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,897.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1910828182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,297.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1819680288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,038.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAU00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,344.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3295059367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,908.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AE81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$937,046.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001007496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,150.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,744.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01012CF16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,756.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geopark Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG38327AD78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,128.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY5951MAA00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,301.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,488.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bono Del Tesoro Nacional Capitalizable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR0571277315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,028.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivory Coast Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3299474083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,137.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BU07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,547.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BW62</x:t>
   </x:si>
   <x:si>
     <x:t>COL17CT04001</x:t>
   </x:si>
   <x:si>
     <x:t>12.75%</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6718</x:t>
-[...632 lines deleted...]
-    <x:t>0.6408</x:t>
+    <x:t>0.2404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,116.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1790104530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,768.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3699PGK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,173.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS1900047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,437.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECZ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,644.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAQ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,026.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2435611327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,596.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY5325QAJ14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,388.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP93960AJ47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,875.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH0623B3E601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,643.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5178RAE82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,792.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3218072919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,992.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>035198AB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,848.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP06518AL18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,368.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP06518AC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,456.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,404.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2365195978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,384.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40435WAC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,612.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362420AE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,097.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,760.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08205QAA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,225.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01012CE41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,607.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.0588</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,820,266.18</x:t>
-[...1037 lines deleted...]
-    <x:t>$14,857,370.87</x:t>
+    <x:t>$25,892,452.10</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2134,100 +2098,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c58d0c989fb40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R380442ca47d04d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67046f52dcd64e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1d8b6d26014799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R698001bf93e44a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94f0f28bfe924b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I125"/>
+  <x:dimension ref="A1:I123"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>688</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2314,1072 +2278,1072 @@
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
@@ -3387,2423 +3351,2365 @@
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E82" s="1" t="s">
+      <x:c r="G82" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
+      <x:c r="G93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="I96" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>561</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="I101" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>653</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A123" s="1">
-[...34 lines deleted...]
-      <x:c r="C124" s="1" t="s">
+      <x:c r="A123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E124" s="1" t="s">
+      <x:c r="B123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F124" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A125" s="2" t="s">
+      <x:c r="C123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B125" s="2" t="s">
+      <x:c r="D123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="E123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="F123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="G123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
+      <x:c r="H123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G125" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I125" s="2" t="s">
+      <x:c r="I123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A125:I125"/>
+    <x:mergeCell ref="A123:I123"/>
   </x:mergeCells>
 </x:worksheet>
 </file>