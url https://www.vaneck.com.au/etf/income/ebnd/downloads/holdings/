--- v2 (2026-05-31)
+++ v3 (2026-06-21)
@@ -1,2076 +1,2061 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63af0bdc2a8c4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdf4de4d4b548c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260529" sheetId="1" r:id="R94f0f28bfe924b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260619" sheetId="1" r:id="R3619b18bcbfc4cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="677">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="672">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Mexican Bonos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO0000R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,647,009.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000118188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,682,839.66</x:t>
+  </x:si>
+  <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>PEP01000C5J8</x:t>
   </x:si>
   <x:si>
     <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>3.8873</x:t>
+    <x:t>2.7421</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,110,497.81</x:t>
-[...47 lines deleted...]
-    <x:t>$8,505,086.14</x:t>
+    <x:t>$7,920,132.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDG000024506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,326,682.56</x:t>
   </x:si>
   <x:si>
     <x:t>Czech Republic Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>CZ0001006688</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4170</x:t>
+    <x:t>2.4314</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,908,112.33</x:t>
+    <x:t>$7,022,653.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT04142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,483,503.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,222,363.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO000102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,934,996.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3267899923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,856,715.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3250317867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,850,904.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,736,613.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2400013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,646,331.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,426,633.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH0623B3K608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,892.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,318,219.99</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>BRSTNCNTF212</x:t>
   </x:si>
   <x:si>
     <x:t>10.00%</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>BB</x:t>
-[...2 lines deleted...]
-    <x:t>2.3386</x:t>
+    <x:t>1.8321</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,684,060.84</x:t>
-[...146 lines deleted...]
-    <x:t>$5,269,392.11</x:t>
+    <x:t>$5,291,737.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,280,355.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,073,952.49</x:t>
   </x:si>
   <x:si>
     <x:t>CL0003068690</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2032</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7206</x:t>
-[...41 lines deleted...]
-    <x:t>$4,737,914.10</x:t>
+    <x:t>1.7343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,009,092.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,573,632.96</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Bon</x:t>
   </x:si>
   <x:si>
     <x:t>ZAG000125980</x:t>
   </x:si>
   <x:si>
     <x:t>9.00%</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5266</x:t>
+    <x:t>1.5515</x:t>
   </x:si>
   <x:si>
     <x:t>ZAR</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,363,287.78</x:t>
+    <x:t>$4,481,245.16</x:t>
   </x:si>
   <x:si>
     <x:t>China Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>HK0001256764</x:t>
   </x:si>
   <x:si>
     <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4745</x:t>
+    <x:t>1.4197</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,214,421.45</x:t>
+    <x:t>$4,100,375.13</x:t>
   </x:si>
   <x:si>
     <x:t>Brazilian Government International Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>105756CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,001,537.29</x:t>
+  </x:si>
+  <x:si>
     <x:t>105756CL2</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3515</x:t>
-[...2 lines deleted...]
-    <x:t>$3,862,746.71</x:t>
+    <x:t>1.3630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,936,811.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AC26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,819,596.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,710,587.73</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMI2500011</x:t>
   </x:si>
   <x:si>
     <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2687</x:t>
-[...2 lines deleted...]
-    <x:t>$3,626,015.18</x:t>
+    <x:t>1.2350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,567,007.53</x:t>
   </x:si>
   <x:si>
     <x:t>HK0000153913</x:t>
   </x:si>
   <x:si>
     <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>29/06/2043</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2459</x:t>
-[...23 lines deleted...]
-    <x:t>$3,501,649.30</x:t>
+    <x:t>1.2345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,565,559.84</x:t>
   </x:si>
   <x:si>
     <x:t>30216KAC6</x:t>
   </x:si>
   <x:si>
     <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1625</x:t>
-[...2 lines deleted...]
-    <x:t>$3,322,553.78</x:t>
+    <x:t>1.1701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,379,681.85</x:t>
   </x:si>
   <x:si>
     <x:t>Oman Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2234859283</x:t>
   </x:si>
   <x:si>
     <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0971</x:t>
-[...2 lines deleted...]
-    <x:t>$3,135,822.03</x:t>
+    <x:t>1.1029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,185,425.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,047,554.68</x:t>
   </x:si>
   <x:si>
     <x:t>ZAG000107012</x:t>
   </x:si>
   <x:si>
     <x:t>8.50%</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0250</x:t>
-[...2 lines deleted...]
-    <x:t>$2,929,708.75</x:t>
+    <x:t>1.0446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,108.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,119.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,951.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,925,071.66</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Treasury Bond</x:t>
   </x:si>
   <x:si>
     <x:t>KR103503GF38</x:t>
   </x:si>
   <x:si>
     <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2030</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0213</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KRW</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,919,030.57</x:t>
-[...14 lines deleted...]
-    <x:t>$2,905,734.09</x:t>
+    <x:t>$2,924,866.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3101499187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,880,859.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,868,922.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GG37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,867,917.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,823,853.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,820,887.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2837240261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,767,882.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,666,183.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,597,241.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,377,056.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,371,489.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,570.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,050.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,442.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UG12K0811352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,172,057.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,809.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327392234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,021.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617726AN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,777.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,773,438.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,405.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP578801A785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,272.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,710.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01703AD22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,546,046.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP48864AS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,790.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP75744AG08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/03/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,603.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXF25686589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,293.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,638.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002686989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,623.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,081.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,014.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,524.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2384701020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,935.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG2583XAB76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,980.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,168.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,697.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,335.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,406.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893151287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,206.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3283442112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,242,723.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,214.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418097AJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,728.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,499.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,135,901.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893147681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,969.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470160CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,110.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG3261987691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,461.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1910828182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,822.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,333.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAU00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,108.22</x:t>
   </x:si>
   <x:si>
     <x:t>Angolan Government International Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>XS3328007797</x:t>
-[...350 lines deleted...]
-    <x:t>$2,177,293.06</x:t>
+    <x:t>XS1819680288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,575.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001007496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,650.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,175.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3295059367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,760.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01012CF16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,992.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL21779AJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,806.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY5951MAA00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,231.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,252.70</x:t>
   </x:si>
   <x:si>
     <x:t>XS2214238441</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7527</x:t>
-[...608 lines deleted...]
-    <x:t>USP37878AE81</x:t>
+    <x:t>0.2607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,945.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivory Coast Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3299474083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,490.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BW62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,672.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BU07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP7808BAB38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,499.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1790104530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,917.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3699PGK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,826.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS1900047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,756.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECZ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,398.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAQ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,465.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2435611327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,760.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY5325QAJ14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,348.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP93960AJ47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,694.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH0623B3E601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,906.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5178RAE82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,358.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3218072919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,956.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>035198AB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,239.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP06518AL18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,840.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,513.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP06518AC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,950.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2365195978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,048.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286DL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,565.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>02/03/2030</x:t>
-[...421 lines deleted...]
-  <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0688</x:t>
-[...26 lines deleted...]
-    <x:t>$111,760.93</x:t>
+    <x:t>0.0669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,304.46</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
     <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0295</x:t>
-[...2 lines deleted...]
-    <x:t>$84,225.76</x:t>
+    <x:t>0.0303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,557.06</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>0.0104</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,607.76</x:t>
+    <x:t>$30,176.95</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>9.0588</x:t>
+    <x:t>2.4639</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,892,452.10</x:t>
+    <x:t>$7,115,579.49</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2098,100 +2083,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1d8b6d26014799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R698001bf93e44a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94f0f28bfe924b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1279cbb7bba245a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0339d225e28d4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3619b18bcbfc4cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I123"/>
+  <x:dimension ref="A1:I122"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
-    <x:col min="9" max="9" width="21" customWidth="1"/>
+    <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2301,3415 +2286,3386 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H10" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="G45" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="I101" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="G110" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G121" s="1" t="s">
+      <x:c r="I121" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="H121" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A122" s="1">
-[...5 lines deleted...]
-      <x:c r="C122" s="1" t="s">
+      <x:c r="A122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E122" s="1" t="s">
+      <x:c r="B122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F122" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A123" s="2" t="s">
+      <x:c r="C122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B123" s="2" t="s">
+      <x:c r="D122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C123" s="2" t="s">
+      <x:c r="E122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="2" t="s">
+      <x:c r="F122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E123" s="2" t="s">
+      <x:c r="G122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F123" s="2" t="s">
+      <x:c r="H122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G123" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I123" s="2" t="s">
+      <x:c r="I122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A123:I123"/>
+    <x:mergeCell ref="A122:I122"/>
   </x:mergeCells>
 </x:worksheet>
 </file>