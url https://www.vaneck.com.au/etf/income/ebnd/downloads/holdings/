--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,2061 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdf4de4d4b548c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf043596405c4cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260619" sheetId="1" r:id="R3619b18bcbfc4cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260710" sheetId="1" r:id="R506a2ca581e4448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="672">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  19/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="653">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>MX0MGO0000R8</x:t>
   </x:si>
   <x:si>
     <x:t>7.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3400</x:t>
+    <x:t>3.3368</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,647,009.84</x:t>
-[...5 lines deleted...]
-    <x:t>PL0000118188</x:t>
+    <x:t>$9,707,591.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,535,060.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,013,399.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDG000024506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,157,148.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001006688</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>25/10/2035</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>30/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4314</x:t>
+    <x:t>2.4332</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,022,653.78</x:t>
+    <x:t>$7,078,696.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AC26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,607,417.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO000102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,962,743.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3250317867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,923,679.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3267899923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,840,784.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,617,398.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,496,158.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,380,731.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,279,766.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,256,327.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,153,303.67</x:t>
   </x:si>
   <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>COL17CT04142</x:t>
   </x:si>
   <x:si>
     <x:t>12.50%</x:t>
   </x:si>
   <x:si>
     <x:t>27/02/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>BB-</x:t>
-[...2 lines deleted...]
-    <x:t>2.2447</x:t>
+    <x:t>1.7595</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,483,503.60</x:t>
-[...101 lines deleted...]
-    <x:t>$5,736,613.53</x:t>
+    <x:t>$5,118,808.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0003068690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,908,997.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,611,565.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1790104530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,531,340.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,155,483.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,994,586.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,962,115.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,748,171.24</x:t>
   </x:si>
   <x:si>
     <x:t>Malaysia Government Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>MYBMS2400013</x:t>
-[...8 lines deleted...]
-    <x:t>1.9549</x:t>
+    <x:t>MYBMI2500011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2570</x:t>
   </x:si>
   <x:si>
     <x:t>MYR</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,646,331.01</x:t>
-[...17 lines deleted...]
-    <x:t>$5,426,633.01</x:t>
+    <x:t>$3,657,010.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,552,523.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,435,213.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2234859283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,220,327.44</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,038,502.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GF38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,833.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,978,420.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,962,348.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GG37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,577.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3101499187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,915,753.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,914,478.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,900,034.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,459.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,706,933.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,632,386.37</x:t>
+  </x:si>
+  <x:si>
     <x:t>TH0623B3K608</x:t>
   </x:si>
   <x:si>
     <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB+</x:t>
-[...488 lines deleted...]
-    <x:t>$2,820,887.48</x:t>
+    <x:t>0.8575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,494,726.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,412.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,427.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,153.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,267,149.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,264,043.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY7138AAD29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,025.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UG12K0811352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,186,524.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,786.59</x:t>
   </x:si>
   <x:si>
     <x:t>Zambia Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2837240261</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2033</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9583</x:t>
-[...167 lines deleted...]
-    <x:t>$2,051,809.88</x:t>
+    <x:t>0.7094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,063,844.91</x:t>
   </x:si>
   <x:si>
     <x:t>Pakuwon Jati Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>XS2327392234</x:t>
   </x:si>
   <x:si>
     <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>29/04/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6893</x:t>
-[...2 lines deleted...]
-    <x:t>$1,991,021.59</x:t>
+    <x:t>0.6935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,545.65</x:t>
   </x:si>
   <x:si>
     <x:t>Morocco Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>617726AN4</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6439</x:t>
-[...2 lines deleted...]
-    <x:t>$1,859,777.18</x:t>
+    <x:t>0.6486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,886,844.42</x:t>
   </x:si>
   <x:si>
     <x:t>105756CQ1</x:t>
   </x:si>
   <x:si>
     <x:t>22/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6140</x:t>
-[...2 lines deleted...]
-    <x:t>$1,773,438.17</x:t>
+    <x:t>0.6132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,784,069.73</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMO2000028</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5963</x:t>
-[...2 lines deleted...]
-    <x:t>$1,722,405.78</x:t>
+    <x:t>0.6078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,286.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195325BR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,767,970.72</x:t>
   </x:si>
   <x:si>
     <x:t>Tunisian Republic</x:t>
   </x:si>
   <x:si>
     <x:t>JP578801A785</x:t>
   </x:si>
   <x:si>
     <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5939</x:t>
+    <x:t>0.5933</x:t>
   </x:si>
   <x:si>
     <x:t>JPY</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,715,272.08</x:t>
+    <x:t>$1,726,022.07</x:t>
   </x:si>
   <x:si>
     <x:t>040114HU7</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5874</x:t>
-[...2 lines deleted...]
-    <x:t>$1,696,710.09</x:t>
+    <x:t>0.5826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,694,939.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,639,917.59</x:t>
   </x:si>
   <x:si>
     <x:t>Alpek Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>USP01703AD22</x:t>
   </x:si>
   <x:si>
     <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5353</x:t>
-[...2 lines deleted...]
-    <x:t>$1,546,046.63</x:t>
+    <x:t>0.5336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,552,360.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP75744AG08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/03/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,206.91</x:t>
   </x:si>
   <x:si>
     <x:t>Barbados Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP48864AS47</x:t>
   </x:si>
   <x:si>
     <x:t>26/06/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5324</x:t>
-[...20 lines deleted...]
-    <x:t>$1,524,603.04</x:t>
+    <x:t>0.5172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,650.28</x:t>
   </x:si>
   <x:si>
     <x:t>SGXF25686589</x:t>
   </x:si>
   <x:si>
     <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5177</x:t>
-[...2 lines deleted...]
-    <x:t>$1,495,293.79</x:t>
+    <x:t>0.5156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,160.12</x:t>
   </x:si>
   <x:si>
     <x:t>Longfor Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2033262895</x:t>
   </x:si>
   <x:si>
     <x:t>16/09/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5071</x:t>
-[...2 lines deleted...]
-    <x:t>$1,464,638.63</x:t>
+    <x:t>0.5115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,051.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,406.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,442,090.41</x:t>
   </x:si>
   <x:si>
     <x:t>CL0002686989</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5064</x:t>
-[...38 lines deleted...]
-    <x:t>$1,428,014.13</x:t>
+    <x:t>0.4930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,187.15</x:t>
   </x:si>
   <x:si>
     <x:t>3r Lux Sarl</x:t>
   </x:si>
   <x:si>
     <x:t>USL9R621AA97</x:t>
   </x:si>
   <x:si>
     <x:t>9.75%</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4818</x:t>
-[...2 lines deleted...]
-    <x:t>$1,391,524.36</x:t>
+    <x:t>0.4889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,252.25</x:t>
   </x:si>
   <x:si>
     <x:t>Nigeria Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2384701020</x:t>
   </x:si>
   <x:si>
     <x:t>28/09/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4753</x:t>
-[...2 lines deleted...]
-    <x:t>$1,372,935.88</x:t>
+    <x:t>0.4811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,687.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,358,308.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,242.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,841.49</x:t>
   </x:si>
   <x:si>
     <x:t>Csn Inova Ventures</x:t>
   </x:si>
   <x:si>
     <x:t>USG2583XAB76</x:t>
   </x:si>
   <x:si>
     <x:t>28/01/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4733</x:t>
-[...50 lines deleted...]
-    <x:t>$1,321,335.92</x:t>
+    <x:t>0.4432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,322.38</x:t>
   </x:si>
   <x:si>
     <x:t>857524AK8</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4433</x:t>
-[...2 lines deleted...]
-    <x:t>$1,280,406.73</x:t>
+    <x:t>0.4431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,141.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL21779AJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,706.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3283442112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,059.52</x:t>
   </x:si>
   <x:si>
     <x:t>Ghana Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2893151287</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4339</x:t>
-[...17 lines deleted...]
-    <x:t>$1,242,723.07</x:t>
+    <x:t>0.4274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,561.58</x:t>
   </x:si>
   <x:si>
     <x:t>HK0000251295</x:t>
   </x:si>
   <x:si>
     <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2045</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4180</x:t>
-[...2 lines deleted...]
-    <x:t>$1,207,214.86</x:t>
+    <x:t>0.4194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,011.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,390.89</x:t>
   </x:si>
   <x:si>
     <x:t>Jordan Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>418097AJ0</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4119</x:t>
-[...17 lines deleted...]
-    <x:t>$1,178,499.92</x:t>
+    <x:t>0.4140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,523.56</x:t>
   </x:si>
   <x:si>
     <x:t>Laos Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS3225349573</x:t>
   </x:si>
   <x:si>
     <x:t>11.25%</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3933</x:t>
-[...2 lines deleted...]
-    <x:t>$1,135,901.81</x:t>
+    <x:t>0.4009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,216.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470160CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,744.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG3261987691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,449.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,475.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1910828182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,336.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAU00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,255.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1819680288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,187.41</x:t>
   </x:si>
   <x:si>
     <x:t>XS2893147681</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3895</x:t>
-[...86 lines deleted...]
-    <x:t>$979,575.71</x:t>
+    <x:t>0.3399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,825.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,914.96</x:t>
   </x:si>
   <x:si>
     <x:t>CZ0001007496</x:t>
   </x:si>
   <x:si>
     <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3281</x:t>
-[...17 lines deleted...]
-    <x:t>$947,175.32</x:t>
+    <x:t>0.3272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$951,879.50</x:t>
   </x:si>
   <x:si>
     <x:t>XS3295059367</x:t>
   </x:si>
   <x:si>
     <x:t>9.50%</x:t>
   </x:si>
   <x:si>
     <x:t>17/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3274</x:t>
-[...2 lines deleted...]
-    <x:t>$945,760.93</x:t>
+    <x:t>0.3266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,044.16</x:t>
   </x:si>
   <x:si>
     <x:t>El Salvador Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CF16</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3109</x:t>
-[...20 lines deleted...]
-    <x:t>$768,806.62</x:t>
+    <x:t>0.3121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,852.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,379.97</x:t>
   </x:si>
   <x:si>
     <x:t>Medco Maple Tree Pte Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>USY5951MAA00</x:t>
   </x:si>
   <x:si>
     <x:t>8.96%</x:t>
   </x:si>
   <x:si>
     <x:t>27/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2653</x:t>
-[...14 lines deleted...]
-    <x:t>$765,252.70</x:t>
+    <x:t>0.2671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,099.14</x:t>
   </x:si>
   <x:si>
     <x:t>XS2214238441</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2607</x:t>
-[...2 lines deleted...]
-    <x:t>$752,945.78</x:t>
+    <x:t>0.2612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,034.78</x:t>
   </x:si>
   <x:si>
     <x:t>Ivory Coast Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS3299474083</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2598</x:t>
-[...2 lines deleted...]
-    <x:t>$750,490.93</x:t>
+    <x:t>0.2610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,405.41</x:t>
   </x:si>
   <x:si>
     <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BW62</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2502</x:t>
-[...2 lines deleted...]
-    <x:t>$722,672.05</x:t>
+    <x:t>0.2519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,846.96</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BU07</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleos Del Peru Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP7808BAB38</x:t>
   </x:si>
   <x:si>
-    <x:t>5.63%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>19/06/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2443</x:t>
-[...23 lines deleted...]
-    <x:t>$661,917.20</x:t>
+    <x:t>0.2341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,079.73</x:t>
   </x:si>
   <x:si>
     <x:t>Costa Rica Government International Bon</x:t>
   </x:si>
   <x:si>
     <x:t>USP3699PGK77</x:t>
   </x:si>
   <x:si>
     <x:t>19/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2264</x:t>
-[...2 lines deleted...]
-    <x:t>$653,826.37</x:t>
+    <x:t>0.2280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,386.76</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMS1900047</x:t>
   </x:si>
   <x:si>
     <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2177</x:t>
-[...2 lines deleted...]
-    <x:t>$628,756.81</x:t>
+    <x:t>0.2171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,662.62</x:t>
   </x:si>
   <x:si>
     <x:t>USP3579ECZ80</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2141</x:t>
-[...2 lines deleted...]
-    <x:t>$618,398.36</x:t>
+    <x:t>0.2142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,052.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2435611327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,196.28</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAQ97</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1934</x:t>
-[...20 lines deleted...]
-    <x:t>$556,760.61</x:t>
+    <x:t>0.1924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,631.59</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USY5325QAJ14</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1753</x:t>
-[...2 lines deleted...]
-    <x:t>$506,348.10</x:t>
+    <x:t>0.1768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,219.14</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
   </x:si>
   <x:si>
     <x:t>USP93960AJ47</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1699</x:t>
-[...2 lines deleted...]
-    <x:t>$490,694.45</x:t>
+    <x:t>0.1706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,452.58</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3E601</x:t>
   </x:si>
   <x:si>
     <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1475</x:t>
-[...2 lines deleted...]
-    <x:t>$425,906.98</x:t>
+    <x:t>0.1464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,991.85</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAE82</x:t>
   </x:si>
   <x:si>
-    <x:t>8.63%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>B+</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1355</x:t>
-[...2 lines deleted...]
-    <x:t>$391,358.75</x:t>
+    <x:t>0.1378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,894.83</x:t>
   </x:si>
   <x:si>
     <x:t>XS3218072919</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1302</x:t>
-[...2 lines deleted...]
-    <x:t>$375,956.54</x:t>
+    <x:t>0.1315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,455.81</x:t>
   </x:si>
   <x:si>
     <x:t>035198AB6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1171</x:t>
-[...2 lines deleted...]
-    <x:t>$338,239.15</x:t>
+    <x:t>0.1194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,427.93</x:t>
   </x:si>
   <x:si>
     <x:t>Bahamas Government International Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>USP06518AC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,176.34</x:t>
+  </x:si>
+  <x:si>
     <x:t>USP06518AL18</x:t>
   </x:si>
   <x:si>
     <x:t>24/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1156</x:t>
-[...29 lines deleted...]
-    <x:t>$311,950.42</x:t>
+    <x:t>0.1126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,548.85</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS2365195978</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1042</x:t>
-[...2 lines deleted...]
-    <x:t>$301,048.07</x:t>
+    <x:t>0.1047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,682.49</x:t>
   </x:si>
   <x:si>
     <x:t>718286DL8</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2051</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1003</x:t>
-[...2 lines deleted...]
-    <x:t>$289,565.84</x:t>
+    <x:t>0.0998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,288.77</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0669</x:t>
-[...2 lines deleted...]
-    <x:t>$193,304.46</x:t>
+    <x:t>0.0675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,337.78</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
     <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
     <x:t>0.0303</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,557.06</x:t>
+    <x:t>$88,259.85</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0104</x:t>
-[...2 lines deleted...]
-    <x:t>$30,176.95</x:t>
+    <x:t>0.0115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,496.73</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4639</x:t>
+    <x:t>7.8068</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,115,579.49</x:t>
+    <x:t>$22,713,027.22</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2083,100 +2026,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1279cbb7bba245a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0339d225e28d4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3619b18bcbfc4cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71315657a4e04b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf88f9b1fbcb243dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R506a2ca581e4448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I122"/>
+  <x:dimension ref="A1:I119"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
-    <x:col min="9" max="9" width="20" customWidth="1"/>
+    <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>671</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2315,3357 +2258,3270 @@
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>564</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>569</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="G108" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A119" s="1">
-[...63 lines deleted...]
-      <x:c r="C121" s="1" t="s">
+      <x:c r="A119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E121" s="1" t="s">
+      <x:c r="B119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A122" s="2" t="s">
+      <x:c r="C119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B122" s="2" t="s">
+      <x:c r="D119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C122" s="2" t="s">
+      <x:c r="E119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D122" s="2" t="s">
+      <x:c r="F119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E122" s="2" t="s">
+      <x:c r="G119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F122" s="2" t="s">
+      <x:c r="H119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G122" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I122" s="2" t="s">
+      <x:c r="I119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A122:I122"/>
+    <x:mergeCell ref="A119:I119"/>
   </x:mergeCells>
 </x:worksheet>
 </file>