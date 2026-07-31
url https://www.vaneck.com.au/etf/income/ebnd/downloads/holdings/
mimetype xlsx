--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,2004 +1,2070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf043596405c4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26985a9a2b84db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260710" sheetId="1" r:id="R506a2ca581e4448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260730" sheetId="1" r:id="Rfcd000cfc5da4093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="653">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="675">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  30/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>MX0MGO0000R8</x:t>
   </x:si>
   <x:si>
     <x:t>7.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3368</x:t>
+    <x:t>3.2690</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,707,591.90</x:t>
+    <x:t>$9,654,459.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,063,389.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AC26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,100,431.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001006688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,013,071.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT04142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,549,710.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MX0MGO000102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,084,701.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3250317867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,773,711.43</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Poland Government Internati</x:t>
   </x:si>
   <x:si>
     <x:t>857524AL6</x:t>
   </x:si>
   <x:si>
     <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2056</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9337</x:t>
-[...35 lines deleted...]
-    <x:t>IDG000024506</x:t>
+    <x:t>1.9000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,611,371.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3267899923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,537,219.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,524,678.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,480,897.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,254,021.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,216,888.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,093,077.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0003068690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,724,460.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1790104530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,595,590.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,593,098.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,222,512.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,956,034.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,789,601.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,696,681.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMI2500011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,845.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,500.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,589,505.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,446,758.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2234859283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,202,733.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GF38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,130,549.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GG37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,074,151.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Of Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2167193015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,031,215.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,295.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,978,155.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>035198AK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,952,150.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,943.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,522.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3101499187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,922,187.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,855,261.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,811,667.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,716,701.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,630,866.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,171.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,429,803.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,398,063.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,723.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,358,244.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,739.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY7138AAD29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,156.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UG12K0811352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,194,779.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>15/07/2035</x:t>
-[...805 lines deleted...]
-  <x:si>
     <x:t>24/04/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7183</x:t>
-[...2 lines deleted...]
-    <x:t>$2,089,786.59</x:t>
+    <x:t>0.7071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,181.52</x:t>
   </x:si>
   <x:si>
     <x:t>Zambia Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2837240261</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2033</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7094</x:t>
-[...2 lines deleted...]
-    <x:t>$2,063,844.91</x:t>
+    <x:t>0.7006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,012.76</x:t>
   </x:si>
   <x:si>
     <x:t>Pakuwon Jati Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>XS2327392234</x:t>
   </x:si>
   <x:si>
     <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>29/04/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6935</x:t>
-[...2 lines deleted...]
-    <x:t>$2,017,545.65</x:t>
+    <x:t>0.6862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,706.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,937,677.11</x:t>
   </x:si>
   <x:si>
     <x:t>Morocco Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>617726AN4</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6486</x:t>
-[...26 lines deleted...]
-    <x:t>$1,768,286.94</x:t>
+    <x:t>0.6413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,086.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,755,861.12</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>195325BR5</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6077</x:t>
-[...2 lines deleted...]
-    <x:t>$1,767,970.72</x:t>
+    <x:t>0.5919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,110.91</x:t>
   </x:si>
   <x:si>
     <x:t>Tunisian Republic</x:t>
   </x:si>
   <x:si>
     <x:t>JP578801A785</x:t>
   </x:si>
   <x:si>
     <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5933</x:t>
+    <x:t>0.5812</x:t>
   </x:si>
   <x:si>
     <x:t>JPY</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,726,022.07</x:t>
+    <x:t>$1,716,615.04</x:t>
   </x:si>
   <x:si>
     <x:t>040114HU7</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5826</x:t>
-[...2 lines deleted...]
-    <x:t>$1,694,939.00</x:t>
+    <x:t>0.5619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,659,626.24</x:t>
   </x:si>
   <x:si>
     <x:t>Nwd Mtn Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2873948702</x:t>
   </x:si>
   <x:si>
     <x:t>8.63%</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5637</x:t>
-[...2 lines deleted...]
-    <x:t>$1,639,917.59</x:t>
+    <x:t>0.5611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,657,004.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3699PGK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,985.26</x:t>
   </x:si>
   <x:si>
     <x:t>Alpek Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>USP01703AD22</x:t>
   </x:si>
   <x:si>
     <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5336</x:t>
-[...2 lines deleted...]
-    <x:t>$1,552,360.34</x:t>
+    <x:t>0.5249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,366.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP48864AS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,058.27</x:t>
   </x:si>
   <x:si>
     <x:t>Paraguay Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP75744AG08</x:t>
   </x:si>
   <x:si>
     <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>30/03/2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5198</x:t>
-[...17 lines deleted...]
-    <x:t>$1,504,650.28</x:t>
+    <x:t>0.5082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,755.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,746.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740840AD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,098.52</x:t>
   </x:si>
   <x:si>
     <x:t>SGXF25686589</x:t>
   </x:si>
   <x:si>
     <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5156</x:t>
-[...17 lines deleted...]
-    <x:t>$1,488,051.28</x:t>
+    <x:t>0.5007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,780.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,445.23</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>XS2349180104</x:t>
   </x:si>
   <x:si>
     <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4992</x:t>
-[...2 lines deleted...]
-    <x:t>$1,452,406.93</x:t>
+    <x:t>0.4895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,538.98</x:t>
   </x:si>
   <x:si>
     <x:t>Kazakhstan Government International Bon</x:t>
   </x:si>
   <x:si>
     <x:t>486661BQ3</x:t>
   </x:si>
   <x:si>
     <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4957</x:t>
-[...2 lines deleted...]
-    <x:t>$1,442,090.41</x:t>
+    <x:t>0.4891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,497.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24811WAA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,880.08</x:t>
   </x:si>
   <x:si>
     <x:t>CL0002686989</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4930</x:t>
-[...23 lines deleted...]
-    <x:t>Nigeria Government International Bond</x:t>
+    <x:t>0.4803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,569.50</x:t>
   </x:si>
   <x:si>
     <x:t>XS2384701020</x:t>
   </x:si>
   <x:si>
     <x:t>28/09/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4811</x:t>
-[...2 lines deleted...]
-    <x:t>$1,399,687.37</x:t>
+    <x:t>0.4793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,504.63</x:t>
   </x:si>
   <x:si>
     <x:t>Guatemala Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAM83</x:t>
   </x:si>
   <x:si>
     <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4669</x:t>
-[...2 lines deleted...]
-    <x:t>$1,358,308.04</x:t>
+    <x:t>0.4593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,387.70</x:t>
   </x:si>
   <x:si>
     <x:t>Serbia International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS3363387351</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4621</x:t>
-[...2 lines deleted...]
-    <x:t>$1,344,242.76</x:t>
+    <x:t>0.4516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,652.65</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMN2500029</x:t>
   </x:si>
   <x:si>
     <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>02/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4568</x:t>
-[...2 lines deleted...]
-    <x:t>$1,328,841.49</x:t>
+    <x:t>0.4474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,256.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,287,812.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL21779AJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,000.60</x:t>
   </x:si>
   <x:si>
     <x:t>Csn Inova Ventures</x:t>
   </x:si>
   <x:si>
     <x:t>USG2583XAB76</x:t>
   </x:si>
   <x:si>
     <x:t>28/01/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4432</x:t>
-[...32 lines deleted...]
-    <x:t>$1,253,706.07</x:t>
+    <x:t>0.4213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,307.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,011.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893151287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,184.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,408.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418097AJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,963.06</x:t>
   </x:si>
   <x:si>
     <x:t>XS3283442112</x:t>
   </x:si>
   <x:si>
     <x:t>9.25%</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4297</x:t>
-[...80 lines deleted...]
-    <x:t>$1,166,216.49</x:t>
+    <x:t>0.3995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,981.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG3261987691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,535.56</x:t>
   </x:si>
   <x:si>
     <x:t>Jamaica Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>470160CB6</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2045</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3746</x:t>
-[...29 lines deleted...]
-    <x:t>$1,044,475.50</x:t>
+    <x:t>0.3539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,114.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1819680288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,433.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAU00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,879.89</x:t>
   </x:si>
   <x:si>
     <x:t>XS1910828182</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,044,336.28</x:t>
-[...26 lines deleted...]
-    <x:t>$1,006,187.41</x:t>
+    <x:t>0.3416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,866.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,980.08</x:t>
   </x:si>
   <x:si>
     <x:t>XS2893147681</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3399</x:t>
-[...20 lines deleted...]
-    <x:t>$971,914.96</x:t>
+    <x:t>0.3314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,792.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3295059367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,553.76</x:t>
   </x:si>
   <x:si>
     <x:t>CZ0001007496</x:t>
   </x:si>
   <x:si>
     <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3272</x:t>
-[...17 lines deleted...]
-    <x:t>$950,044.16</x:t>
+    <x:t>0.3171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,432.79</x:t>
   </x:si>
   <x:si>
     <x:t>El Salvador Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CF16</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3121</x:t>
-[...2 lines deleted...]
-    <x:t>$907,852.91</x:t>
+    <x:t>0.3079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,271.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Cameroon International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3284960625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,191.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3285368620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,683.34</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646958</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2703</x:t>
-[...2 lines deleted...]
-    <x:t>$786,379.97</x:t>
+    <x:t>0.2677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,480.94</x:t>
   </x:si>
   <x:si>
     <x:t>Medco Maple Tree Pte Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>USY5951MAA00</x:t>
   </x:si>
   <x:si>
     <x:t>8.96%</x:t>
   </x:si>
   <x:si>
     <x:t>27/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2671</x:t>
-[...2 lines deleted...]
-    <x:t>$777,099.14</x:t>
+    <x:t>0.2648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,008.18</x:t>
   </x:si>
   <x:si>
     <x:t>XS2214238441</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2612</x:t>
-[...2 lines deleted...]
-    <x:t>$760,034.78</x:t>
+    <x:t>0.2553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,128.64</x:t>
   </x:si>
   <x:si>
     <x:t>Ivory Coast Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS3299474083</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2610</x:t>
-[...2 lines deleted...]
-    <x:t>$759,405.41</x:t>
+    <x:t>0.2533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,174.02</x:t>
   </x:si>
   <x:si>
     <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BW62</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2519</x:t>
-[...2 lines deleted...]
-    <x:t>$732,846.96</x:t>
+    <x:t>0.2492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,118.47</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BU07</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleos Del Peru Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP7808BAB38</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2341</x:t>
-[...17 lines deleted...]
-    <x:t>$663,386.76</x:t>
+    <x:t>0.2346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,003.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2435611327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,855.47</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMS1900047</x:t>
   </x:si>
   <x:si>
     <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2171</x:t>
-[...2 lines deleted...]
-    <x:t>$631,662.62</x:t>
+    <x:t>0.2124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,415.65</x:t>
   </x:si>
   <x:si>
     <x:t>USP3579ECZ80</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2142</x:t>
-[...20 lines deleted...]
-    <x:t>$617,196.28</x:t>
+    <x:t>0.2091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,406.01</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAQ97</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1924</x:t>
-[...2 lines deleted...]
-    <x:t>$559,631.59</x:t>
+    <x:t>0.1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,428.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,719.41</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USY5325QAJ14</x:t>
   </x:si>
   <x:si>
-    <x:t>3.75%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1768</x:t>
-[...2 lines deleted...]
-    <x:t>$514,219.14</x:t>
+    <x:t>0.1744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,089.06</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
   </x:si>
   <x:si>
     <x:t>USP93960AJ47</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1706</x:t>
-[...2 lines deleted...]
-    <x:t>$496,452.58</x:t>
+    <x:t>0.1632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,019.40</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3E601</x:t>
   </x:si>
   <x:si>
     <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1464</x:t>
-[...2 lines deleted...]
-    <x:t>$425,991.85</x:t>
+    <x:t>0.1429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,091.18</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAE82</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>B+</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1378</x:t>
-[...2 lines deleted...]
-    <x:t>$400,894.83</x:t>
+    <x:t>0.1348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,135.98</x:t>
   </x:si>
   <x:si>
     <x:t>XS3218072919</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1315</x:t>
-[...2 lines deleted...]
-    <x:t>$382,455.81</x:t>
+    <x:t>0.1235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,885.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5178RAF57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/07/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,295.60</x:t>
   </x:si>
   <x:si>
     <x:t>035198AB6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1194</x:t>
-[...2 lines deleted...]
-    <x:t>$347,427.93</x:t>
+    <x:t>0.1181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,894.14</x:t>
   </x:si>
   <x:si>
     <x:t>Bahamas Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP06518AC19</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1149</x:t>
-[...2 lines deleted...]
-    <x:t>$334,176.34</x:t>
+    <x:t>0.1138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,037.66</x:t>
   </x:si>
   <x:si>
     <x:t>USP06518AL18</x:t>
   </x:si>
   <x:si>
     <x:t>24/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1126</x:t>
-[...2 lines deleted...]
-    <x:t>$327,548.85</x:t>
+    <x:t>0.1109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,447.22</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS2365195978</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1047</x:t>
-[...2 lines deleted...]
-    <x:t>$304,682.49</x:t>
+    <x:t>0.1030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,138.23</x:t>
   </x:si>
   <x:si>
     <x:t>718286DL8</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2051</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0998</x:t>
-[...2 lines deleted...]
-    <x:t>$290,288.77</x:t>
+    <x:t>0.0925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,133.67</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0675</x:t>
-[...2 lines deleted...]
-    <x:t>$196,337.78</x:t>
+    <x:t>0.0668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,201.08</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
-    <x:t>7.96%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0303</x:t>
-[...2 lines deleted...]
-    <x:t>$88,259.85</x:t>
+    <x:t>0.0294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,960.75</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0115</x:t>
-[...2 lines deleted...]
-    <x:t>$33,496.73</x:t>
+    <x:t>0.0121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,746.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>7.8068</x:t>
+    <x:t>9.3064</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,713,027.22</x:t>
+    <x:t>$27,484,062.69</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2026,100 +2092,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71315657a4e04b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf88f9b1fbcb243dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R506a2ca581e4448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b41fd2f0ae54c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9150b1e45eba4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfcd000cfc5da4093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I119"/>
+  <x:dimension ref="A1:I124"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>652</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2235,3293 +2301,3438 @@
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="G52" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="I118" s="1" t="s">
+    </x:row>
+    <x:row r="119" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A119" s="1">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A119" s="2" t="s">
+      <x:c r="D119" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A120" s="1">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B119" s="2" t="s">
+      <x:c r="D123" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C119" s="2" t="s">
+      <x:c r="F123" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D119" s="2" t="s">
+      <x:c r="B124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E119" s="2" t="s">
+      <x:c r="C124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F119" s="2" t="s">
+      <x:c r="D124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G119" s="2" t="s">
+      <x:c r="E124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H119" s="2" t="s">
+      <x:c r="F124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I119" s="2" t="s">
+      <x:c r="G124" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H124" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A119:I119"/>
+    <x:mergeCell ref="A124:I124"/>
   </x:mergeCells>
 </x:worksheet>
 </file>