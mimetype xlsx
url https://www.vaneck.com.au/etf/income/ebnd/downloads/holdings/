--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,2070 +1,2055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26985a9a2b84db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c295b6078a41f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260730" sheetId="1" r:id="Rfcd000cfc5da4093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260819" sheetId="1" r:id="R094a19559c054eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="675">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  30/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="670">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  19/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>MX0MGO0000R8</x:t>
   </x:si>
   <x:si>
     <x:t>7.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2690</x:t>
+    <x:t>3.4832</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,654,459.81</x:t>
+    <x:t>$10,304,009.01</x:t>
   </x:si>
   <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>PEP01000C5J8</x:t>
   </x:si>
   <x:si>
     <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7302</x:t>
+    <x:t>2.6005</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,063,389.05</x:t>
+    <x:t>$7,692,707.18</x:t>
   </x:si>
   <x:si>
     <x:t>Bolivian Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP37878AC26</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>20/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>CCC-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4042</x:t>
+    <x:t>2.3747</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,100,431.29</x:t>
+    <x:t>$7,024,884.49</x:t>
   </x:si>
   <x:si>
     <x:t>Czech Republic Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>CZ0001006688</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3746</x:t>
+    <x:t>2.3631</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,013,071.20</x:t>
+    <x:t>$6,990,469.63</x:t>
   </x:si>
   <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>COL17CT04142</x:t>
   </x:si>
   <x:si>
     <x:t>12.50%</x:t>
   </x:si>
   <x:si>
     <x:t>27/02/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2177</x:t>
+    <x:t>2.2822</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,549,710.29</x:t>
+    <x:t>$6,751,278.40</x:t>
   </x:si>
   <x:si>
     <x:t>MX0MGO000102</x:t>
   </x:si>
   <x:si>
     <x:t>8.00%</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0603</x:t>
-[...2 lines deleted...]
-    <x:t>$6,084,701.85</x:t>
+    <x:t>2.0783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,148,031.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAG000125980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/01/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,952,542.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000113783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,822,954.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,792,879.42</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Int</x:t>
   </x:si>
   <x:si>
     <x:t>XS3250317867</x:t>
   </x:si>
   <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9550</x:t>
-[...2 lines deleted...]
-    <x:t>$5,773,711.43</x:t>
+    <x:t>1.9121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,656,432.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,499,977.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,181,415.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,088,514.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,024,601.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0003068690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,727,907.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAG000106972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,610,783.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,554,426.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000115291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,516,378.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1790104530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,479,649.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,129,812.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,880,082.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,670,827.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMI2500011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,591,530.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,552,810.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,450,072.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,308,796.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GF38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,808.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2234859283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,125,201.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GG37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,071,280.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,001,251.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>035198AK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,934,996.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,900,507.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3101499187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,095.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,852,312.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,838,268.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,775,304.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,763,616.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,598,557.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,578,632.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,571,536.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,417,256.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,343,024.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,941.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,289,534.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,199,050.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UG12K0811352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,696.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY7138AAD29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,992.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,065,033.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,223.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2837240261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,330.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327392234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,197.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,905,538.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617726AN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,857,039.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JP578801A785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,409.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195325BR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,704,520.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,079.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3699PGK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,624,740.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,573,026.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,565,822.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01703AD22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,174.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,948.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXF25686589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,644.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740840AD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,444.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP75744AG08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/03/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,692.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,225.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,941.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002686989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,413,402.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24811WAA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,585.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2384701020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,097.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,936.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,984.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,306,774.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL21779AJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,116.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,554.19</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Poland Government Internati</x:t>
   </x:si>
   <x:si>
-    <x:t>857524AL6</x:t>
-[...1168 lines deleted...]
-  <x:si>
     <x:t>857524AK8</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4360</x:t>
-[...20 lines deleted...]
-    <x:t>$1,284,000.60</x:t>
+    <x:t>0.4246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,175.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,601.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893151287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,806.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,351.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3283442112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,168.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG3261987691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,052,286.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470160CB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,816.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1819680288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,652.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1910828182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,742.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893147681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,327.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAU00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,267.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3344646875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,604.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001007496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,056.47</x:t>
   </x:si>
   <x:si>
     <x:t>Csn Inova Ventures</x:t>
   </x:si>
   <x:si>
-    <x:t>USG2583XAB76</x:t>
-[...170 lines deleted...]
-    <x:t>$978,792.59</x:t>
+    <x:t>22946GAA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,936.28</x:t>
   </x:si>
   <x:si>
     <x:t>XS3295059367</x:t>
   </x:si>
   <x:si>
     <x:t>9.50%</x:t>
   </x:si>
   <x:si>
     <x:t>17/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3215</x:t>
-[...17 lines deleted...]
-    <x:t>$936,432.79</x:t>
+    <x:t>0.3065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,559.12</x:t>
   </x:si>
   <x:si>
     <x:t>El Salvador Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CF16</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3079</x:t>
-[...2 lines deleted...]
-    <x:t>$909,271.00</x:t>
+    <x:t>0.3028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,725.89</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Cameroon International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS3284960625</x:t>
   </x:si>
   <x:si>
     <x:t>8.88%</x:t>
   </x:si>
   <x:si>
     <x:t>30/01/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3011</x:t>
-[...2 lines deleted...]
-    <x:t>$889,191.71</x:t>
+    <x:t>0.2844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,408.60</x:t>
   </x:si>
   <x:si>
     <x:t>XS3285368620</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2728</x:t>
-[...2 lines deleted...]
-    <x:t>$805,683.34</x:t>
+    <x:t>0.2662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,524.18</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646958</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2677</x:t>
-[...2 lines deleted...]
-    <x:t>$790,480.94</x:t>
+    <x:t>0.2620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,015.46</x:t>
   </x:si>
   <x:si>
     <x:t>Medco Maple Tree Pte Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>USY5951MAA00</x:t>
   </x:si>
   <x:si>
     <x:t>8.96%</x:t>
   </x:si>
   <x:si>
     <x:t>27/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2648</x:t>
-[...2 lines deleted...]
-    <x:t>$782,008.18</x:t>
+    <x:t>0.2570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,290.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivory Coast Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3299474083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,393.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BW62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,815.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BU07</x:t>
   </x:si>
   <x:si>
     <x:t>XS2214238441</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2553</x:t>
-[...35 lines deleted...]
-    <x:t>USP58809BU07</x:t>
+    <x:t>0.2414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,183.66</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleos Del Peru Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP7808BAB38</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2346</x:t>
-[...2 lines deleted...]
-    <x:t>$693,003.12</x:t>
+    <x:t>0.2316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,180.39</x:t>
   </x:si>
   <x:si>
     <x:t>Nwd Finance Bvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2435611327</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2072</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2136</x:t>
-[...2 lines deleted...]
-    <x:t>$630,855.47</x:t>
+    <x:t>0.2109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,020.86</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMS1900047</x:t>
   </x:si>
   <x:si>
     <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2124</x:t>
-[...2 lines deleted...]
-    <x:t>$627,415.65</x:t>
+    <x:t>0.2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,555.36</x:t>
   </x:si>
   <x:si>
     <x:t>USP3579ECZ80</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2091</x:t>
-[...2 lines deleted...]
-    <x:t>$617,406.01</x:t>
+    <x:t>0.2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,673.51</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAQ97</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1884</x:t>
-[...2 lines deleted...]
-    <x:t>$556,428.46</x:t>
+    <x:t>0.1840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,286.92</x:t>
   </x:si>
   <x:si>
     <x:t>HK0001256756</x:t>
   </x:si>
   <x:si>
     <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1838</x:t>
-[...2 lines deleted...]
-    <x:t>$542,719.41</x:t>
+    <x:t>0.1789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,157.49</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USY5325QAJ14</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1744</x:t>
-[...2 lines deleted...]
-    <x:t>$515,089.06</x:t>
+    <x:t>0.1699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,492.67</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
   </x:si>
   <x:si>
     <x:t>USP93960AJ47</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1632</x:t>
-[...2 lines deleted...]
-    <x:t>$482,019.40</x:t>
+    <x:t>0.1593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,288.52</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3E601</x:t>
   </x:si>
   <x:si>
     <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1429</x:t>
-[...2 lines deleted...]
-    <x:t>$422,091.18</x:t>
+    <x:t>0.1416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,865.75</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAE82</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>B+</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1348</x:t>
-[...2 lines deleted...]
-    <x:t>$398,135.98</x:t>
+    <x:t>0.1322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,131.51</x:t>
   </x:si>
   <x:si>
     <x:t>XS3218072919</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1235</x:t>
-[...2 lines deleted...]
-    <x:t>$364,885.18</x:t>
+    <x:t>0.1204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,237.58</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAF57</x:t>
   </x:si>
   <x:si>
     <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>29/07/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1217</x:t>
-[...2 lines deleted...]
-    <x:t>$359,295.60</x:t>
+    <x:t>0.1199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,807.53</x:t>
   </x:si>
   <x:si>
     <x:t>035198AB6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1181</x:t>
-[...2 lines deleted...]
-    <x:t>$348,894.14</x:t>
+    <x:t>0.1161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,445.04</x:t>
   </x:si>
   <x:si>
     <x:t>Bahamas Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP06518AC19</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1138</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>0.1109</x:t>
   </x:si>
   <x:si>
-    <x:t>$327,447.22</x:t>
+    <x:t>$328,188.74</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS2365195978</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1030</x:t>
-[...2 lines deleted...]
-    <x:t>$304,138.23</x:t>
+    <x:t>0.1007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,855.40</x:t>
   </x:si>
   <x:si>
     <x:t>718286DL8</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2051</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0925</x:t>
-[...2 lines deleted...]
-    <x:t>$273,133.67</x:t>
+    <x:t>0.0897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,348.36</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0668</x:t>
-[...2 lines deleted...]
-    <x:t>$197,201.08</x:t>
+    <x:t>0.0653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,155.02</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
+    <x:t>7.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0294</x:t>
-[...2 lines deleted...]
-    <x:t>$86,960.75</x:t>
+    <x:t>0.0283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,812.31</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0121</x:t>
-[...2 lines deleted...]
-    <x:t>$35,746.22</x:t>
+    <x:t>0.0115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,136.90</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>9.3064</x:t>
+    <x:t>9.9232</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,484,062.69</x:t>
+    <x:t>$29,352,105.96</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2092,100 +2077,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b41fd2f0ae54c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9150b1e45eba4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfcd000cfc5da4093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3e4ddb0174b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbfbd36b517084354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R094a19559c054eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I124"/>
+  <x:dimension ref="A1:I122"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>674</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2394,584 +2379,584 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="G26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
@@ -2985,2754 +2970,2696 @@
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A122" s="1">
-[...34 lines deleted...]
-      <x:c r="C123" s="1" t="s">
+      <x:c r="A122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E123" s="1" t="s">
+      <x:c r="B122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F123" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A124" s="2" t="s">
+      <x:c r="C122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B124" s="2" t="s">
+      <x:c r="D122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C124" s="2" t="s">
+      <x:c r="E122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="2" t="s">
+      <x:c r="F122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E124" s="2" t="s">
+      <x:c r="G122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F124" s="2" t="s">
+      <x:c r="H122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G124" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I124" s="2" t="s">
+      <x:c r="I122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A124:I124"/>
+    <x:mergeCell ref="A122:I122"/>
   </x:mergeCells>
 </x:worksheet>
 </file>