--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,2055 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c295b6078a41f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38243484b0114e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260819" sheetId="1" r:id="R094a19559c054eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260909" sheetId="1" r:id="Ra6f60e9f6c0a4ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="670">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  19/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="653">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSTNCNTF1Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.3003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,613,643.21</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>MX0MGO0000R8</x:t>
   </x:si>
   <x:si>
     <x:t>7.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4832</x:t>
+    <x:t>3.4622</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,304,009.01</x:t>
+    <x:t>$10,155,277.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HU0000407317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,675,212.39</x:t>
   </x:si>
   <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>PEP01000C5J8</x:t>
   </x:si>
   <x:si>
     <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6005</x:t>
+    <x:t>2.5553</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,692,707.18</x:t>
+    <x:t>$7,495,013.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001006688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,889,064.45</x:t>
   </x:si>
   <x:si>
     <x:t>Bolivian Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP37878AC26</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>20/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>CCC-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3747</x:t>
+    <x:t>2.3267</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,024,884.49</x:t>
-[...23 lines deleted...]
-    <x:t>$6,990,469.63</x:t>
+    <x:t>$6,824,705.57</x:t>
   </x:si>
   <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>COL17CT04142</x:t>
   </x:si>
   <x:si>
     <x:t>12.50%</x:t>
   </x:si>
   <x:si>
     <x:t>27/02/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2822</x:t>
+    <x:t>2.2525</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,751,278.40</x:t>
+    <x:t>$6,606,995.63</x:t>
   </x:si>
   <x:si>
     <x:t>MX0MGO000102</x:t>
   </x:si>
   <x:si>
     <x:t>8.00%</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0783</x:t>
-[...2 lines deleted...]
-    <x:t>$6,148,031.28</x:t>
+    <x:t>2.2299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,540,589.12</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Bon</x:t>
   </x:si>
   <x:si>
     <x:t>ZAG000125980</x:t>
   </x:si>
   <x:si>
     <x:t>9.00%</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0122</x:t>
+    <x:t>2.0243</x:t>
   </x:si>
   <x:si>
     <x:t>ZAR</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,952,542.67</x:t>
+    <x:t>$5,937,723.05</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Poland Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>PL0000113783</x:t>
   </x:si>
   <x:si>
     <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>25/04/2032</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9684</x:t>
+    <x:t>1.9475</x:t>
   </x:si>
   <x:si>
     <x:t>PLN</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,822,954.20</x:t>
+    <x:t>$5,712,345.94</x:t>
   </x:si>
   <x:si>
     <x:t>Romanian Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS3114897633</x:t>
   </x:si>
   <x:si>
     <x:t>6.63%</x:t>
   </x:si>
   <x:si>
     <x:t>16/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9582</x:t>
-[...2 lines deleted...]
-    <x:t>$5,792,879.42</x:t>
+    <x:t>1.9306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,662,804.75</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Int</x:t>
   </x:si>
   <x:si>
     <x:t>XS3250317867</x:t>
   </x:si>
   <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,597,656.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,378,882.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,154,971.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>11/12/2055</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>13/01/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7201</x:t>
-[...2 lines deleted...]
-    <x:t>$5,088,514.61</x:t>
+    <x:t>1.6981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,980,955.96</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>900123DS6</x:t>
   </x:si>
   <x:si>
     <x:t>6.80%</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6985</x:t>
-[...2 lines deleted...]
-    <x:t>$5,024,601.07</x:t>
+    <x:t>1.6818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,933,084.20</x:t>
   </x:si>
   <x:si>
     <x:t>CL0003068690</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2032</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5982</x:t>
-[...2 lines deleted...]
-    <x:t>$4,727,907.64</x:t>
+    <x:t>1.5837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,645,392.72</x:t>
   </x:si>
   <x:si>
     <x:t>ZAG000106972</x:t>
   </x:si>
   <x:si>
     <x:t>8.75%</x:t>
   </x:si>
   <x:si>
     <x:t>31/01/2044</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5586</x:t>
-[...2 lines deleted...]
-    <x:t>$4,610,783.87</x:t>
+    <x:t>1.5718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,610,417.91</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>SG7U32949426</x:t>
   </x:si>
   <x:si>
     <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5396</x:t>
+    <x:t>1.5227</x:t>
   </x:si>
   <x:si>
     <x:t>SGD</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,554,426.09</x:t>
+    <x:t>$4,466,374.98</x:t>
   </x:si>
   <x:si>
     <x:t>PL0000115291</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5267</x:t>
-[...23 lines deleted...]
-    <x:t>$4,479,649.31</x:t>
+    <x:t>1.5098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,428,541.68</x:t>
   </x:si>
   <x:si>
     <x:t>China Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>HK0001256764</x:t>
   </x:si>
   <x:si>
     <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3961</x:t>
+    <x:t>1.3999</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,129,812.72</x:t>
+    <x:t>$4,106,006.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000116851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,039,762.72</x:t>
   </x:si>
   <x:si>
     <x:t>Brazilian Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>105756CL2</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3116</x:t>
-[...17 lines deleted...]
-    <x:t>$3,670,827.60</x:t>
+    <x:t>1.3079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,836,170.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,833,657.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,787.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,615.91</x:t>
   </x:si>
   <x:si>
     <x:t>Malaysia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMI2500011</x:t>
   </x:si>
   <x:si>
     <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2141</x:t>
+    <x:t>1.1977</x:t>
   </x:si>
   <x:si>
     <x:t>MYR</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,591,530.97</x:t>
-[...14 lines deleted...]
-    <x:t>$3,552,810.70</x:t>
+    <x:t>$3,513,140.46</x:t>
   </x:si>
   <x:si>
     <x:t>Argentine Republic Government Internati</x:t>
   </x:si>
   <x:si>
     <x:t>040114HV5</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2041</x:t>
   </x:si>
   <x:si>
     <x:t>CC  </x:t>
   </x:si>
   <x:si>
-    <x:t>1.1663</x:t>
-[...17 lines deleted...]
-    <x:t>$3,308,796.94</x:t>
+    <x:t>1.1619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,408,048.03</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Treasury Bond</x:t>
   </x:si>
   <x:si>
     <x:t>KR103503GF38</x:t>
   </x:si>
   <x:si>
     <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2030</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0600</x:t>
+    <x:t>1.1004</x:t>
   </x:si>
   <x:si>
     <x:t>KRW</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,135,808.37</x:t>
+    <x:t>$3,227,684.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GG37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,172,355.60</x:t>
   </x:si>
   <x:si>
     <x:t>Oman Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2234859283</x:t>
   </x:si>
   <x:si>
     <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0565</x:t>
-[...41 lines deleted...]
-    <x:t>$3,001,251.33</x:t>
+    <x:t>1.0513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,083,651.60</x:t>
   </x:si>
   <x:si>
     <x:t>Angolan Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>035198AK6</x:t>
   </x:si>
   <x:si>
     <x:t>9.38%</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2033</x:t>
   </x:si>
   <x:si>
     <x:t>B-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9922</x:t>
-[...2 lines deleted...]
-    <x:t>$2,934,996.49</x:t>
+    <x:t>0.9931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,913,009.52</x:t>
   </x:si>
   <x:si>
     <x:t>XS2908172260</x:t>
   </x:si>
   <x:si>
     <x:t>7.10%</x:t>
   </x:si>
   <x:si>
     <x:t>19/11/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9805</x:t>
-[...8 lines deleted...]
-    <x:t>XS3101499187</x:t>
+    <x:t>0.9750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,707.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,792,585.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,779,564.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,728.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,631,978.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,553,674.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105756CQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,546,365.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,536,638.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,394,485.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,297,611.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,299.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,754.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,653.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY7138AAD29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,148,475.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,419.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,271.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,011,151.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2837240261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,774.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327392234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,294.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,857,706.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617726AN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,774,375.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,684,276.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195325BR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,604,581.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>040114HU7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,564,372.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3699PGK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,288.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,563.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01703AD22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,725.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,246.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXF25686589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,438,969.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740840AD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,546.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,862.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,436.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24811WAA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,702.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002686989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,251.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2384701020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,780.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,773.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL21779AJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,694.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,307.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,496.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,257.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AK8</x:t>
   </x:si>
   <x:si>
     <x:t>5.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>26/09/2030</x:t>
-[...715 lines deleted...]
-  <x:si>
     <x:t>14/04/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4246</x:t>
-[...17 lines deleted...]
-    <x:t>$1,223,601.02</x:t>
+    <x:t>0.4183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,226,846.31</x:t>
   </x:si>
   <x:si>
     <x:t>Ghana Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2893151287</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4086</x:t>
-[...2 lines deleted...]
-    <x:t>$1,208,806.28</x:t>
+    <x:t>0.4065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,259.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3283442112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,264.12</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMZ2300010</x:t>
   </x:si>
   <x:si>
     <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3960</x:t>
-[...17 lines deleted...]
-    <x:t>$1,156,168.30</x:t>
+    <x:t>0.3828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,959.97</x:t>
   </x:si>
   <x:si>
     <x:t>SG3261987691</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3557</x:t>
-[...2 lines deleted...]
-    <x:t>$1,052,286.95</x:t>
+    <x:t>0.3514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,761.56</x:t>
   </x:si>
   <x:si>
     <x:t>Jamaica Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>470160CB6</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2045</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3407</x:t>
-[...2 lines deleted...]
-    <x:t>$1,007,816.67</x:t>
+    <x:t>0.3395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,718.69</x:t>
   </x:si>
   <x:si>
     <x:t>XS1819680288</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3362</x:t>
-[...2 lines deleted...]
-    <x:t>$994,652.52</x:t>
+    <x:t>0.3341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,955.84</x:t>
   </x:si>
   <x:si>
     <x:t>XS1910828182</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3309</x:t>
-[...2 lines deleted...]
-    <x:t>$978,742.74</x:t>
+    <x:t>0.3303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,736.83</x:t>
   </x:si>
   <x:si>
     <x:t>XS2893147681</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3260</x:t>
-[...2 lines deleted...]
-    <x:t>$964,327.78</x:t>
+    <x:t>0.3240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,377.33</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAU00</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3239</x:t>
-[...2 lines deleted...]
-    <x:t>$958,267.72</x:t>
+    <x:t>0.3226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,282.16</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646875</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3230</x:t>
-[...2 lines deleted...]
-    <x:t>$955,604.27</x:t>
+    <x:t>0.3221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,777.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22946GAA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,274.73</x:t>
   </x:si>
   <x:si>
     <x:t>CZ0001007496</x:t>
   </x:si>
   <x:si>
     <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3161</x:t>
-[...20 lines deleted...]
-    <x:t>$918,936.28</x:t>
+    <x:t>0.3118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,653.49</x:t>
   </x:si>
   <x:si>
     <x:t>XS3295059367</x:t>
   </x:si>
   <x:si>
     <x:t>9.50%</x:t>
   </x:si>
   <x:si>
     <x:t>17/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3065</x:t>
-[...2 lines deleted...]
-    <x:t>$906,559.12</x:t>
+    <x:t>0.3090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,357.20</x:t>
   </x:si>
   <x:si>
     <x:t>El Salvador Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CF16</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3028</x:t>
-[...2 lines deleted...]
-    <x:t>$895,725.89</x:t>
+    <x:t>0.3022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,319.12</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Cameroon International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS3284960625</x:t>
   </x:si>
   <x:si>
     <x:t>8.88%</x:t>
   </x:si>
   <x:si>
     <x:t>30/01/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2844</x:t>
-[...2 lines deleted...]
-    <x:t>$841,408.60</x:t>
+    <x:t>0.2859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,503.33</x:t>
   </x:si>
   <x:si>
     <x:t>XS3285368620</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2662</x:t>
-[...2 lines deleted...]
-    <x:t>$787,524.18</x:t>
+    <x:t>0.2650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,199.96</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646958</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2620</x:t>
-[...2 lines deleted...]
-    <x:t>$775,015.46</x:t>
+    <x:t>0.2607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,675.93</x:t>
   </x:si>
   <x:si>
     <x:t>Medco Maple Tree Pte Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>USY5951MAA00</x:t>
   </x:si>
   <x:si>
     <x:t>8.96%</x:t>
   </x:si>
   <x:si>
     <x:t>27/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2570</x:t>
-[...2 lines deleted...]
-    <x:t>$760,290.04</x:t>
+    <x:t>0.2579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,483.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214238441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,212.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BU07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,050.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BW62</x:t>
   </x:si>
   <x:si>
     <x:t>Ivory Coast Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS3299474083</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2506</x:t>
-[...35 lines deleted...]
-    <x:t>$714,183.66</x:t>
+    <x:t>0.2385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,577.48</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleos Del Peru Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP7808BAB38</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2316</x:t>
-[...2 lines deleted...]
-    <x:t>$685,180.39</x:t>
+    <x:t>0.2349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,944.27</x:t>
   </x:si>
   <x:si>
     <x:t>Nwd Finance Bvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2435611327</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2072</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2109</x:t>
-[...2 lines deleted...]
-    <x:t>$624,020.86</x:t>
+    <x:t>0.2101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,303.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECZ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,357.02</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMS1900047</x:t>
   </x:si>
   <x:si>
     <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2088</x:t>
-[...14 lines deleted...]
-    <x:t>$607,673.51</x:t>
+    <x:t>0.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,252.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2028401086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,857.12</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAQ97</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1840</x:t>
-[...2 lines deleted...]
-    <x:t>$544,286.92</x:t>
+    <x:t>0.1830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,743.92</x:t>
   </x:si>
   <x:si>
     <x:t>HK0001256756</x:t>
   </x:si>
   <x:si>
     <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1789</x:t>
-[...2 lines deleted...]
-    <x:t>$529,157.49</x:t>
+    <x:t>0.1785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,664.39</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USY5325QAJ14</x:t>
   </x:si>
   <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
     <x:t>13/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1699</x:t>
-[...2 lines deleted...]
-    <x:t>$502,492.67</x:t>
+    <x:t>0.1676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,607.49</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
   </x:si>
   <x:si>
     <x:t>USP93960AJ47</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1593</x:t>
-[...2 lines deleted...]
-    <x:t>$471,288.52</x:t>
+    <x:t>0.1572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,168.63</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3E601</x:t>
   </x:si>
   <x:si>
     <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1416</x:t>
-[...2 lines deleted...]
-    <x:t>$418,865.75</x:t>
+    <x:t>0.1398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,949.33</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAE82</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>B+</x:t>
   </x:si>
   <x:si>
     <x:t>0.1322</x:t>
   </x:si>
   <x:si>
-    <x:t>$391,131.51</x:t>
+    <x:t>$387,654.20</x:t>
   </x:si>
   <x:si>
     <x:t>XS3218072919</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1204</x:t>
-[...2 lines deleted...]
-    <x:t>$356,237.58</x:t>
+    <x:t>0.1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,968.99</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAF57</x:t>
   </x:si>
   <x:si>
     <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>29/07/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1199</x:t>
-[...2 lines deleted...]
-    <x:t>$354,807.53</x:t>
+    <x:t>0.1194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,199.50</x:t>
   </x:si>
   <x:si>
     <x:t>035198AB6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1161</x:t>
-[...2 lines deleted...]
-    <x:t>$343,445.04</x:t>
+    <x:t>0.1154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,370.41</x:t>
   </x:si>
   <x:si>
     <x:t>Bahamas Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP06518AC19</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1109</x:t>
-[...2 lines deleted...]
-    <x:t>$328,188.74</x:t>
+    <x:t>0.1103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,385.11</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS2365195978</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1007</x:t>
-[...14 lines deleted...]
-    <x:t>$265,348.36</x:t>
+    <x:t>0.0993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,395.39</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0653</x:t>
-[...2 lines deleted...]
-    <x:t>$193,155.02</x:t>
+    <x:t>0.0651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,909.26</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
     <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0283</x:t>
-[...2 lines deleted...]
-    <x:t>$83,812.31</x:t>
+    <x:t>0.0281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,371.25</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0115</x:t>
-[...2 lines deleted...]
-    <x:t>$34,136.90</x:t>
+    <x:t>0.0112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,882.78</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>9.9232</x:t>
+    <x:t>6.4639</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,352,105.96</x:t>
+    <x:t>$18,959,495.36</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2077,100 +2026,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3e4ddb0174b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbfbd36b517084354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R094a19559c054eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39e8903ebc241a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46f63d9af0834b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6f60e9f6c0a4ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I122"/>
+  <x:dimension ref="A1:I119"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>669</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2257,3409 +2206,3322 @@
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="G109" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="F115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="F116" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E117" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="I118" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A119" s="1">
-[...63 lines deleted...]
-      <x:c r="C121" s="1" t="s">
+      <x:c r="A119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E121" s="1" t="s">
+      <x:c r="B119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A122" s="2" t="s">
+      <x:c r="C119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B122" s="2" t="s">
+      <x:c r="D119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C122" s="2" t="s">
+      <x:c r="E119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D122" s="2" t="s">
+      <x:c r="F119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E122" s="2" t="s">
+      <x:c r="G119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F122" s="2" t="s">
+      <x:c r="H119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G122" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I122" s="2" t="s">
+      <x:c r="I119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A122:I122"/>
+    <x:mergeCell ref="A119:I119"/>
   </x:mergeCells>
 </x:worksheet>
 </file>