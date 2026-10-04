--- v7 (2026-09-09)
+++ v8 (2026-10-04)
@@ -1,2004 +1,2067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38243484b0114e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1485d604db024c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20260909" sheetId="1" r:id="Ra6f60e9f6c0a4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20261002" sheetId="1" r:id="Rf0b78f7e9b924967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="653">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="674">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>BRSTNCNTF1Q6</x:t>
   </x:si>
   <x:si>
     <x:t>9.76%</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3003</x:t>
+    <x:t>4.4466</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,613,643.21</x:t>
-[...11 lines deleted...]
-    <x:t>13/11/2042</x:t>
+    <x:t>$12,873,275.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HU0000407317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4622</x:t>
-[...20 lines deleted...]
-    <x:t>2.9576</x:t>
+    <x:t>2.9450</x:t>
   </x:si>
   <x:si>
     <x:t>HUF</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,675,212.39</x:t>
+    <x:t>$8,525,896.58</x:t>
   </x:si>
   <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>PEP01000C5J8</x:t>
   </x:si>
   <x:si>
     <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5553</x:t>
+    <x:t>2.6879</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,495,013.80</x:t>
+    <x:t>$7,781,791.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP37878AC26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,925,681.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSTNCNTF204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,589,843.57</x:t>
   </x:si>
   <x:si>
     <x:t>Czech Republic Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>CZ0001006688</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3487</x:t>
+    <x:t>2.2586</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,889,064.45</x:t>
-[...23 lines deleted...]
-    <x:t>$6,824,705.57</x:t>
+    <x:t>$6,538,762.24</x:t>
   </x:si>
   <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>COL17CT04142</x:t>
   </x:si>
   <x:si>
     <x:t>12.50%</x:t>
   </x:si>
   <x:si>
     <x:t>27/02/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2525</x:t>
+    <x:t>2.2288</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,606,995.63</x:t>
-[...2 lines deleted...]
-    <x:t>MX0MGO000102</x:t>
+    <x:t>$6,452,653.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDG000026402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,874,148.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000113783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,632,408.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,627,452.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Funding Luxco Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL2660VAA37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,497,772.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,265,058.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP989MJBP50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,261,670.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,040,610.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,036,584.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,905,688.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,554,603.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0003068690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,503,399.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000115291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,375,476.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,234,770.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,985,819.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000116851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,983,240.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMX1300040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,826,008.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMI2500011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,652,138.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,615,635.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GF38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,409.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR103503GG37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,220,335.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2234859283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,104,234.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,010,648.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suriname Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP68788AE10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,883,828.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,826,053.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT03995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781,883.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781,174.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2400013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,761,512.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,754,196.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>035198AK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,733,082.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3250317867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,723,242.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,883.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2990500766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,720,449.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,672,765.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,646,887.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,571,081.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,484.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,399,490.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
   </x:si>
   <x:si>
     <x:t>8.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>07/11/2047</x:t>
-[...17 lines deleted...]
-    <x:t>31/01/2040</x:t>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,354,778.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331,469.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orbia Advance Corp Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP7S81YAC93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,487.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,666.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,253.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,092,207.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,077,354.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327392234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/04/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0243</x:t>
-[...167 lines deleted...]
-    <x:t>ZAG000106972</x:t>
+    <x:t>0.6997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,572.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2837240261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,880.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,995.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617726AN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,889.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,589,906.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3699PGK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,584,422.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,018.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195325BR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,561,041.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAP15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,305.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01703AD22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,257.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,267.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740840AD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,347.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXF25686589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,795.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,683.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,032.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,160.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24811WAA6</x:t>
   </x:si>
   <x:si>
     <x:t>8.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>31/01/2044</x:t>
-[...814 lines deleted...]
-  <x:si>
     <x:t>16/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4728</x:t>
-[...2 lines deleted...]
-    <x:t>$1,386,702.29</x:t>
+    <x:t>0.4787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,930.14</x:t>
   </x:si>
   <x:si>
     <x:t>CL0002686989</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4723</x:t>
-[...2 lines deleted...]
-    <x:t>$1,385,251.30</x:t>
+    <x:t>0.4570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,323,011.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,309,135.15</x:t>
   </x:si>
   <x:si>
     <x:t>XS2384701020</x:t>
   </x:si>
   <x:si>
     <x:t>28/09/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4656</x:t>
-[...20 lines deleted...]
-    <x:t>$1,345,773.05</x:t>
+    <x:t>0.4517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,307,686.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,773.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,962.66</x:t>
   </x:si>
   <x:si>
     <x:t>Csn Resources Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USL21779AJ97</x:t>
   </x:si>
   <x:si>
     <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4564</x:t>
-[...50 lines deleted...]
-    <x:t>$1,246,257.76</x:t>
+    <x:t>0.4333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,582.02</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Poland Government Internati</x:t>
   </x:si>
   <x:si>
     <x:t>857524AK8</x:t>
   </x:si>
   <x:si>
     <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4183</x:t>
-[...2 lines deleted...]
-    <x:t>$1,226,846.31</x:t>
+    <x:t>0.4226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,390.34</x:t>
   </x:si>
   <x:si>
     <x:t>Ghana Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS2893151287</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4065</x:t>
-[...2 lines deleted...]
-    <x:t>$1,192,259.90</x:t>
+    <x:t>0.4062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,888.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,610.90</x:t>
   </x:si>
   <x:si>
     <x:t>XS3283442112</x:t>
   </x:si>
   <x:si>
     <x:t>9.25%</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3905</x:t>
-[...17 lines deleted...]
-    <x:t>$1,122,959.97</x:t>
+    <x:t>0.3813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,937.86</x:t>
   </x:si>
   <x:si>
     <x:t>SG3261987691</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3514</x:t>
-[...2 lines deleted...]
-    <x:t>$1,030,761.56</x:t>
+    <x:t>0.3623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,798.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1819680288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,788.95</x:t>
   </x:si>
   <x:si>
     <x:t>Jamaica Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>470160CB6</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2045</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3395</x:t>
-[...14 lines deleted...]
-    <x:t>$979,955.84</x:t>
+    <x:t>0.3400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,385.25</x:t>
   </x:si>
   <x:si>
     <x:t>XS1910828182</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3303</x:t>
-[...2 lines deleted...]
-    <x:t>$968,736.83</x:t>
+    <x:t>0.3320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,251.82</x:t>
   </x:si>
   <x:si>
     <x:t>XS2893147681</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3240</x:t>
-[...2 lines deleted...]
-    <x:t>$950,377.33</x:t>
+    <x:t>0.3296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,345.33</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAU00</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3226</x:t>
-[...2 lines deleted...]
-    <x:t>$946,282.16</x:t>
+    <x:t>0.3273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,649.17</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646875</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3221</x:t>
-[...2 lines deleted...]
-    <x:t>$944,777.65</x:t>
+    <x:t>0.3262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,251.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3295059367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,495.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01012CF16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,422.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001007496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,531.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Cameroon International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3284960625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,579.11</x:t>
   </x:si>
   <x:si>
     <x:t>Csn Inova Ventures</x:t>
   </x:si>
   <x:si>
     <x:t>22946GAA3</x:t>
   </x:si>
   <x:si>
-    <x:t>11.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/08/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3134</x:t>
-[...65 lines deleted...]
-    <x:t>$838,503.33</x:t>
+    <x:t>0.2911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,886.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY5951MAA00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,622.19</x:t>
   </x:si>
   <x:si>
     <x:t>XS3285368620</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2650</x:t>
-[...2 lines deleted...]
-    <x:t>$777,199.96</x:t>
+    <x:t>0.2643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,286.37</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646958</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2607</x:t>
-[...20 lines deleted...]
-    <x:t>$756,483.67</x:t>
+    <x:t>0.2591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,204.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP7808BAB38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,657.14</x:t>
   </x:si>
   <x:si>
     <x:t>XS2214238441</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2408</x:t>
-[...2 lines deleted...]
-    <x:t>$706,212.82</x:t>
+    <x:t>0.2378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,549.11</x:t>
   </x:si>
   <x:si>
     <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BU07</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2393</x:t>
-[...2 lines deleted...]
-    <x:t>$702,050.49</x:t>
+    <x:t>0.2349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,055.85</x:t>
   </x:si>
   <x:si>
     <x:t>USP58809BW62</x:t>
   </x:si>
   <x:si>
-    <x:t>Ivory Coast Government International Bo</x:t>
-[...26 lines deleted...]
-    <x:t>$688,944.27</x:t>
+    <x:t>XS3376882687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,463.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS1900047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,815.50</x:t>
   </x:si>
   <x:si>
     <x:t>Nwd Finance Bvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2435611327</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2072</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2101</x:t>
-[...2 lines deleted...]
-    <x:t>$616,303.77</x:t>
+    <x:t>0.2107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,014.77</x:t>
   </x:si>
   <x:si>
     <x:t>USP3579ECZ80</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2037</x:t>
-[...11 lines deleted...]
-    <x:t>05/07/2034</x:t>
+    <x:t>0.2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,933.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2028401086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2023</x:t>
   </x:si>
   <x:si>
-    <x:t>$593,252.26</x:t>
-[...14 lines deleted...]
-    <x:t>$591,857.12</x:t>
+    <x:t>$585,662.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,710.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579EDE43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/03/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,262.40</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAQ97</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1830</x:t>
-[...17 lines deleted...]
-    <x:t>$523,664.39</x:t>
+    <x:t>0.1858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,802.54</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USY5325QAJ14</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1676</x:t>
-[...2 lines deleted...]
-    <x:t>$491,607.49</x:t>
+    <x:t>0.1741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,168.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,705.09</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
   </x:si>
   <x:si>
     <x:t>USP93960AJ47</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1572</x:t>
-[...2 lines deleted...]
-    <x:t>$461,168.63</x:t>
+    <x:t>0.1622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,530.98</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3E601</x:t>
   </x:si>
   <x:si>
     <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1398</x:t>
-[...2 lines deleted...]
-    <x:t>$409,949.33</x:t>
+    <x:t>0.1433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,749.38</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAE82</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>B+</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1322</x:t>
-[...2 lines deleted...]
-    <x:t>$387,654.20</x:t>
+    <x:t>0.1334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,207.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>035198AB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,671.49</x:t>
   </x:si>
   <x:si>
     <x:t>XS3218072919</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1200</x:t>
-[...2 lines deleted...]
-    <x:t>$351,968.99</x:t>
+    <x:t>0.1203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,259.04</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAF57</x:t>
   </x:si>
   <x:si>
     <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>29/07/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1194</x:t>
-[...11 lines deleted...]
-    <x:t>$338,370.41</x:t>
+    <x:t>0.1193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,436.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bahamas Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP06518AC19</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1103</x:t>
-[...2 lines deleted...]
-    <x:t>$323,385.11</x:t>
+    <x:t>0.1145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,622.97</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS2365195978</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0993</x:t>
-[...2 lines deleted...]
-    <x:t>$291,395.39</x:t>
+    <x:t>0.1021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,522.89</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0651</x:t>
-[...2 lines deleted...]
-    <x:t>$190,909.26</x:t>
+    <x:t>0.0679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,526.12</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
     <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0281</x:t>
-[...2 lines deleted...]
-    <x:t>$82,371.25</x:t>
+    <x:t>0.0282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,541.14</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0112</x:t>
-[...2 lines deleted...]
-    <x:t>$32,882.78</x:t>
+    <x:t>0.0126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,572.60</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>6.4639</x:t>
+    <x:t>5.4322</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,959,495.36</x:t>
+    <x:t>$15,726,205.46</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2026,100 +2089,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39e8903ebc241a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46f63d9af0834b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6f60e9f6c0a4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ed842f131e4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41670772859f46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0b78f7e9b924967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I119"/>
+  <x:dimension ref="A1:I123"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>652</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2206,202 +2269,202 @@
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
@@ -2409,3119 +2472,3235 @@
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="F115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A119" s="1">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A120" s="1">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E118" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F118" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A119" s="2" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B119" s="2" t="s">
+      <x:c r="B123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C119" s="2" t="s">
+      <x:c r="C123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D119" s="2" t="s">
+      <x:c r="D123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E119" s="2" t="s">
+      <x:c r="E123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F119" s="2" t="s">
+      <x:c r="F123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G119" s="2" t="s">
+      <x:c r="G123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H119" s="2" t="s">
+      <x:c r="H123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I119" s="2" t="s">
+      <x:c r="I123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A119:I119"/>
+    <x:mergeCell ref="A123:I123"/>
   </x:mergeCells>
 </x:worksheet>
 </file>