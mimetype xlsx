--- v8 (2026-10-04)
+++ v9 (2026-10-24)
@@ -1,2067 +1,2193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1485d604db024c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d240db2bfe14e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20261002" sheetId="1" r:id="Rf0b78f7e9b924967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EBND_asat_20261023" sheetId="1" r:id="R7103aff82b1c405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="674">
-[...1 lines deleted...]
-    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="716">
+  <x:si>
+    <x:t>Emerging Income Opportunities Active ETF All Fund Holdings as at  23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>BRSTNCNTF1Q6</x:t>
   </x:si>
   <x:si>
     <x:t>9.76%</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4466</x:t>
+    <x:t>3.1884</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,873,275.52</x:t>
+    <x:t>$9,290,741.96</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>HU0000407317</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9450</x:t>
+    <x:t>2.9129</x:t>
   </x:si>
   <x:si>
     <x:t>HUF</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,525,896.58</x:t>
+    <x:t>$8,487,743.42</x:t>
   </x:si>
   <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>PEP01000C5J8</x:t>
   </x:si>
   <x:si>
     <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6879</x:t>
+    <x:t>2.6234</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,781,791.55</x:t>
+    <x:t>$7,644,288.69</x:t>
   </x:si>
   <x:si>
     <x:t>Bolivian Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP37878AC26</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>20/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>CCC-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3922</x:t>
+    <x:t>2.3806</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,925,681.97</x:t>
-[...14 lines deleted...]
-    <x:t>$6,589,843.57</x:t>
+    <x:t>$6,936,839.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abu Dhabi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2225210330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,605,385.38</x:t>
   </x:si>
   <x:si>
     <x:t>Czech Republic Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>CZ0001006688</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2586</x:t>
+    <x:t>2.2169</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,538,762.24</x:t>
+    <x:t>$6,459,681.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDG000026402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,744,449.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3114897633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,685,316.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000113783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,531,256.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Funding Luxco Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL2660VAA37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,487,085.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP989MJBP50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,229,404.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS0334989000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCC+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,221,871.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY2387VAA18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,053,485.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002839505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,013,129.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900123DS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,970,002.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG7U32949426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,531,246.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0001256764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,341,794.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000115291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,298,173.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30216KAC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,958,382.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL0000116851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,910,043.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMX1300040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,754,838.30</x:t>
   </x:si>
   <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>COL17CT04142</x:t>
   </x:si>
   <x:si>
     <x:t>12.50%</x:t>
   </x:si>
   <x:si>
     <x:t>27/02/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>BB-</x:t>
-[...2 lines deleted...]
-    <x:t>2.2288</x:t>
+    <x:t>1.2460</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,452,653.45</x:t>
-[...203 lines deleted...]
-    <x:t>$4,554,603.35</x:t>
+    <x:t>$3,630,675.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMI2500011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,624,465.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000153913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/06/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,611,499.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195325EQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,129,900.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,126,782.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2234859283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,119,377.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT04001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,959,029.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195325EM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,954,230.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suriname Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP68788AE10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,879,214.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2908172260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,876,741.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836205BB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,584.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL17CT03995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,871,901.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3250317867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,801,566.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2600018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,754,829.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROO7A2H5YIN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,745,677.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMS2400013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,873.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP01000C5H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,725,440.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>035198AK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,255.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TH062303B300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,646,097.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1945125547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,630,992.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP0608AAB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,493.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3225349573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,407,269.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,343,360.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718286BM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,355.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orbia Advance Corp Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP7S81YAC93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,203,891.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG8438NAB31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/10/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,831.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECU93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,144,300.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HK0000251295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,108,494.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2214239506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,055,562.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2837240261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,029.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USG84393AC49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,485.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2327392234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,219.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMO2000028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,670.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617726AN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,018.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195325BR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,602,531.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65412JAT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,598,832.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2873948702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,586,363.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3699PGK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,585,059.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP01703AD22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,792.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAP15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,679.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bono Del Tesoro Nacional Capitalizable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR0350916307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,484,847.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGXF25686589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,465.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740840AD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,530.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2033262895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,844.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486661BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,455.38</x:t>
   </x:si>
   <x:si>
     <x:t>CL0003068690</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2032</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5555</x:t>
-[...140 lines deleted...]
-    <x:t>KR103503GG37</x:t>
+    <x:t>0.4910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,706.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2349180104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,614.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL9R621AA97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,471.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1750114396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/01/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,025.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2384701020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,678.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24811WAA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,259.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL0002686989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,055.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMN2500029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,196.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3363387351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,145.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP5015VAM83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,599.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168863DU9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,026.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Republic Of Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760942BG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,126.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857524AK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,787.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893151287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,176,272.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USL21779AJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,181.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYBMZ2300010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,077.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeropuerto De Cancun Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP00981AB94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,787.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3283442112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,660.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SG3261987691</x:t>
   </x:si>
   <x:si>
     <x:t>3.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>10/03/2031</x:t>
-[...883 lines deleted...]
-  <x:si>
     <x:t>01/09/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3623</x:t>
-[...2 lines deleted...]
-    <x:t>$1,048,798.57</x:t>
+    <x:t>0.3592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,686.53</x:t>
   </x:si>
   <x:si>
     <x:t>XS1819680288</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3488</x:t>
-[...2 lines deleted...]
-    <x:t>$1,009,788.95</x:t>
+    <x:t>0.3437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,468.31</x:t>
   </x:si>
   <x:si>
     <x:t>Jamaica Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>470160CB6</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2045</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3400</x:t>
-[...2 lines deleted...]
-    <x:t>$984,385.25</x:t>
+    <x:t>0.3420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,423.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2893147681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,982.80</x:t>
   </x:si>
   <x:si>
     <x:t>XS1910828182</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3320</x:t>
-[...14 lines deleted...]
-    <x:t>$954,345.33</x:t>
+    <x:t>0.3294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,685.90</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAU00</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3273</x:t>
-[...2 lines deleted...]
-    <x:t>$947,649.17</x:t>
+    <x:t>0.3243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,064.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3295059367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,802.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP06518AM90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,422.16</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646875</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3262</x:t>
-[...17 lines deleted...]
-    <x:t>$918,495.13</x:t>
+    <x:t>0.3081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,875.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZ0001007496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,733.86</x:t>
   </x:si>
   <x:si>
     <x:t>El Salvador Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CF16</x:t>
   </x:si>
   <x:si>
     <x:t>17/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3124</x:t>
-[...17 lines deleted...]
-    <x:t>$903,531.11</x:t>
+    <x:t>0.2968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,847.71</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Cameroon International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>XS3284960625</x:t>
   </x:si>
   <x:si>
     <x:t>8.88%</x:t>
   </x:si>
   <x:si>
     <x:t>30/01/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2938</x:t>
-[...2 lines deleted...]
-    <x:t>$850,579.11</x:t>
+    <x:t>0.2783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,056.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USY5951MAA00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,852.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3285368620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,580.55</x:t>
   </x:si>
   <x:si>
     <x:t>Csn Inova Ventures</x:t>
   </x:si>
   <x:si>
     <x:t>22946GAA3</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2911</x:t>
-[...32 lines deleted...]
-    <x:t>$765,286.37</x:t>
+    <x:t>0.2514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,573.63</x:t>
   </x:si>
   <x:si>
     <x:t>XS3344646958</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2591</x:t>
-[...2 lines deleted...]
-    <x:t>$750,204.95</x:t>
+    <x:t>0.2436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,710.16</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleos Del Peru Sa</x:t>
   </x:si>
   <x:si>
     <x:t>USP7808BAB38</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2047</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2396</x:t>
-[...2 lines deleted...]
-    <x:t>$693,657.14</x:t>
+    <x:t>0.2366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,335.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irsa Inversiones Y Representaciones Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BW62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,259.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP58809BU07</x:t>
   </x:si>
   <x:si>
     <x:t>XS2214238441</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2378</x:t>
-[...20 lines deleted...]
-    <x:t>USP58809BW62</x:t>
+    <x:t>0.2280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,340.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1575968026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,492.69</x:t>
   </x:si>
   <x:si>
     <x:t>XS3376882687</x:t>
   </x:si>
   <x:si>
     <x:t>26/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2167</x:t>
-[...2 lines deleted...]
-    <x:t>$627,463.75</x:t>
+    <x:t>0.2122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,352.95</x:t>
   </x:si>
   <x:si>
     <x:t>MYBMS1900047</x:t>
   </x:si>
   <x:si>
     <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2131</x:t>
-[...2 lines deleted...]
-    <x:t>$616,815.50</x:t>
+    <x:t>0.2120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,660.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579ECZ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,335.14</x:t>
   </x:si>
   <x:si>
     <x:t>Nwd Finance Bvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XS2435611327</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2072</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2107</x:t>
-[...17 lines deleted...]
-    <x:t>$593,933.45</x:t>
+    <x:t>0.2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,281.54</x:t>
   </x:si>
   <x:si>
     <x:t>XS2028401086</x:t>
   </x:si>
   <x:si>
     <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>18/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2023</x:t>
-[...2 lines deleted...]
-    <x:t>$585,662.56</x:t>
+    <x:t>0.2001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,158.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USP3579EDE43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/03/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,896.17</x:t>
   </x:si>
   <x:si>
     <x:t>HK0001256756</x:t>
   </x:si>
   <x:si>
     <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1892</x:t>
-[...17 lines deleted...]
-    <x:t>$544,262.40</x:t>
+    <x:t>0.1874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,010.65</x:t>
   </x:si>
   <x:si>
     <x:t>USP5015VAQ97</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1858</x:t>
-[...2 lines deleted...]
-    <x:t>$537,802.54</x:t>
+    <x:t>0.1855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,662.87</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USY5325QAJ14</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1741</x:t>
-[...2 lines deleted...]
-    <x:t>$504,168.66</x:t>
+    <x:t>0.1735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,545.66</x:t>
   </x:si>
   <x:si>
     <x:t>900123DL1</x:t>
   </x:si>
   <x:si>
     <x:t>7.13%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1705</x:t>
-[...2 lines deleted...]
-    <x:t>$493,705.09</x:t>
+    <x:t>0.1704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,661.30</x:t>
   </x:si>
   <x:si>
     <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
   </x:si>
   <x:si>
     <x:t>USP93960AJ47</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1622</x:t>
-[...2 lines deleted...]
-    <x:t>$469,530.98</x:t>
+    <x:t>0.1603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,976.30</x:t>
   </x:si>
   <x:si>
     <x:t>TH0623B3E601</x:t>
   </x:si>
   <x:si>
     <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1433</x:t>
-[...2 lines deleted...]
-    <x:t>$414,749.38</x:t>
+    <x:t>0.1413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,612.17</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAE82</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>B+</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1334</x:t>
-[...2 lines deleted...]
-    <x:t>$386,207.68</x:t>
+    <x:t>0.1324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,922.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3218072919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,400.73</x:t>
   </x:si>
   <x:si>
     <x:t>035198AB6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1204</x:t>
-[...14 lines deleted...]
-    <x:t>$348,259.04</x:t>
+    <x:t>0.1187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,798.46</x:t>
   </x:si>
   <x:si>
     <x:t>USP5178RAF57</x:t>
   </x:si>
   <x:si>
     <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>29/07/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1193</x:t>
-[...5 lines deleted...]
-    <x:t>Bahamas Government International Bond</x:t>
+    <x:t>0.1179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,656.44</x:t>
   </x:si>
   <x:si>
     <x:t>USP06518AC19</x:t>
   </x:si>
   <x:si>
     <x:t>15/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1145</x:t>
-[...2 lines deleted...]
-    <x:t>$331,622.97</x:t>
+    <x:t>0.1125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,779.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3528455234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,863.16</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>XS2365195978</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>19/10/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1021</x:t>
-[...2 lines deleted...]
-    <x:t>$295,522.89</x:t>
+    <x:t>0.1003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,385.39</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>40435WAC4</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0679</x:t>
-[...2 lines deleted...]
-    <x:t>$196,526.12</x:t>
+    <x:t>0.0670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,127.78</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08205QAA6</x:t>
   </x:si>
   <x:si>
     <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0282</x:t>
-[...2 lines deleted...]
-    <x:t>$81,541.14</x:t>
+    <x:t>0.0280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,688.01</x:t>
   </x:si>
   <x:si>
     <x:t>USP01012CE41</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0126</x:t>
-[...2 lines deleted...]
-    <x:t>$36,572.60</x:t>
+    <x:t>0.0077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,423.34</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>5.4322</x:t>
+    <x:t>6.1109</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,726,205.46</x:t>
+    <x:t>$17,806,773.01</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2089,100 +2215,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ed842f131e4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41670772859f46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0b78f7e9b924967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a72b450473c4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdecdffd6238243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7103aff82b1c405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I123"/>
+  <x:dimension ref="A1:I132"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>673</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2315,156 +2441,156 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
@@ -2501,3206 +2627,3467 @@
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="G46" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="G56" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="G70" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A123" s="2" t="s">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A129" s="1">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A130" s="1">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A131" s="1">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B123" s="2" t="s">
+      <x:c r="D131" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C123" s="2" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A132" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="2" t="s">
+      <x:c r="B132" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E123" s="2" t="s">
+      <x:c r="C132" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F123" s="2" t="s">
+      <x:c r="D132" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G123" s="2" t="s">
+      <x:c r="E132" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H123" s="2" t="s">
+      <x:c r="F132" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I123" s="2" t="s">
+      <x:c r="G132" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H132" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I132" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A123:I123"/>
+    <x:mergeCell ref="A132:I132"/>
   </x:mergeCells>
 </x:worksheet>
 </file>