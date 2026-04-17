--- v0 (2026-04-17)
+++ v1 (2026-04-17)
@@ -1,3312 +1,3315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9f81a66b304e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59f5637ee9044cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260416" sheetId="1" r:id="Rcf7feaa4b1184f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260417" sheetId="1" r:id="Rf5a3045df8a546c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1876" uniqueCount="1089">
-[...1 lines deleted...]
-    <x:t>Australian Floating Rate ETF All Fund Holdings as at 16/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1876" uniqueCount="1090">
+  <x:si>
+    <x:t>Australian Floating Rate ETF All Fund Holdings as at 17/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084018</x:t>
   </x:si>
   <x:si>
     <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
     <x:t>2.0069</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,852,594.21</x:t>
+    <x:t>$22,854,873.83</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
     <x:t>1.7603</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,044,080.00</x:t>
+    <x:t>$20,046,560.00</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073896</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>25/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7267</x:t>
-[...2 lines deleted...]
-    <x:t>$19,661,656.48</x:t>
+    <x:t>1.7268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,665,465.91</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065702</x:t>
   </x:si>
   <x:si>
     <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>25/01/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7248</x:t>
-[...2 lines deleted...]
-    <x:t>$19,639,559.61</x:t>
+    <x:t>1.7247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,641,569.55</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095691</x:t>
   </x:si>
   <x:si>
     <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2028</x:t>
   </x:si>
   <x:si>
     <x:t>1.6239</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,491,461.30</x:t>
+    <x:t>$18,493,516.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094843</x:t>
   </x:si>
   <x:si>
     <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4915</x:t>
-[...2 lines deleted...]
-    <x:t>$16,983,078.11</x:t>
+    <x:t>1.4916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,987,172.66</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080966</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4597</x:t>
-[...2 lines deleted...]
-    <x:t>$16,620,988.21</x:t>
+    <x:t>1.4596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,622,860.87</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101036</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>21/08/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2869</x:t>
-[...2 lines deleted...]
-    <x:t>$14,654,089.49</x:t>
+    <x:t>1.2868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,654,096.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094785</x:t>
   </x:si>
   <x:si>
     <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>1.1855</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,498,716.47</x:t>
+    <x:t>$13,500,746.40</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084398</x:t>
   </x:si>
   <x:si>
     <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1715</x:t>
-[...2 lines deleted...]
-    <x:t>$13,339,392.10</x:t>
+    <x:t>1.1714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,340,557.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082988</x:t>
   </x:si>
   <x:si>
     <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>16/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>1.1539</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,139,519.20</x:t>
+    <x:t>$13,140,841.34</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065579</x:t>
   </x:si>
   <x:si>
     <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>1.1494</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,088,222.92</x:t>
+    <x:t>$13,089,501.68</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081279</x:t>
   </x:si>
   <x:si>
     <x:t>5.20%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1294</x:t>
-[...2 lines deleted...]
-    <x:t>$12,860,692.19</x:t>
+    <x:t>1.1295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,862,563.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093613</x:t>
   </x:si>
   <x:si>
     <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1216</x:t>
-[...2 lines deleted...]
-    <x:t>$12,771,963.90</x:t>
+    <x:t>1.1214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,770,526.02</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091880</x:t>
   </x:si>
   <x:si>
     <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1187</x:t>
-[...2 lines deleted...]
-    <x:t>$12,738,655.02</x:t>
+    <x:t>1.1186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,738,845.94</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096699</x:t>
   </x:si>
   <x:si>
     <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2030</x:t>
   </x:si>
   <x:si>
     <x:t>1.0822</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,323,127.40</x:t>
+    <x:t>$12,324,401.23</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0092722</x:t>
   </x:si>
   <x:si>
     <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>18/10/2027</x:t>
   </x:si>
   <x:si>
     <x:t>1.0690</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,172,951.09</x:t>
+    <x:t>$12,174,226.44</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093910</x:t>
   </x:si>
   <x:si>
     <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>26/05/2028</x:t>
   </x:si>
   <x:si>
     <x:t>A+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0288</x:t>
-[...2 lines deleted...]
-    <x:t>$11,715,029.09</x:t>
+    <x:t>1.0287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,715,608.21</x:t>
   </x:si>
   <x:si>
     <x:t>Norfina Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0083135</x:t>
   </x:si>
   <x:si>
     <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>24/05/2027</x:t>
   </x:si>
   <x:si>
     <x:t>1.0239</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,659,136.35</x:t>
+    <x:t>$11,660,336.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095907</x:t>
   </x:si>
   <x:si>
     <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2030</x:t>
   </x:si>
   <x:si>
     <x:t>1.0220</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,637,952.19</x:t>
+    <x:t>$11,639,303.59</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080958</x:t>
   </x:si>
   <x:si>
     <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>1.0166</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,575,870.37</x:t>
+    <x:t>$11,577,011.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105912</x:t>
   </x:si>
   <x:si>
     <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0124</x:t>
-[...2 lines deleted...]
-    <x:t>$11,528,376.13</x:t>
+    <x:t>1.0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,534,284.20</x:t>
   </x:si>
   <x:si>
     <x:t>United Overseas Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066544</x:t>
   </x:si>
   <x:si>
     <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>24/02/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9882</x:t>
-[...2 lines deleted...]
-    <x:t>$11,251,984.29</x:t>
+    <x:t>0.9881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,252,976.32</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074514</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9818</x:t>
-[...2 lines deleted...]
-    <x:t>$11,179,745.01</x:t>
+    <x:t>0.9817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,180,081.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077822</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.9484</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,799,231.28</x:t>
+    <x:t>$10,800,406.64</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066528</x:t>
   </x:si>
   <x:si>
     <x:t>25/02/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.9467</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,779,915.89</x:t>
+    <x:t>$10,780,867.77</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080396</x:t>
   </x:si>
   <x:si>
     <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>17/08/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.9377</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,677,224.25</x:t>
+    <x:t>$10,678,532.91</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075420</x:t>
   </x:si>
   <x:si>
     <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>16/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9371</x:t>
-[...2 lines deleted...]
-    <x:t>$10,671,159.88</x:t>
+    <x:t>0.9372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,672,895.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073003</x:t>
   </x:si>
   <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.9334</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,628,532.27</x:t>
+    <x:t>$10,629,788.34</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098711</x:t>
   </x:si>
   <x:si>
     <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.9017</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,267,506.55</x:t>
+    <x:t>$10,269,227.54</x:t>
   </x:si>
   <x:si>
     <x:t>Dbs Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079018</x:t>
   </x:si>
   <x:si>
     <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>0.8992</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,238,833.90</x:t>
+    <x:t>$10,239,871.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0068771</x:t>
   </x:si>
   <x:si>
     <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8910</x:t>
-[...2 lines deleted...]
-    <x:t>$10,145,430.70</x:t>
+    <x:t>0.8909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,145,930.40</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Imperial Bank Of Commerce/Sydn</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0100384</x:t>
   </x:si>
   <x:si>
     <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8690</x:t>
-[...2 lines deleted...]
-    <x:t>$9,895,783.90</x:t>
+    <x:t>0.8691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,897,517.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077830</x:t>
   </x:si>
   <x:si>
     <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8001</x:t>
-[...2 lines deleted...]
-    <x:t>$9,110,166.25</x:t>
+    <x:t>0.8002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,112,589.83</x:t>
   </x:si>
   <x:si>
     <x:t>Ing Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099313</x:t>
   </x:si>
   <x:si>
     <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7968</x:t>
-[...2 lines deleted...]
-    <x:t>$9,073,286.49</x:t>
+    <x:t>0.7969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,075,458.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107140</x:t>
   </x:si>
   <x:si>
     <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7964</x:t>
-[...2 lines deleted...]
-    <x:t>$9,068,891.19</x:t>
+    <x:t>0.7965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,070,349.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0087706</x:t>
   </x:si>
   <x:si>
     <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>14/05/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.7847</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,935,709.71</x:t>
+    <x:t>$8,936,215.96</x:t>
   </x:si>
   <x:si>
     <x:t>Hongkong &amp; Shanghai Banking Corp Ltd-Th</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075792</x:t>
   </x:si>
   <x:si>
     <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.7799</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,881,174.81</x:t>
+    <x:t>$8,881,989.81</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Banking Corp/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065595</x:t>
   </x:si>
   <x:si>
     <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>20/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>0.7654</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,715,638.07</x:t>
+    <x:t>$8,716,958.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082996</x:t>
   </x:si>
   <x:si>
     <x:t>16/11/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.7609</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,664,289.14</x:t>
+    <x:t>$8,665,365.55</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Bank Of China Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096681</x:t>
   </x:si>
   <x:si>
     <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>17/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.7508</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,550,168.72</x:t>
+    <x:t>$8,551,263.35</x:t>
   </x:si>
   <x:si>
     <x:t>Dbs Bank Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085130</x:t>
   </x:si>
   <x:si>
     <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2027</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
     <x:t>0.7269</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,276,946.30</x:t>
+    <x:t>$8,277,852.19</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101028</x:t>
   </x:si>
   <x:si>
     <x:t>21/11/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,276,929.57</x:t>
+    <x:t>0.7268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,277,157.27</x:t>
   </x:si>
   <x:si>
     <x:t>Oversea-Chinese Banking Corp Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094801</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.7228</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,230,126.52</x:t>
+    <x:t>$8,231,012.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090379</x:t>
   </x:si>
   <x:si>
     <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>22/08/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7128</x:t>
-[...2 lines deleted...]
-    <x:t>$8,116,736.52</x:t>
+    <x:t>0.7127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,116,602.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090361</x:t>
   </x:si>
   <x:si>
     <x:t>22/07/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.7123</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,110,720.43</x:t>
+    <x:t>$8,111,852.20</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0076998</x:t>
   </x:si>
   <x:si>
     <x:t>5.37%</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7115</x:t>
-[...2 lines deleted...]
-    <x:t>$8,101,601.30</x:t>
+    <x:t>0.7116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,104,337.86</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093811</x:t>
   </x:si>
   <x:si>
     <x:t>15/12/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.7077</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,058,693.64</x:t>
+    <x:t>$8,059,475.31</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0108247</x:t>
   </x:si>
   <x:si>
     <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.7061</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,040,347.15</x:t>
+    <x:t>$8,041,720.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0103289</x:t>
   </x:si>
   <x:si>
     <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>16/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.7034</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,009,748.39</x:t>
+    <x:t>$8,010,916.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105946</x:t>
   </x:si>
   <x:si>
     <x:t>0.7029</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,004,078.54</x:t>
+    <x:t>$8,004,997.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094678</x:t>
   </x:si>
   <x:si>
     <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>20/12/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.6990</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,959,315.97</x:t>
+    <x:t>$7,960,195.80</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079133</x:t>
   </x:si>
   <x:si>
     <x:t>30/06/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6786</x:t>
-[...2 lines deleted...]
-    <x:t>$7,726,703.91</x:t>
+    <x:t>0.6785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,727,344.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082178</x:t>
   </x:si>
   <x:si>
     <x:t>23/10/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6585</x:t>
-[...2 lines deleted...]
-    <x:t>$7,498,834.40</x:t>
+    <x:t>0.6586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,499,789.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0103750</x:t>
   </x:si>
   <x:si>
     <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>27/10/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.6385</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,270,186.76</x:t>
+    <x:t>$7,271,179.30</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062527</x:t>
   </x:si>
   <x:si>
     <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>19/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.6367</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,250,051.28</x:t>
+    <x:t>$7,250,732.94</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062964</x:t>
   </x:si>
   <x:si>
     <x:t>15/09/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6087</x:t>
-[...2 lines deleted...]
-    <x:t>$6,930,705.88</x:t>
+    <x:t>0.6086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,931,206.16</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085742</x:t>
   </x:si>
   <x:si>
     <x:t>5.21%</x:t>
   </x:si>
   <x:si>
     <x:t>22/03/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.6043</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,881,399.69</x:t>
+    <x:t>$6,881,860.88</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062659</x:t>
   </x:si>
   <x:si>
     <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>24/08/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5965</x:t>
-[...2 lines deleted...]
-    <x:t>$6,791,760.24</x:t>
+    <x:t>0.5964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,792,404.56</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101044</x:t>
   </x:si>
   <x:si>
     <x:t>26/08/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.5844</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,654,969.85</x:t>
+    <x:t>$6,655,641.56</x:t>
   </x:si>
   <x:si>
     <x:t>Ubs Ag/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0083150</x:t>
   </x:si>
   <x:si>
     <x:t>5.24%</x:t>
   </x:si>
   <x:si>
     <x:t>24/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.5756</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,554,847.35</x:t>
+    <x:t>$6,555,387.98</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104725</x:t>
   </x:si>
   <x:si>
     <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>20/11/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.5751</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,548,380.17</x:t>
+    <x:t>$6,549,194.77</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070579</x:t>
   </x:si>
   <x:si>
     <x:t>18/08/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.5707</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,498,736.87</x:t>
+    <x:t>$6,499,067.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,134,315.33</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0100111</x:t>
   </x:si>
   <x:si>
     <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5430</x:t>
-[...17 lines deleted...]
-    <x:t>$6,131,700.39</x:t>
+    <x:t>0.5373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,118,449.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074530</x:t>
   </x:si>
   <x:si>
     <x:t>19/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.5209</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,931,253.08</x:t>
+    <x:t>$5,932,061.77</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094165</x:t>
   </x:si>
   <x:si>
     <x:t>4.82%</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.5154</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,868,558.58</x:t>
+    <x:t>$5,869,178.89</x:t>
   </x:si>
   <x:si>
     <x:t>Mizuho Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084034</x:t>
   </x:si>
   <x:si>
     <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.5079</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,783,456.88</x:t>
+    <x:t>$5,784,147.78</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098042</x:t>
   </x:si>
   <x:si>
     <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>25/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.5066</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,768,516.95</x:t>
+    <x:t>$5,769,255.79</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104717</x:t>
   </x:si>
   <x:si>
     <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.4790</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,454,076.40</x:t>
+    <x:t>$5,454,520.02</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0100772</x:t>
   </x:si>
   <x:si>
     <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.4697</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,348,797.31</x:t>
+    <x:t>$5,349,252.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091898</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.4684</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,333,107.08</x:t>
+    <x:t>$5,333,706.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081170</x:t>
   </x:si>
   <x:si>
     <x:t>5.02%</x:t>
   </x:si>
   <x:si>
     <x:t>14/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.4639</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,282,678.67</x:t>
+    <x:t>$5,283,217.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090288</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4552</x:t>
-[...2 lines deleted...]
-    <x:t>$5,183,061.99</x:t>
+    <x:t>0.4551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,183,022.06</x:t>
   </x:si>
   <x:si>
     <x:t>Export-Import Bank Of Korea</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079125</x:t>
   </x:si>
   <x:si>
     <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>26/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>0.4534</x:t>
-[...2 lines deleted...]
-    <x:t>$5,162,618.15</x:t>
+    <x:t>0.4533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,162,184.20</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada/Toronto</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101796</x:t>
   </x:si>
   <x:si>
     <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.4522</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,148,964.14</x:t>
+    <x:t>$5,149,531.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0087201</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.4499</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,123,140.38</x:t>
+    <x:t>$5,123,841.24</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074563</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.4469</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,089,090.45</x:t>
+    <x:t>$5,089,747.50</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099271</x:t>
   </x:si>
   <x:si>
     <x:t>5.43%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.4454</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,071,502.58</x:t>
+    <x:t>$5,072,096.41</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088043</x:t>
   </x:si>
   <x:si>
     <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>0.4434</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,048,401.01</x:t>
+    <x:t>$5,048,993.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095808</x:t>
   </x:si>
   <x:si>
     <x:t>21/02/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.4431</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,045,383.28</x:t>
+    <x:t>$5,046,572.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098364</x:t>
   </x:si>
   <x:si>
     <x:t>26/05/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4418</x:t>
-[...2 lines deleted...]
-    <x:t>$5,030,171.23</x:t>
+    <x:t>0.4417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,030,725.65</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Union Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0103958</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
     <x:t>0.4169</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,747,187.97</x:t>
+    <x:t>$4,747,617.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099669</x:t>
   </x:si>
   <x:si>
     <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4125</x:t>
-[...2 lines deleted...]
-    <x:t>$4,697,213.66</x:t>
+    <x:t>0.4124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,696,584.07</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104535</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3998</x:t>
-[...2 lines deleted...]
-    <x:t>$4,553,022.61</x:t>
+    <x:t>0.3999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,553,878.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0106175</x:t>
   </x:si>
   <x:si>
     <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.3991</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,544,039.20</x:t>
+    <x:t>$4,544,772.00</x:t>
   </x:si>
   <x:si>
     <x:t>Federation Des Caisses Desjardins Du Qu</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094157</x:t>
   </x:si>
   <x:si>
     <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3986</x:t>
-[...2 lines deleted...]
-    <x:t>$4,538,310.79</x:t>
+    <x:t>0.3985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,538,724.93</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062956</x:t>
   </x:si>
   <x:si>
     <x:t>4.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3969</x:t>
-[...2 lines deleted...]
-    <x:t>$4,518,939.07</x:t>
+    <x:t>0.3968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,519,409.30</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098240</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.3939</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,485,067.61</x:t>
+    <x:t>$4,485,871.21</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093969</x:t>
   </x:si>
   <x:si>
     <x:t>26/11/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.3908</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,450,108.46</x:t>
+    <x:t>$4,450,516.19</x:t>
   </x:si>
   <x:si>
     <x:t>Mufg Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085189</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.3900</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,440,618.48</x:t>
+    <x:t>$4,441,054.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081139</x:t>
   </x:si>
   <x:si>
     <x:t>0.3888</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,427,651.85</x:t>
+    <x:t>$4,428,015.47</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082509</x:t>
   </x:si>
   <x:si>
     <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.3834</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,365,863.89</x:t>
+    <x:t>$4,366,406.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085197</x:t>
   </x:si>
   <x:si>
     <x:t>0.3833</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,364,054.54</x:t>
+    <x:t>$4,364,905.68</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077962</x:t>
   </x:si>
   <x:si>
     <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>0.3828</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,358,817.45</x:t>
+    <x:t>$4,359,352.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088985</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.3820</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,349,759.88</x:t>
+    <x:t>$4,350,190.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085155</x:t>
   </x:si>
   <x:si>
     <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>0.3815</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,344,163.93</x:t>
+    <x:t>$4,344,629.25</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107033</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.3797</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,323,652.67</x:t>
+    <x:t>$4,324,616.12</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Finance Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091682</x:t>
   </x:si>
   <x:si>
     <x:t>17/09/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.3760</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,281,246.27</x:t>
+    <x:t>$4,281,668.13</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0100004</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.3753</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,273,667.10</x:t>
+    <x:t>$4,274,142.93</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081485</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.3736</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,253,730.13</x:t>
+    <x:t>$4,254,128.25</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085734</x:t>
   </x:si>
   <x:si>
     <x:t>22/03/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.3718</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,233,494.12</x:t>
+    <x:t>$4,233,973.73</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0071015</x:t>
   </x:si>
   <x:si>
     <x:t>25/08/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3673</x:t>
-[...2 lines deleted...]
-    <x:t>$4,181,846.86</x:t>
+    <x:t>0.3672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,182,298.16</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0087672</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.3571</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,066,190.60</x:t>
+    <x:t>$4,066,661.74</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Na/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082392</x:t>
   </x:si>
   <x:si>
     <x:t>0.3561</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,054,351.49</x:t>
+    <x:t>$4,054,866.96</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto-Dominion Bank/The</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101846</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3544</x:t>
-[...2 lines deleted...]
-    <x:t>$4,035,751.62</x:t>
+    <x:t>0.3545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,037,192.48</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096244</x:t>
   </x:si>
   <x:si>
     <x:t>28/02/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.3541</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,032,095.21</x:t>
+    <x:t>$4,032,423.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105086</x:t>
   </x:si>
   <x:si>
     <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.3537</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,027,229.38</x:t>
+    <x:t>$4,027,691.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107280</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.3535</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,025,832.62</x:t>
+    <x:t>$4,025,905.84</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105904</x:t>
   </x:si>
   <x:si>
     <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>0.3517</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,004,279.26</x:t>
+    <x:t>$4,004,718.90</x:t>
   </x:si>
   <x:si>
     <x:t>Nbn Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090635</x:t>
   </x:si>
   <x:si>
     <x:t>28/08/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.3462</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,942,210.60</x:t>
+    <x:t>$3,942,905.61</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081477</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.3389</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,859,223.30</x:t>
+    <x:t>$3,859,595.71</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085551</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>19/03/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.3378</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,846,864.08</x:t>
+    <x:t>$3,847,334.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084380</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.3290</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,746,253.23</x:t>
+    <x:t>$3,746,862.47</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095816</x:t>
   </x:si>
   <x:si>
     <x:t>19/05/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.3282</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,737,152.78</x:t>
+    <x:t>$3,737,591.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080859</x:t>
   </x:si>
   <x:si>
     <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.3274</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,727,750.75</x:t>
+    <x:t>$3,728,124.55</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Financial Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067914</x:t>
   </x:si>
   <x:si>
     <x:t>6.84%</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>0.3273</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,726,676.02</x:t>
+    <x:t>$3,727,746.27</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Montreal</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089298</x:t>
   </x:si>
   <x:si>
     <x:t>5.57%</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.3245</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,695,448.17</x:t>
+    <x:t>$3,695,859.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079406</x:t>
   </x:si>
   <x:si>
     <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3107</x:t>
-[...2 lines deleted...]
-    <x:t>$3,537,872.35</x:t>
+    <x:t>0.3108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,539,701.69</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091666</x:t>
   </x:si>
   <x:si>
     <x:t>20/09/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.3008</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,425,071.73</x:t>
+    <x:t>$3,425,386.11</x:t>
   </x:si>
   <x:si>
     <x:t>New York Life Global Funding</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062790</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.2912</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,316,234.16</x:t>
+    <x:t>$3,316,520.54</x:t>
   </x:si>
   <x:si>
     <x:t>Heritage And People's Choice Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084794</x:t>
   </x:si>
   <x:si>
     <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.2903</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,305,312.76</x:t>
+    <x:t>$3,305,676.05</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0078846</x:t>
   </x:si>
   <x:si>
     <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>16/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.2813</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,203,510.69</x:t>
+    <x:t>$3,203,859.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084067</x:t>
   </x:si>
   <x:si>
     <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2795</x:t>
-[...2 lines deleted...]
-    <x:t>$3,183,057.02</x:t>
+    <x:t>0.2796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,183,851.49</x:t>
   </x:si>
   <x:si>
     <x:t>Newcastle Greater Mutual Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085023</x:t>
   </x:si>
   <x:si>
     <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>14/02/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2762</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,145,224.29</x:t>
+    <x:t>$3,145,435.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090007</x:t>
   </x:si>
   <x:si>
     <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>08/08/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.2756</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,138,116.61</x:t>
+    <x:t>$3,138,498.59</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084307</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2733</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,112,029.78</x:t>
+    <x:t>$3,112,237.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099321</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>13/06/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.2663</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,032,570.34</x:t>
+    <x:t>$3,033,201.78</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085346</x:t>
   </x:si>
   <x:si>
     <x:t>13/03/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,032,353.96</x:t>
+    <x:t>$3,032,544.64</x:t>
   </x:si>
   <x:si>
     <x:t>Teachers Mutual Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089132</x:t>
   </x:si>
   <x:si>
     <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>21/06/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,032,128.56</x:t>
+    <x:t>$3,032,454.90</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Housing Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099628</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.2662</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,030,663.12</x:t>
+    <x:t>$3,031,031.22</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0106431</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.2661</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,030,117.56</x:t>
+    <x:t>$3,030,477.92</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105953</x:t>
   </x:si>
   <x:si>
     <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>20/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,029,517.50</x:t>
+    <x:t>0.2660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,393.85</x:t>
   </x:si>
   <x:si>
     <x:t>Shinhan Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104923</x:t>
   </x:si>
   <x:si>
     <x:t>20/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2655</x:t>
-[...2 lines deleted...]
-    <x:t>$3,023,679.31</x:t>
+    <x:t>0.2656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,535.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062667</x:t>
   </x:si>
   <x:si>
     <x:t>27/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.2650</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,018,079.82</x:t>
+    <x:t>$3,018,381.14</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107298</x:t>
   </x:si>
   <x:si>
     <x:t>17/02/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.2647</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,013,553.65</x:t>
+    <x:t>$3,014,869.47</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099651</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.2645</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,012,271.27</x:t>
+    <x:t>$3,012,535.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0086633</x:t>
   </x:si>
   <x:si>
     <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.2643</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,009,170.48</x:t>
+    <x:t>$3,009,588.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089843</x:t>
   </x:si>
   <x:si>
     <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2640</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,005,666.94</x:t>
+    <x:t>$3,006,063.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089819</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2638</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,004,431.64</x:t>
+    <x:t>$3,004,718.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0092797</x:t>
   </x:si>
   <x:si>
     <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>23/10/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2598</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,957,920.06</x:t>
+    <x:t>$2,958,377.59</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095899</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.2570</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,926,474.08</x:t>
+    <x:t>$2,926,682.98</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Development Bank/The</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099198</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,925,970.79</x:t>
+    <x:t>$2,926,236.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065694</x:t>
   </x:si>
   <x:si>
     <x:t>0.2561</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,916,644.46</x:t>
+    <x:t>$2,916,949.13</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Markets Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099255</x:t>
   </x:si>
   <x:si>
     <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.2552</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,906,363.33</x:t>
+    <x:t>$2,906,068.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080404</x:t>
   </x:si>
   <x:si>
     <x:t>17/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.2481</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,825,004.57</x:t>
+    <x:t>$2,825,282.20</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107025</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.2475</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,818,511.47</x:t>
+    <x:t>$2,818,848.86</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091906</x:t>
   </x:si>
   <x:si>
     <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2438</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,776,606.75</x:t>
+    <x:t>$2,776,876.53</x:t>
   </x:si>
   <x:si>
     <x:t>Landesbank Baden-Wuerttemberg</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089892</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2418</x:t>
-[...2 lines deleted...]
-    <x:t>$2,753,763.02</x:t>
+    <x:t>0.2419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,754,708.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0100400</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.2400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,732,448.62</x:t>
+    <x:t>$2,732,663.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085338</x:t>
   </x:si>
   <x:si>
     <x:t>7.82%</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2345</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,669,971.37</x:t>
+    <x:t>$2,670,206.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094827</x:t>
   </x:si>
   <x:si>
     <x:t>0.2322</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,644,347.70</x:t>
+    <x:t>$2,644,208.38</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101168</x:t>
   </x:si>
   <x:si>
     <x:t>28/08/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.2262</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,575,394.12</x:t>
+    <x:t>$2,575,740.86</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Nova Scotia/The</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096772</x:t>
   </x:si>
   <x:si>
     <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.2223</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,531,575.33</x:t>
+    <x:t>$2,532,173.21</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065710</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,530,910.47</x:t>
+    <x:t>$2,531,121.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0106324</x:t>
   </x:si>
   <x:si>
     <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.2213</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,519,587.52</x:t>
+    <x:t>$2,519,990.73</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088977</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.2205</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,510,442.19</x:t>
+    <x:t>$2,510,843.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093076</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.2091</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,380,680.78</x:t>
+    <x:t>$2,380,971.37</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061404</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.2022</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,302,204.56</x:t>
+    <x:t>$2,302,484.61</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095709</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.1956</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,227,574.67</x:t>
+    <x:t>$2,227,587.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079117</x:t>
   </x:si>
   <x:si>
     <x:t>0.1940</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,208,937.84</x:t>
+    <x:t>$2,209,159.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0060406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,564.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089694</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1878</x:t>
-[...17 lines deleted...]
-    <x:t>$2,118,365.35</x:t>
+    <x:t>0.1857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,040.25</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082186</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>23/10/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.1821</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,073,255.28</x:t>
+    <x:t>$2,073,869.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089587</x:t>
   </x:si>
   <x:si>
     <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>16/07/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1807</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,057,316.50</x:t>
+    <x:t>$2,057,821.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0078515</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.1796</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,045,381.13</x:t>
+    <x:t>$2,045,756.15</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084836</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>15/02/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1793</x:t>
-[...2 lines deleted...]
-    <x:t>$2,041,114.80</x:t>
+    <x:t>0.1792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,041,317.08</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099503</x:t>
   </x:si>
   <x:si>
     <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1789</x:t>
-[...2 lines deleted...]
-    <x:t>$2,037,247.33</x:t>
+    <x:t>0.1790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,038,636.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0087797</x:t>
   </x:si>
   <x:si>
     <x:t>14/05/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1779</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,025,707.64</x:t>
+    <x:t>$2,025,949.27</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0103644</x:t>
   </x:si>
   <x:si>
     <x:t>27/04/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.1775</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,021,151.42</x:t>
+    <x:t>$2,021,513.84</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0060448</x:t>
   </x:si>
   <x:si>
     <x:t>20/05/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1771</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,016,614.08</x:t>
+    <x:t>$2,016,868.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096970</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.1767</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,011,679.27</x:t>
+    <x:t>$2,011,877.81</x:t>
   </x:si>
   <x:si>
     <x:t>Kiwibank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0102000</x:t>
   </x:si>
   <x:si>
     <x:t>16/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.1765</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,009,724.37</x:t>
+    <x:t>$2,010,205.13</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0102018</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,009,566.05</x:t>
+    <x:t>$2,009,793.92</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105276</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,009,322.87</x:t>
+    <x:t>$2,009,576.02</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096749</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.1727</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,966,334.72</x:t>
+    <x:t>$1,966,460.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0108890</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1585</x:t>
-[...2 lines deleted...]
-    <x:t>$1,805,370.97</x:t>
+    <x:t>0.1586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,842.11</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098950</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1478</x:t>
-[...2 lines deleted...]
-    <x:t>$1,683,131.78</x:t>
+    <x:t>0.1480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,684,942.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085312</x:t>
   </x:si>
   <x:si>
     <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1460</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,662,657.28</x:t>
+    <x:t>$1,662,808.16</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075461</x:t>
   </x:si>
   <x:si>
     <x:t>5.53%</x:t>
   </x:si>
   <x:si>
     <x:t>22/02/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1425</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,622,855.13</x:t>
+    <x:t>$1,622,986.14</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085296</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.1347</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,533,843.22</x:t>
+    <x:t>$1,534,043.19</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0092821</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
     <x:t>0.1339</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,524,327.45</x:t>
+    <x:t>$1,524,531.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065678</x:t>
   </x:si>
   <x:si>
     <x:t>0.1334</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,518,443.71</x:t>
+    <x:t>$1,518,632.77</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091674</x:t>
   </x:si>
   <x:si>
     <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>13/09/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1331</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,516,100.44</x:t>
+    <x:t>$1,516,249.31</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096343</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.1327</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,511,481.36</x:t>
+    <x:t>$1,511,511.16</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101838</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.1326</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,509,549.75</x:t>
+    <x:t>$1,509,868.95</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074662</x:t>
   </x:si>
   <x:si>
     <x:t>0.1296</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,475,531.73</x:t>
+    <x:t>$1,475,729.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0083119</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1255</x:t>
-[...2 lines deleted...]
-    <x:t>$1,428,495.10</x:t>
+    <x:t>0.1254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,643.38</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081188</x:t>
   </x:si>
   <x:si>
     <x:t>15/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.1247</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,419,648.60</x:t>
+    <x:t>$1,419,775.90</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085148</x:t>
   </x:si>
   <x:si>
     <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>0.1239</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,410,833.01</x:t>
+    <x:t>$1,411,168.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0100806</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.1156</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,315,856.33</x:t>
+    <x:t>$1,315,992.55</x:t>
   </x:si>
   <x:si>
     <x:t>Societe Generale Sa/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066809</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1150</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,309,957.68</x:t>
+    <x:t>$1,310,102.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0086211</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.1148</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,307,762.88</x:t>
+    <x:t>$1,307,900.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080586</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.0993</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,130,476.41</x:t>
+    <x:t>$1,130,406.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0069217</x:t>
   </x:si>
   <x:si>
     <x:t>0.0980</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,116,035.42</x:t>
+    <x:t>$1,116,115.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0106068</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.0974</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,109,190.84</x:t>
+    <x:t>$1,109,323.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070025</x:t>
   </x:si>
   <x:si>
     <x:t>13/07/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,108,976.71</x:t>
+    <x:t>$1,109,089.66</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091195</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.0930</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,059,351.59</x:t>
+    <x:t>$1,059,458.75</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093258</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>0.0899</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,023,767.88</x:t>
+    <x:t>$1,023,778.19</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091690</x:t>
   </x:si>
   <x:si>
     <x:t>17/09/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.0890</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,013,164.39</x:t>
+    <x:t>$1,013,280.50</x:t>
   </x:si>
   <x:si>
     <x:t>Clp Power Hong Kong Financing Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089710</x:t>
   </x:si>
   <x:si>
     <x:t>19/07/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0889</x:t>
-[...2 lines deleted...]
-    <x:t>$1,011,728.14</x:t>
+    <x:t>0.0888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,838.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090270</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0888</x:t>
-[...2 lines deleted...]
-    <x:t>$1,011,621.52</x:t>
+    <x:t>$1,011,709.59</x:t>
   </x:si>
   <x:si>
     <x:t>Police Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104105</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,010,899.99</x:t>
+    <x:t>$1,011,289.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090742</x:t>
   </x:si>
   <x:si>
     <x:t>27/08/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.0886</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,009,192.50</x:t>
+    <x:t>$1,009,255.61</x:t>
   </x:si>
   <x:si>
     <x:t>Metropolitan Life Global Funding I</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098976</x:t>
   </x:si>
   <x:si>
     <x:t>30/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,008,652.91</x:t>
+    <x:t>$1,008,892.26</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105318</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.0885</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,007,499.35</x:t>
+    <x:t>$1,007,790.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of China Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099792</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.0882</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,004,273.30</x:t>
+    <x:t>$1,004,407.13</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077996</x:t>
   </x:si>
   <x:si>
     <x:t>18/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.0797</x:t>
   </x:si>
   <x:si>
-    <x:t>$907,582.78</x:t>
+    <x:t>$907,665.95</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0083168</x:t>
   </x:si>
   <x:si>
     <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>24/11/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.0722</x:t>
   </x:si>
   <x:si>
-    <x:t>$821,745.25</x:t>
+    <x:t>$821,860.43</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082400</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.0675</x:t>
   </x:si>
   <x:si>
-    <x:t>$769,106.09</x:t>
+    <x:t>$769,191.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089405</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.0663</x:t>
   </x:si>
   <x:si>
-    <x:t>$755,378.72</x:t>
+    <x:t>$755,461.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073367</x:t>
   </x:si>
   <x:si>
     <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.0627</x:t>
   </x:si>
   <x:si>
-    <x:t>$714,394.48</x:t>
+    <x:t>$714,451.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075636</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.0623</x:t>
   </x:si>
   <x:si>
-    <x:t>$709,672.18</x:t>
+    <x:t>$709,736.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080313</x:t>
   </x:si>
   <x:si>
     <x:t>16/08/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.0622</x:t>
   </x:si>
   <x:si>
-    <x:t>$708,666.03</x:t>
+    <x:t>$708,739.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093829</x:t>
   </x:si>
   <x:si>
     <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>21/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.0621</x:t>
   </x:si>
   <x:si>
-    <x:t>$707,215.29</x:t>
+    <x:t>$707,292.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080305</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>$706,814.91</x:t>
+    <x:t>$706,894.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0076279</x:t>
   </x:si>
   <x:si>
     <x:t>6.18%</x:t>
   </x:si>
   <x:si>
     <x:t>17/03/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.0539</x:t>
   </x:si>
   <x:si>
-    <x:t>$614,015.04</x:t>
+    <x:t>$614,059.25</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084000</x:t>
   </x:si>
   <x:si>
     <x:t>15/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.0531</x:t>
   </x:si>
   <x:si>
-    <x:t>$604,414.92</x:t>
+    <x:t>$604,473.01</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061016</x:t>
   </x:si>
   <x:si>
     <x:t>16/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.0529</x:t>
   </x:si>
   <x:si>
-    <x:t>$602,676.27</x:t>
+    <x:t>$602,741.07</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066221</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.0488</x:t>
   </x:si>
   <x:si>
-    <x:t>$556,114.71</x:t>
+    <x:t>$556,178.19</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089835</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0446</x:t>
-[...2 lines deleted...]
-    <x:t>$508,339.98</x:t>
+    <x:t>0.0447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,584.21</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070181</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.0445</x:t>
   </x:si>
   <x:si>
-    <x:t>$506,187.79</x:t>
+    <x:t>$506,254.40</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0060505</x:t>
   </x:si>
   <x:si>
     <x:t>6.54%</x:t>
   </x:si>
   <x:si>
     <x:t>0.0444</x:t>
   </x:si>
   <x:si>
-    <x:t>$505,306.20</x:t>
+    <x:t>$505,375.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067476</x:t>
   </x:si>
   <x:si>
     <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>24/03/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.0443</x:t>
   </x:si>
   <x:si>
-    <x:t>$504,667.48</x:t>
+    <x:t>$504,731.23</x:t>
   </x:si>
   <x:si>
     <x:t>Housing Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061032</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.0435</x:t>
   </x:si>
   <x:si>
-    <x:t>$495,819.75</x:t>
+    <x:t>$495,856.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074787</x:t>
   </x:si>
   <x:si>
     <x:t>5.59%</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.0402</x:t>
   </x:si>
   <x:si>
-    <x:t>$458,073.47</x:t>
+    <x:t>$458,128.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085163</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.0357</x:t>
   </x:si>
   <x:si>
-    <x:t>$406,763.94</x:t>
+    <x:t>$406,806.98</x:t>
   </x:si>
   <x:si>
     <x:t>Wso Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0031563</x:t>
   </x:si>
   <x:si>
     <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>14/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.0220</x:t>
   </x:si>
   <x:si>
-    <x:t>$250,499.32</x:t>
+    <x:t>$250,529.31</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077970</x:t>
   </x:si>
   <x:si>
     <x:t>5.51%</x:t>
   </x:si>
   <x:si>
     <x:t>0.0135</x:t>
   </x:si>
   <x:si>
-    <x:t>$154,224.00</x:t>
+    <x:t>$154,239.88</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0093</x:t>
-[...2 lines deleted...]
-    <x:t>$107,567.66</x:t>
+    <x:t>0.0171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,130.03</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3334,100 +3337,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5e493717354004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R86dd8978f2ee4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf7feaa4b1184f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d4922c4ce44636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1ffdf09cc73747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5a3045df8a546c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I234"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -4677,5480 +4680,5480 @@
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I185" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I197" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I213" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I215" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I233" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" ht="15" customHeight="1">
       <x:c r="A234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H234" s="2" t="s">