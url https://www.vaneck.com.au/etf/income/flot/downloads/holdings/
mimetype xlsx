--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -1,3315 +1,3270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59f5637ee9044cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f42b4de02949b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260417" sheetId="1" r:id="Rf5a3045df8a546c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260507" sheetId="1" r:id="Raf349edf31d34fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1876" uniqueCount="1090">
-[...1 lines deleted...]
-    <x:t>Australian Floating Rate ETF All Fund Holdings as at 17/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1876" uniqueCount="1075">
+  <x:si>
+    <x:t>Australian Floating Rate ETF All Fund Holdings as at 07/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084018</x:t>
   </x:si>
   <x:si>
-    <x:t>4.73%</x:t>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0069</x:t>
-[...2 lines deleted...]
-    <x:t>$22,854,873.83</x:t>
+    <x:t>1.9903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,919,789.40</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7603</x:t>
-[...2 lines deleted...]
-    <x:t>$20,046,560.00</x:t>
+    <x:t>1.7387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,023,240.00</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073896</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>25/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7268</x:t>
-[...2 lines deleted...]
-    <x:t>$19,665,465.91</x:t>
+    <x:t>1.7123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,718,771.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065702</x:t>
   </x:si>
   <x:si>
-    <x:t>4.47%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>25/01/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7247</x:t>
-[...2 lines deleted...]
-    <x:t>$19,641,569.55</x:t>
+    <x:t>1.6910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,473,495.08</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095691</x:t>
   </x:si>
   <x:si>
     <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6239</x:t>
-[...2 lines deleted...]
-    <x:t>$18,493,516.06</x:t>
+    <x:t>1.6106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,547,878.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094843</x:t>
   </x:si>
   <x:si>
-    <x:t>4.57%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4916</x:t>
-[...2 lines deleted...]
-    <x:t>$16,987,172.66</x:t>
+    <x:t>1.4633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,851,862.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080966</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4596</x:t>
-[...2 lines deleted...]
-    <x:t>$16,622,860.87</x:t>
+    <x:t>1.4478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,672,285.98</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101036</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>21/08/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2868</x:t>
-[...2 lines deleted...]
-    <x:t>$14,654,096.83</x:t>
+    <x:t>1.2761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,695,858.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094785</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,544,628.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,223,245.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,172,744.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,122,711.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,903,925.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,811,131.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,776,494.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,362,078.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,074,234.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,749,521.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,721,335.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfina Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,689,979.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,670,817.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,604,440.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,566,368.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,281,848.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,211,939.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,806,953.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,709,011.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,528,053.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,296,961.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,264,339.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,171,974.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,132,201.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Ag/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,967,289.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,967,142.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce/Sydn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,822,115.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,269,756.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,102,300.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,096,903.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong &amp; Shanghai Banking Corp Ltd-Th</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,906,602.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,893,727.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,849,077.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Banking Corp/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,642,876.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,573,963.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,300,489.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,254,175.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,140,081.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,082,708.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,064,153.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,036,203.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,029,343.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,980,399.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,745,743.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,432,171.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,267,822.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,213,060.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mufg Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,013,816.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,948,249.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,944,097.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,903,777.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,902,916.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,844,381.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,808,225.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,679,008.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,570,991.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,570,589.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,275,011.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,153,043.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,136,872.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,028,868.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Toronto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,924,106.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,877,012.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,732,860.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,561,798.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,412,773.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,364,882.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,348,406.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,296,042.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,199,869.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,177,220.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,087,272.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,074,995.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,066,124.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,060,398.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,038,082.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,967,812.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,762,017.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,701,249.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federation Des Caisses Desjardins Du Qu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,550,742.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,530,028.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,512,415.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,499,222.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,464,720.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,452,239.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,439,049.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,377,069.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,362,444.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,355,290.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,339,434.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,321,316.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,292,379.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,286,358.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,267,424.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,254,505.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,244,951.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0071015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,192,580.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,076,928.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,041,019.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,037,570.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Na/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,016,494.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,015,571.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nbn Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,952,735.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,869,894.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,859,320.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,747,743.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,737,265.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Financial Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,737,142.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,713,249.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,709,360.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newcastle Greater Mutual Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,627,142.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,549,653.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433,934.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,855.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,315,070.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,291,747.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,233,628.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,213,757.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,154,514.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,152,579.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,148,075.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,079,801.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,043,565.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Housing Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,042,668.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,233.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teachers Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040,211.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,474.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,025,532.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,355.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,731.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,738.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,014,313.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,646.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,005,998.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,005,394.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979,753.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,978,862.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,934,471.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Development Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,697.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,909,113.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,066.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107025</x:t>
+  </x:si>
+  <x:si>
     <x:t>4.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2030</x:t>
-[...38 lines deleted...]
-    <x:t>AU3FN0065579</x:t>
+    <x:t>13/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,827,542.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,371.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,711,371.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,677,565.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,454.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,541,070.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,539,352.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,517,314.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,500,152.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,359,614.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,308,396.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,234,059.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,214,496.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,886.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,223.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,063,367.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,221.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,406.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,302.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,045,976.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0060448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,132.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,198.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,230.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,331.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105276</x:t>
   </x:si>
   <x:si>
     <x:t>4.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>14/01/2027</x:t>
-[...1121 lines deleted...]
-    <x:t>AU3FN0106175</x:t>
+    <x:t>07/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,489.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,257.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,138.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,627,558.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,053.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,848.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,918.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,981.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,794.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,270.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,515,632.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,243.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,812.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,572.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,466,898.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,603.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,966.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,916.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,042.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,574.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,311,261.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,515.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,821.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,935.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,877.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,385.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,729.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,504.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,802.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,958.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Power Hong Kong Financing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,195.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,598.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,370.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,542.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,063.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,039.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,961.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,440.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,630.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,617.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,764.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,975.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,961.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,234.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,662.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,013.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,502.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,843.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,479.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061032</x:t>
   </x:si>
   <x:si>
     <x:t>4.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>22/01/2031</x:t>
-[...1256 lines deleted...]
-    <x:t>$1,684,942.17</x:t>
+    <x:t>01/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,049.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,318.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,753.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085312</x:t>
   </x:si>
   <x:si>
     <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1460</x:t>
-[...605 lines deleted...]
-    <x:t>$406,806.98</x:t>
+    <x:t>0.0219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,619.05</x:t>
   </x:si>
   <x:si>
     <x:t>Wso Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0031563</x:t>
   </x:si>
   <x:si>
-    <x:t>5.74%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>14/07/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0220</x:t>
-[...2 lines deleted...]
-    <x:t>$250,529.31</x:t>
+    <x:t>0.0218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,159.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,774.16</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077970</x:t>
   </x:si>
   <x:si>
     <x:t>5.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0135</x:t>
-[...2 lines deleted...]
-    <x:t>$154,239.88</x:t>
+    <x:t>0.0134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,647.46</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0171</x:t>
-[...2 lines deleted...]
-    <x:t>$191,130.03</x:t>
+    <x:t>-0.0109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-129,988.35</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3337,100 +3292,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d4922c4ce44636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1ffdf09cc73747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5a3045df8a546c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c54acbc48a42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3cd6f44912e4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf349edf31d34fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I234"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1089</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3540,6620 +3495,6620 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I185" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I197" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I213" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I215" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I233" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" ht="15" customHeight="1">
       <x:c r="A234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G234" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H234" s="2" t="s">