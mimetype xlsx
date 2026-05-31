--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1,3270 +1,3336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f42b4de02949b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7aabf509ace4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260507" sheetId="1" r:id="Raf349edf31d34fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260529" sheetId="1" r:id="Ra21bf41bc1c340db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1876" uniqueCount="1075">
-[...1 lines deleted...]
-    <x:t>Australian Floating Rate ETF All Fund Holdings as at 07/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1892" uniqueCount="1097">
+  <x:si>
+    <x:t>Australian Floating Rate ETF All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084018</x:t>
   </x:si>
   <x:si>
-    <x:t>0.05%</x:t>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9903</x:t>
-[...2 lines deleted...]
-    <x:t>$22,919,789.40</x:t>
+    <x:t>1.9403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,007,383.45</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7387</x:t>
-[...2 lines deleted...]
-    <x:t>$20,023,240.00</x:t>
+    <x:t>1.6939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,085,600.00</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073896</x:t>
   </x:si>
   <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,545,136.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,539,691.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,408,415.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,916,279.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,737,811.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,298,520.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,597,232.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,274,867.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,166,255.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,060,183.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,951,946.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,825,680.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,717,760.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,411,072.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfina Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,341,724.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,210,975.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,130,792.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,115,494.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,774,688.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,657,061.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,639,999.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,583,643.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,189,302.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,720,635.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,622,880.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,566,388.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,417,621.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,295,660.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,222,586.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce/Sydn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,205,105.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,086,482.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,002,160.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,227,295.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Ag/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,220,857.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,200,697.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,135,716.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,029,693.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong &amp; Shanghai Banking Corp Ltd-Th</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,938,368.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,879,815.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,744,600.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Banking Corp/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,671,479.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,603,124.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,313,979.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Toronto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,285,839.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,284,775.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,109,909.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,094,001.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,079,341.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,065,883.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,060,326.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,917,251.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,769,593.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,457,087.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,238,218.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,214,496.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,041,603.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mufg Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,040,294.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,970,192.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,927,755.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,885,129.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,851,495.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,756,336.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,628,150.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,518,408.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,508,841.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,223,698.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,163,517.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,050,867.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,898,378.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,751,651.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,519,267.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,434,245.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,367,624.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,328,234.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,312,728.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,194,957.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,159,309.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,141,720.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,107,149.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,092,880.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,054,980.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,023,232.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,021,859.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,986,129.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,908,746.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0071015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,861,175.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,776,218.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,769,620.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,719,507.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federation Des Caisses Desjardins Du Qu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,565,654.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,543,653.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,530,216.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,515,811.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,466,335.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,452,638.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,431,704.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,395,411.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,379,255.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,378,077.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,336,459.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,318,614.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,602.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,307,943.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,305,534.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,282,691.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,269,310.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,258,751.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,171,611.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,032,203.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Na/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,029,577.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,022,870.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,009,591.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,942,655.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nbn Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,918,776.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,875,865.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Financial Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,793,889.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,764,930.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,762,883.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,749,979.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,749,289.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,631.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,725,805.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,723,539.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,721,043.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,647,144.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newcastle Greater Mutual Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,642,377.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,165.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,413,925.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,406,765.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,335,671.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,282,997.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,247,892.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,166,354.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,124,432.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090007</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>25/11/2027</x:t>
-[...209 lines deleted...]
-    <x:t>AU3FN0093910</x:t>
+    <x:t>08/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,124,296.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,091,537.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,386.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Housing Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,053,917.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,052,724.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teachers Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,050,518.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,915.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,754.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,500.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,207.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,053.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,906.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,004,075.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,002,807.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,992,716.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,989,525.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Development Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,933.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,924,074.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,912,042.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,808,417.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,738,857.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,697.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,639,850.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,552,504.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,676.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,432,243.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,368,373.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,083.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,265,116.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,221,403.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,983.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,208,669.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,577.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,019.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,387.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,065,343.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,053,707.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,213.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,208.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,940.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,714.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,011,810.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,581.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,611,910.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,972.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,526,279.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,888.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,541.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096343</x:t>
   </x:si>
   <x:si>
     <x:t>4.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>26/05/2028</x:t>
-[...209 lines deleted...]
-    <x:t>AU3FN0077830</x:t>
+    <x:t>06/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,019.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,673.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,552.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,743.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,740.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,668.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,675.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,728.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,791.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,153.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,010.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,916.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,889.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,178.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,421.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,249.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,148.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,563.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,938.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,510.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Power Hong Kong Financing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,787.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,264.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,532.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,903.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,587.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,472.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,511.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,011.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,526.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,274.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,718.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,945.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,776.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,332.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,857.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093837</x:t>
   </x:si>
   <x:si>
     <x:t>4.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>12/05/2028</x:t>
-[...2540 lines deleted...]
-    <x:t>$604,234.87</x:t>
+    <x:t>0.0469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,640.40</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066221</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0484</x:t>
-[...2 lines deleted...]
-    <x:t>$557,662.30</x:t>
+    <x:t>0.0466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,964.57</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067476</x:t>
   </x:si>
   <x:si>
-    <x:t>5.38%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>24/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0439</x:t>
-[...11 lines deleted...]
-    <x:t>$504,502.15</x:t>
+    <x:t>0.0428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,658.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,776.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,839.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065710</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0436</x:t>
-[...2 lines deleted...]
-    <x:t>$501,843.30</x:t>
+    <x:t>0.0425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,476.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070181</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0435</x:t>
-[...20 lines deleted...]
-    <x:t>$497,049.21</x:t>
+    <x:t>0.0424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,073.29</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074787</x:t>
   </x:si>
   <x:si>
-    <x:t>5.59%</x:t>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0399</x:t>
-[...2 lines deleted...]
-    <x:t>$459,318.24</x:t>
+    <x:t>0.0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,621.08</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085163</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0354</x:t>
-[...2 lines deleted...]
-    <x:t>$407,753.76</x:t>
+    <x:t>0.0341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,530.05</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085312</x:t>
   </x:si>
   <x:si>
     <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0219</x:t>
-[...17 lines deleted...]
-    <x:t>$251,159.59</x:t>
+    <x:t>0.0214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,415.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074241</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0177</x:t>
-[...2 lines deleted...]
-    <x:t>$203,774.16</x:t>
+    <x:t>0.0172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,466.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077970</x:t>
   </x:si>
   <x:si>
-    <x:t>5.51%</x:t>
-[...5 lines deleted...]
-    <x:t>$154,647.46</x:t>
+    <x:t>0.0129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,235.65</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.0109</x:t>
-[...2 lines deleted...]
-    <x:t>$-129,988.35</x:t>
+    <x:t>0.3431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,064,647.12</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3292,100 +3358,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90c54acbc48a42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3cd6f44912e4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf349edf31d34fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4c6f3a93b240a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree51eafbd97541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra21bf41bc1c340db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I234"/>
+  <x:dimension ref="A1:I236"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1074</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3495,6634 +3561,6692 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I185" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I197" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I213" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I215" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E233" s="1" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="F233" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G233" s="1" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="H233" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I233" s="1" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A234" s="1">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B234" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="D234" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="E234" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F234" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="G234" s="1" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="H234" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I234" s="1" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A235" s="1">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B235" s="1" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D235" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E233" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F233" s="1" t="s">
+      <x:c r="E235" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="G233" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="I234" s="2" t="s">
+      <x:c r="G235" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="H235" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I235" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H236" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I236" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A234:I234"/>
+    <x:mergeCell ref="A236:I236"/>
   </x:mergeCells>
 </x:worksheet>
 </file>