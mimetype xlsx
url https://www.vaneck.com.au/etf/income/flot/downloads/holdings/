--- v3 (2026-05-31)
+++ v4 (2026-06-23)
@@ -1,3336 +1,3432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7aabf509ace4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52e427f6f824cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260529" sheetId="1" r:id="Ra21bf41bc1c340db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260623" sheetId="1" r:id="Rfced54fb8fc748fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1892" uniqueCount="1097">
-[...1 lines deleted...]
-    <x:t>Australian Floating Rate ETF All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1948" uniqueCount="1129">
+  <x:si>
+    <x:t>Australian Floating Rate ETF All Fund Holdings as at 23/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084018</x:t>
   </x:si>
   <x:si>
     <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9403</x:t>
-[...2 lines deleted...]
-    <x:t>$23,007,383.45</x:t>
+    <x:t>1.9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,091,926.35</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6939</x:t>
-[...2 lines deleted...]
-    <x:t>$20,085,600.00</x:t>
+    <x:t>1.6693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,068,800.00</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073896</x:t>
   </x:si>
   <x:si>
     <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>25/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6483</x:t>
-[...2 lines deleted...]
-    <x:t>$19,545,136.10</x:t>
+    <x:t>1.6310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,607,860.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065702</x:t>
   </x:si>
   <x:si>
     <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>25/01/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6478</x:t>
-[...2 lines deleted...]
-    <x:t>$19,539,691.49</x:t>
+    <x:t>1.6300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,596,191.37</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3FN0080966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,014,018.76</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3FN0095691</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5524</x:t>
-[...2 lines deleted...]
-    <x:t>$18,408,415.05</x:t>
+    <x:t>1.5360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,466,147.38</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094843</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>21/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4266</x:t>
-[...17 lines deleted...]
-    <x:t>$16,737,811.71</x:t>
+    <x:t>1.4130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,987,383.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,365,178.93</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101036</x:t>
   </x:si>
   <x:si>
     <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>21/08/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2902</x:t>
-[...2 lines deleted...]
-    <x:t>$15,298,520.03</x:t>
+    <x:t>1.2781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,365,537.57</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094785</x:t>
   </x:si>
   <x:si>
     <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1467</x:t>
-[...2 lines deleted...]
-    <x:t>$13,597,232.53</x:t>
+    <x:t>1.1356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,652,021.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084398</x:t>
   </x:si>
   <x:si>
     <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1195</x:t>
-[...2 lines deleted...]
-    <x:t>$13,274,867.43</x:t>
+    <x:t>1.1086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,327,522.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,270,609.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065579</x:t>
   </x:si>
   <x:si>
     <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>14/01/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1104</x:t>
-[...2 lines deleted...]
-    <x:t>$13,166,255.48</x:t>
+    <x:t>1.0984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,205,028.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082988</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>16/11/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1014</x:t>
-[...17 lines deleted...]
-    <x:t>$12,951,946.93</x:t>
+    <x:t>1.0896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,099,136.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,768,500.05</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091880</x:t>
   </x:si>
   <x:si>
     <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0816</x:t>
-[...17 lines deleted...]
-    <x:t>$12,717,760.74</x:t>
+    <x:t>1.0578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,716,947.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,482,981.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfina Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,382,345.74</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096699</x:t>
   </x:si>
   <x:si>
     <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0467</x:t>
-[...35 lines deleted...]
-    <x:t>$12,210,975.70</x:t>
+    <x:t>1.0238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,307,872.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075420</x:t>
   </x:si>
   <x:si>
     <x:t>5.43%</x:t>
   </x:si>
   <x:si>
     <x:t>16/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0230</x:t>
-[...2 lines deleted...]
-    <x:t>$12,130,792.61</x:t>
+    <x:t>1.0123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,169,961.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0092722</x:t>
   </x:si>
   <x:si>
     <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>18/10/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0217</x:t>
-[...2 lines deleted...]
-    <x:t>$12,115,494.66</x:t>
+    <x:t>1.0109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,152,720.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105912</x:t>
   </x:si>
   <x:si>
     <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9930</x:t>
-[...2 lines deleted...]
-    <x:t>$11,774,688.03</x:t>
+    <x:t>0.9838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,826,973.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,800,334.08</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua/Australia</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3FN0095907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,630,228.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,533,233.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,226,229.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,850,291.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,753,364.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,659,336.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce/Sydn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,563,507.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,276,199.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,118,129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,034,388.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Ag/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,263,369.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,260,222.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,239,587.70</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3FN0093910</x:t>
   </x:si>
   <x:si>
     <x:t>26/05/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>A+</x:t>
-[...113 lines deleted...]
-    <x:t>AU3FN0079018</x:t>
+    <x:t>0.7632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,175,851.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,073,395.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,050,628.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,906,568.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong &amp; Shanghai Banking Corp Ltd-Th</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,856,570.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,775,840.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Banking Corp/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,697,070.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,312,300.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,236,339.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Toronto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,220,268.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,111,553.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,093,352.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,089,088.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,038,581.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,033,672.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,944,361.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,775,126.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,479,308.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,261,569.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,236,234.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,069,181.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mufg Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,066,782.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,031,146.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,911,202.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,906,684.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,878,245.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,866,184.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,776,656.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,655,410.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,543,033.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,528,931.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,243,734.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,188,966.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,073,763.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,917,303.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,768,743.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,756,682.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,616,739.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,536,934.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,346,154.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,263,093.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,213,686.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,212,210.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,177,468.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,157,482.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nbn Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,141,468.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,112,097.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,070,657.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,055,315.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,041,427.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,038,895.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,927,266.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0071015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,877,412.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,756,908.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,748,096.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,734,629.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,552,542.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,529,911.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federation Des Caisses Desjardins Du Qu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,528,674.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,449,587.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,426,831.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,411,002.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,356,401.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,350,283.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,340,404.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,332,285.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,325,127.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,324,082.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,296,324.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,238,705.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,234,178.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,217,114.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,187,965.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,143.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Na/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,042,175.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,024,253.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,987,635.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,904,526.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,841,247.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,780,019.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Financial Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,762,823.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,163.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,740,615.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,738,323.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,737,091.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,733,042.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,732,355.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,714,970.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,662,159.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newcastle Greater Mutual Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,655,565.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,544,132.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,514,902.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,425,759.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421,049.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,307,862.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,293,686.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,259,892.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,177,787.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,143,597.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,136,005.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,922.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,701.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,069,102.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,037,299.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,963.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,031,431.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,802.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Housing Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,576.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,023,298.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,022,190.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teachers Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,018,392.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,945.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,191.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,012,079.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,492.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,002,384.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,999,455.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,083.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Development Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,917,474.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,897,282.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,817,010.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,751,550.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,708,505.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,649,597.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,527,710.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,517,983.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,253.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,441,781.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,604.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,376,654.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,647.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,323,216.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,307,481.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,242,443.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,227,716.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,136,654.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,114,356.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,076,478.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,105.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,997.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,286.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,370.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,111.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,609.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,925.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,619.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,935.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,373.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,617,370.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,528,592.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,158.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,515,618.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,789.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,708.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,795.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,757.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,423.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,583.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,680.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,407,987.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,368.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,460.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,954.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,003.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,660.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,126.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,836.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,796.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,561.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,164.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Power Hong Kong Financing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,057.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,523.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,027.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,349.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,685.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,648.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,607.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,483.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,815.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,200.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,222.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,148.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,436.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,573.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,282.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,468.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,021.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,850.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,435.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084000</x:t>
   </x:si>
   <x:si>
     <x:t>4.99%</x:t>
   </x:si>
   <x:si>
-    <x:t>26/06/2026</x:t>
-[...2626 lines deleted...]
-  <x:si>
     <x:t>15/12/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0513</x:t>
-[...14 lines deleted...]
-    <x:t>$555,640.40</x:t>
+    <x:t>0.0501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,232.73</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066221</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0466</x:t>
-[...2 lines deleted...]
-    <x:t>$552,964.57</x:t>
+    <x:t>0.0461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,763.25</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067476</x:t>
   </x:si>
   <x:si>
     <x:t>24/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0428</x:t>
-[...2 lines deleted...]
-    <x:t>$507,658.70</x:t>
+    <x:t>0.0424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,228.94</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094868</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0427</x:t>
-[...2 lines deleted...]
-    <x:t>$505,776.66</x:t>
+    <x:t>0.0422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,625.84</x:t>
   </x:si>
   <x:si>
     <x:t>Mystate Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0108866</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0426</x:t>
-[...2 lines deleted...]
-    <x:t>$504,839.49</x:t>
+    <x:t>0.0421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,496.38</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065710</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0425</x:t>
-[...2 lines deleted...]
-    <x:t>$503,476.76</x:t>
+    <x:t>0.0420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,016.07</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070181</x:t>
   </x:si>
   <x:si>
     <x:t>28/07/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0424</x:t>
-[...2 lines deleted...]
-    <x:t>$503,073.29</x:t>
+    <x:t>$504,592.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,776.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074787</x:t>
   </x:si>
   <x:si>
-    <x:t>6.08%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/02/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0383</x:t>
-[...2 lines deleted...]
-    <x:t>$454,621.08</x:t>
+    <x:t>0.0379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,086.62</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085163</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0341</x:t>
-[...2 lines deleted...]
-    <x:t>$404,530.05</x:t>
+    <x:t>0.0338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,199.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085312</x:t>
   </x:si>
   <x:si>
     <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0214</x:t>
-[...2 lines deleted...]
-    <x:t>$253,415.18</x:t>
+    <x:t>0.0209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,207.33</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074241</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0172</x:t>
-[...2 lines deleted...]
-    <x:t>$204,466.44</x:t>
+    <x:t>0.0168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,527.05</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077970</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0129</x:t>
-[...2 lines deleted...]
-    <x:t>$153,235.65</x:t>
+    <x:t>0.0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,773.62</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3431</x:t>
-[...2 lines deleted...]
-    <x:t>$4,064,647.12</x:t>
+    <x:t>-0.0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-37,644.24</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3358,100 +3454,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4c6f3a93b240a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree51eafbd97541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra21bf41bc1c340db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5471b8c7ffd34a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c0b830a45b04f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfced54fb8fc748fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I236"/>
+  <x:dimension ref="A1:I243"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1096</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3613,283 +3709,283 @@
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
@@ -3903,811 +3999,811 @@
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
@@ -4721,5532 +4817,5735 @@
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
+      <x:c r="G81" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E93" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="G95" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E120" s="1" t="s">
+      <x:c r="G120" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="H128" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="H129" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="G130" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E130" s="1" t="s">
+      <x:c r="H130" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="H131" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E132" s="1" t="s">
+      <x:c r="H132" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
         <x:v>649</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="F135" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E135" s="1" t="s">
+      <x:c r="H135" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="H136" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="H138" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
+      <x:c r="H139" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
         <x:v>675</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="F141" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G141" s="1" t="s">
+      <x:c r="H141" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
         <x:v>685</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="F142" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G142" s="1" t="s">
+      <x:c r="H142" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
         <x:v>690</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
         <x:v>694</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
         <x:v>725</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>719</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="E155" s="1" t="s">
+      <x:c r="F155" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="F155" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G155" s="1" t="s">
+      <x:c r="H155" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E156" s="1" t="s">
+      <x:c r="H156" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
         <x:v>752</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="H157" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
         <x:v>756</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E159" s="1" t="s">
+      <x:c r="F159" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="F159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G159" s="1" t="s">
+      <x:c r="H159" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
         <x:v>767</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="F160" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E160" s="1" t="s">
+      <x:c r="H160" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E161" s="1" t="s">
+      <x:c r="F161" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="F161" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G161" s="1" t="s">
+      <x:c r="H161" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
         <x:v>776</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="F162" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="H162" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
         <x:v>780</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="F163" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="H163" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E164" s="1" t="s">
+      <x:c r="F164" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="F164" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G164" s="1" t="s">
+      <x:c r="H164" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>794</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="F166" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G166" s="1" t="s">
+      <x:c r="H166" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
         <x:v>800</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="D178" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E178" s="1" t="s">
+      <x:c r="F178" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G178" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="F178" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G178" s="1" t="s">
+      <x:c r="H178" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I178" s="1" t="s">
         <x:v>852</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E179" s="1" t="s">
+      <x:c r="F179" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="G179" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="F179" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G179" s="1" t="s">
+      <x:c r="H179" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
         <x:v>856</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="D182" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
         <x:v>869</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
+      <x:c r="F182" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G182" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="E182" s="1" t="s">
+      <x:c r="H182" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I182" s="1" t="s">
         <x:v>871</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="F183" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G183" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="E183" s="1" t="s">
+      <x:c r="H183" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I183" s="1" t="s">
         <x:v>876</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="F184" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G184" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
+      <x:c r="H184" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I184" s="1" t="s">
         <x:v>880</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="H185" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
         <x:v>885</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
         <x:v>893</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="H193" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I193" s="1" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>922</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>811</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I197" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I213" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I215" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="F216" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G216" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H216" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
         <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
         <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I233" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G234" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="H234" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I234" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:9" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E235" s="1" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="F235" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G235" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="H235" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I235" s="1" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A236" s="1">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B236" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="D236" s="1" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="E236" s="1" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="F236" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="G236" s="1" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="H236" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I236" s="1" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A237" s="1">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B237" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="D237" s="1" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="E237" s="1" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="F237" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G237" s="1" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="H237" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I237" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A238" s="1">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B238" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1109</x:v>
+      </x:c>
+      <x:c r="D238" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E238" s="1" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="F238" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G238" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="H238" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I238" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A239" s="1">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B239" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="D239" s="1" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="E239" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="F239" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G239" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="H239" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I239" s="1" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A240" s="1">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B240" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="D240" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E240" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="F240" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G240" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="H240" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I240" s="1" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A241" s="1">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B241" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="D241" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F241" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G241" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="H241" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I241" s="1" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A242" s="1">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B242" s="1" t="s">
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E235" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F235" s="1" t="s">
+      <x:c r="E242" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F242" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="G235" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="I236" s="2" t="s">
+      <x:c r="G242" s="1" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="H242" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I242" s="1" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H243" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I243" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A236:I236"/>
+    <x:mergeCell ref="A243:I243"/>
   </x:mergeCells>
 </x:worksheet>
 </file>