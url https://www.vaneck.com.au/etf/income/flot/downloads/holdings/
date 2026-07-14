--- v4 (2026-06-23)
+++ v5 (2026-07-14)
@@ -1,3432 +1,3435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52e427f6f824cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4f8baea7be4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260623" sheetId="1" r:id="Rfced54fb8fc748fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260713" sheetId="1" r:id="Rdea33ce965a24915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1948" uniqueCount="1129">
-[...1 lines deleted...]
-    <x:t>Australian Floating Rate ETF All Fund Holdings as at 23/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1980" uniqueCount="1130">
+  <x:si>
+    <x:t>Australian Floating Rate ETF All Fund Holdings as at 13/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084018</x:t>
   </x:si>
   <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,153,482.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,044,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,659,114.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,645,757.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,062,568.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,515,711.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,031,482.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,408,803.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,404,117.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,516,167.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,362,233.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,132,809.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,803,191.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091880</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>15/01/2029</x:t>
-[...47 lines deleted...]
-    <x:t>AU3FN0065702</x:t>
+    <x:t>19/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,751,089.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,514,439.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfina Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,414,291.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,341,696.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,202,122.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,183,175.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,858,214.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,830,233.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,664,380.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,563,557.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,307,578.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,254,883.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,878,373.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,781,402.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,687,421.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce/Sydn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,599,439.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,302,432.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,202,108.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,143,748.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,928,508.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Ag/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,288,408.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,263,632.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,200,217.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,180,439.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,097,859.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,061,027.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,929,014.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong &amp; Shanghai Banking Corp Ltd-Th</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,880,878.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,797,324.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Banking Corp/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,719,579.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,332,336.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,263,407.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Toronto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,244,998.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,133,167.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,114,213.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,108,810.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,060,153.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,976,900.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,796,012.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,498,496.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,279,292.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,268,867.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,262,803.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,255,075.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mufg Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,086,108.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,058,699.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110755</x:t>
   </x:si>
   <x:si>
     <x:t>5.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>25/01/2027</x:t>
-[...11 lines deleted...]
-    <x:t>AU3FN0080966</x:t>
+    <x:t>04/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,049,579.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108890</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2028</x:t>
-[...86 lines deleted...]
-    <x:t>AU3FN0084398</x:t>
+    <x:t>09/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,000,777.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,929,592.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,924,383.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,914,712.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,902,888.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,885,438.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,794,374.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,791,500.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,675,101.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,560,699.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,546,253.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,203,913.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,091,582.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,932,541.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,783,353.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,631,635.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,551,951.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,360,046.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,277,046.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,194,015.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,170,407.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,163,512.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nbn Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,155,577.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,125,820.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,083,788.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,070,265.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,054,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,021,681.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0071015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,890,418.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,769,455.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,761,686.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,748,275.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,564,765.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federation Des Caisses Desjardins Du Qu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,544,292.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,541,497.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,462,142.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085189</x:t>
   </x:si>
   <x:si>
     <x:t>5.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>05/02/2029</x:t>
-[...8 lines deleted...]
-    <x:t>AU3FN0074514</x:t>
+    <x:t>05/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,437,976.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,422,725.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,368,328.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,362,114.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,352,991.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,343,693.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,338,140.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,324,152.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,282,062.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,279,207.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,252,996.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,249,631.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,248,424.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,228,916.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,203,171.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,146,552.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,056,261.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Na/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,052,392.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,035,358.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,999,301.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,920,166.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,850,730.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,789,515.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,753,124.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Financial Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,964.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,746,473.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,742,679.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,742,304.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,724,889.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,707,364.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,696,792.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,671,075.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newcastle Greater Mutual Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,764.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,507,730.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,504,905.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,434,746.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,385,459.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,316,597.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,314,352.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,302,790.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,269,427.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,186,528.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,152,801.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,145,899.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144,071.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,111,425.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,077,413.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,047,169.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,044,610.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,179.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,096.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,033,594.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,692.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teachers Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,189.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,025,556.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,858.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,919.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,075.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,012,429.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,010,534.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,048.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Development Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,930,421.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,928,998.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,386.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,824,222.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,759,866.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,715,757.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,657,489.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,536,572.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,829.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,512,944.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,417,271.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,057.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,383,189.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,249,165.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,313.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,143,517.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,120,420.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,082,071.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,283.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,041,451.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,295.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Housing Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,695.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,411.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,355.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,776.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,874.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,867.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,269.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,926,840.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,687,828.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,621,996.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,533,241.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,249.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,922.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,733.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,002.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,986.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,431.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,636.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,249.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,496.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,704.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,885.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,553.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,210.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086211</x:t>
   </x:si>
   <x:si>
     <x:t>5.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>13/01/2028</x:t>
-[...419 lines deleted...]
-    <x:t>AU3FN0090361</x:t>
+    <x:t>02/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,306,815.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,384.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,634.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,899.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,572.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sbs Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,335.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,334.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Power Hong Kong Financing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,012.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,323.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,952.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,391.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,013.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,848.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,841.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,247.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,703.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,470.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,569.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,024.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,441.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,791.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111407</x:t>
   </x:si>
   <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>22/07/2027</x:t>
-[...1790 lines deleted...]
-    <x:t>$2,376,654.97</x:t>
+    <x:t>0.0659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,040.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,616.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,148.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,248.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,630.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,114.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,269.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,841.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,287.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,077.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,302.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,784.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,050.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,184.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,345.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,242.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091898</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1944</x:t>
-[...887 lines deleted...]
-    <x:t>$406,199.03</x:t>
+    <x:t>0.0247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,663.74</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085312</x:t>
   </x:si>
   <x:si>
-    <x:t>4.80%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0209</x:t>
-[...2 lines deleted...]
-    <x:t>$251,207.33</x:t>
+    <x:t>0.0206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,828.86</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074241</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0168</x:t>
-[...11 lines deleted...]
-    <x:t>$153,773.62</x:t>
+    <x:t>0.0166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,059.37</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.0028</x:t>
-[...2 lines deleted...]
-    <x:t>$-37,644.24</x:t>
+    <x:t>0.0280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,869.64</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3454,100 +3457,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5471b8c7ffd34a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c0b830a45b04f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfced54fb8fc748fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39d8e70312642aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0cec1b035cce41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdea33ce965a24915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I243"/>
+  <x:dimension ref="A1:I247"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1128</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3602,6950 +3605,7066 @@
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I185" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I197" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I213" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I215" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="F220" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E220" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1042</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I233" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G234" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="H234" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I234" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:9" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G235" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="H235" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I235" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:9" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G236" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="H236" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I236" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:9" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G237" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="H237" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I237" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:9" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G238" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="H238" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I238" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:9" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G239" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H239" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I239" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:9" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G240" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="H240" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I240" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:9" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G241" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="H241" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I241" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:9" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="D242" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="F242" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="G242" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="H242" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I242" s="1" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A243" s="1">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B243" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C243" s="1" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="D243" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="E243" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="F243" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G243" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="H243" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I243" s="1" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A244" s="1">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B244" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="D244" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E244" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="F244" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G244" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="H244" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I244" s="1" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A245" s="1">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B245" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="D245" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E245" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="F245" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G245" s="1" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="H245" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I245" s="1" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="C242" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D242" s="1" t="s">
+    </x:row>
+    <x:row r="246" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A246" s="1">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B246" s="1" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E242" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="I242" s="1" t="s">
+      <x:c r="E246" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F246" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G246" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I243" s="2" t="s">
+      <x:c r="H246" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I246" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H247" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I247" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A243:I243"/>
+    <x:mergeCell ref="A247:I247"/>
   </x:mergeCells>
 </x:worksheet>
 </file>