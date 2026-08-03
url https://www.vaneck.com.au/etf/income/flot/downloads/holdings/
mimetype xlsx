--- v5 (2026-07-14)
+++ v6 (2026-08-03)
@@ -1,3435 +1,3450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4f8baea7be4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf529cc85a04c4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260713" sheetId="1" r:id="Rdea33ce965a24915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260731" sheetId="1" r:id="R9a967753d2014993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1980" uniqueCount="1130">
-[...1 lines deleted...]
-    <x:t>Australian Floating Rate ETF All Fund Holdings as at 13/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2012" uniqueCount="1135">
+  <x:si>
+    <x:t>Australian Floating Rate ETF All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084018</x:t>
   </x:si>
   <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,908,484.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,092,400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,703,021.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,452,884.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080966</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>15/01/2029</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>11/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5630</x:t>
-[...2 lines deleted...]
-    <x:t>$19,062,568.38</x:t>
+    <x:t>1.5379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,109,678.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095691</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5182</x:t>
-[...2 lines deleted...]
-    <x:t>$18,515,711.19</x:t>
+    <x:t>1.4934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,556,551.01</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094843</x:t>
   </x:si>
   <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,857,373.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,447,720.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,443,770.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,547,669.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,391,243.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,161,735.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,833,398.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,780,902.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,543,939.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfina Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,442,670.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,372,540.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,229,725.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,063,330.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,857,642.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,744,664.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,696,286.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,590,429.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,334,176.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,279,954.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,911,007.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,805,770.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,741,603.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,711,824.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce/Sydn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,508,119.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,340,268.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,327,046.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,225,809.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,166,553.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,953,018.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,284,417.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,223,694.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Ag/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,198,886.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,122,248.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,088,815.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,082,692.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong &amp; Shanghai Banking Corp Ltd-Th</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,901,323.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,840,332.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,829,779.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Banking Corp/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,630,567.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,284,815.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Toronto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,266,458.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,250,078.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,151,319.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,126,225.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,079,310.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,036,262.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,994,685.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,634,893.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,419,043.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,285,716.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,280,141.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,271,557.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,211,673.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,076,503.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,066,042.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mufg Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,015,284.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,945,797.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,940,236.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,929,407.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,902,036.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,813,823.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,809,745.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,694,358.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,578,359.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,560,957.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,141,857.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,031,991.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,867,502.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,722,876.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,576,052.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,564,966.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,372,214.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,289,359.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,206,371.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,181,974.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,177,607.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nbn Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,167,851.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,091,291.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,084,229.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,068,910.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,066,346.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,034,285.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,026,283.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,006,583.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0071015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,901,983.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,780,748.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,772,794.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,761,328.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,697,222.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federation Des Caisses Desjardins Du Qu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,553,937.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,519,447.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,495,551.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,472,406.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,448,476.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,433,075.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,363,249.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,353,660.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,349,946.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,332,897.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,310,308.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,293,092.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,289,846.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,677.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,195.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,259,782.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,239,152.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,214,013.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,157,659.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,044,992.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,017,391.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,010,415.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Na/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,007,981.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,927,173.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newcastle Greater Mutual Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,878,208.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,861,334.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Financial Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,761,430.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,760,655.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084380</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>21/01/2030</x:t>
-[...653 lines deleted...]
-    <x:t>AU3FN0082178</x:t>
+    <x:t>05/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,754,754.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,752,176.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,637.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,733,597.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,717,300.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,716,517.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,707,480.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,632,454.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,629,807.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,521,479.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,517,520.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,402,128.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,394,409.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,654.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,147.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,310,938.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,306,163.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,234,420.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,612.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,151,379.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,946.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,084,790.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,837.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040,857.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,978.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,219.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teachers Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,034,973.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,034,067.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,033,431.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,456.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,779.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,743.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,732.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,014,215.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,010,358.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,338.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Development Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099198</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>23/10/2026</x:t>
-[...566 lines deleted...]
-    <x:t>AU3FN0106175</x:t>
+    <x:t>05/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,937,777.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,936,187.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,914,667.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,873.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,084.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,209.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,544,287.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,304.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102018</x:t>
   </x:si>
   <x:si>
     <x:t>5.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>22/01/2031</x:t>
-[...347 lines deleted...]
-    <x:t>AU3FN0109773</x:t>
+    <x:t>18/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,244.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,422,605.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,421,055.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,389,138.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,254,821.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,698.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,163,770.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,125,698.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,122,223.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,220.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,055,919.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,303.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Housing Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,686.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,429.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101697</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>27/04/2029</x:t>
-[...590 lines deleted...]
-    <x:t>$2,906,386.60</x:t>
+    <x:t>05/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,916.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,329.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,093.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,264.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,402.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,668.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,634.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,940,322.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,931,112.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,572.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,939.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,861.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,306.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,831.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,783.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,515,189.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,431.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,216.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,491,252.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,734.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,499.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,177.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,494.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,905.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080404</x:t>
   </x:si>
   <x:si>
     <x:t>17/08/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2316</x:t>
-[...539 lines deleted...]
-    <x:t>$1,322,553.32</x:t>
+    <x:t>0.1058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,154.13</x:t>
   </x:si>
   <x:si>
     <x:t>Societe Generale Sa/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066809</x:t>
   </x:si>
   <x:si>
     <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1074</x:t>
-[...2 lines deleted...]
-    <x:t>$1,310,210.84</x:t>
+    <x:t>0.1057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,840.94</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0086211</x:t>
   </x:si>
   <x:si>
     <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1071</x:t>
-[...14 lines deleted...]
-    <x:t>$1,130,384.39</x:t>
+    <x:t>0.1054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,044.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0106068</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0911</x:t>
-[...2 lines deleted...]
-    <x:t>$1,111,634.74</x:t>
+    <x:t>0.0886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,007.27</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093258</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0839</x:t>
-[...11 lines deleted...]
-    <x:t>$1,019,572.53</x:t>
+    <x:t>0.0825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,632.67</x:t>
   </x:si>
   <x:si>
     <x:t>Sbs Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104824</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0832</x:t>
-[...2 lines deleted...]
-    <x:t>$1,014,335.65</x:t>
+    <x:t>0.0818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,878.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091690</x:t>
   </x:si>
   <x:si>
     <x:t>17/09/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0831</x:t>
-[...2 lines deleted...]
-    <x:t>$1,013,334.11</x:t>
+    <x:t>$1,016,088.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,846.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,656.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,886.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,749.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,910.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,363.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,023.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,361.51</x:t>
   </x:si>
   <x:si>
     <x:t>Clp Power Hong Kong Financing Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089710</x:t>
   </x:si>
   <x:si>
     <x:t>19/07/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,013,012.42</x:t>
-[...83 lines deleted...]
-    <x:t>$1,005,247.76</x:t>
+    <x:t>0.0807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,663.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,870.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,834.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,479.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089843</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0794</x:t>
-[...38 lines deleted...]
-    <x:t>$961,024.38</x:t>
+    <x:t>0.0771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,640.19</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065694</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0731</x:t>
-[...2 lines deleted...]
-    <x:t>$891,441.47</x:t>
+    <x:t>0.0710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,502.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0083168</x:t>
   </x:si>
   <x:si>
-    <x:t>5.89%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>24/11/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0674</x:t>
-[...2 lines deleted...]
-    <x:t>$821,791.81</x:t>
+    <x:t>0.0663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,684.15</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0111407</x:t>
   </x:si>
   <x:si>
-    <x:t>5.05%</x:t>
-[...5 lines deleted...]
-    <x:t>$804,040.96</x:t>
+    <x:t>0.0649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,038.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082400</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0631</x:t>
-[...2 lines deleted...]
-    <x:t>$769,616.88</x:t>
+    <x:t>0.0612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,029.43</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089405</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0619</x:t>
-[...2 lines deleted...]
-    <x:t>$755,148.20</x:t>
+    <x:t>0.0609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,193.02</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073367</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0586</x:t>
-[...2 lines deleted...]
-    <x:t>$714,248.83</x:t>
+    <x:t>0.0576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,894.77</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080305</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0579</x:t>
-[...2 lines deleted...]
-    <x:t>$706,630.52</x:t>
+    <x:t>0.0570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,215.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077970</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0548</x:t>
-[...2 lines deleted...]
-    <x:t>$668,114.84</x:t>
+    <x:t>0.0539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,683.69</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0076279</x:t>
   </x:si>
   <x:si>
     <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>17/03/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0503</x:t>
-[...2 lines deleted...]
-    <x:t>$613,269.22</x:t>
+    <x:t>0.0495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,051.23</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084000</x:t>
   </x:si>
   <x:si>
     <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>15/12/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0495</x:t>
-[...2 lines deleted...]
-    <x:t>$603,841.61</x:t>
+    <x:t>0.0487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,241.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0066221</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0456</x:t>
-[...2 lines deleted...]
-    <x:t>$556,287.07</x:t>
+    <x:t>0.0449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,722.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,017.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094868</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0417</x:t>
-[...2 lines deleted...]
-    <x:t>$509,077.00</x:t>
+    <x:t>$503,961.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,956.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,524.31</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065710</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0415</x:t>
-[...44 lines deleted...]
-    <x:t>$501,184.07</x:t>
+    <x:t>0.0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,294.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074787</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0375</x:t>
-[...2 lines deleted...]
-    <x:t>$457,345.36</x:t>
+    <x:t>0.0369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,441.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085163</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0334</x:t>
-[...2 lines deleted...]
-    <x:t>$407,242.44</x:t>
+    <x:t>0.0329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,286.86</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091898</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0247</x:t>
-[...2 lines deleted...]
-    <x:t>$301,663.74</x:t>
+    <x:t>0.0243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,408.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085312</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0206</x:t>
-[...2 lines deleted...]
-    <x:t>$251,828.86</x:t>
+    <x:t>0.0203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,445.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074241</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0166</x:t>
-[...2 lines deleted...]
-    <x:t>$203,059.37</x:t>
+    <x:t>0.0164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,552.16</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0280</x:t>
-[...2 lines deleted...]
-    <x:t>$333,869.64</x:t>
+    <x:t>0.1601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,316.48</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3457,100 +3472,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39d8e70312642aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0cec1b035cce41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdea33ce965a24915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109fd73490fa4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5dcfa2a85b704080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a967753d2014993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I247"/>
+  <x:dimension ref="A1:I251"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1129</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3660,7011 +3675,7127 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
+      <x:c r="F145" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="F145" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G145" s="1" t="s">
+      <x:c r="H145" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
         <x:v>687</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
+      <x:c r="H146" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
         <x:v>694</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
         <x:v>699</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="F149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G149" s="1" t="s">
+      <x:c r="H149" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="E150" s="1" t="s">
+      <x:c r="H150" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="D151" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
         <x:v>718</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
+      <x:c r="F153" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="F153" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G153" s="1" t="s">
+      <x:c r="H153" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="D154" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>732</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
         <x:v>733</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="E156" s="1" t="s">
+      <x:c r="H156" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="F157" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
+      <x:c r="H157" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="H158" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
         <x:v>746</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="F159" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="H160" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
         <x:v>769</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I165" s="1" t="s">
         <x:v>778</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
         <x:v>783</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G168" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="H168" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
         <x:v>794</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="F169" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G169" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="H169" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
         <x:v>800</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G170" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="H170" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I170" s="1" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="H171" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
         <x:v>810</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G172" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
         <x:v>814</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G173" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="H173" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I173" s="1" t="s">
         <x:v>818</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="F174" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G174" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="H174" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I174" s="1" t="s">
         <x:v>822</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="F175" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G175" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="H175" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I175" s="1" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G176" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="H176" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I176" s="1" t="s">
         <x:v>830</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="F177" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G177" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="H177" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I177" s="1" t="s">
         <x:v>834</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="F178" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="G178" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="H178" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I178" s="1" t="s">
         <x:v>839</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="F179" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G179" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E179" s="1" t="s">
+      <x:c r="H179" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
         <x:v>844</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="F180" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G180" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="C180" s="1" t="s">
+      <x:c r="H180" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I180" s="1" t="s">
         <x:v>848</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="F182" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="G182" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="H182" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I182" s="1" t="s">
         <x:v>858</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="G183" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="H183" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I183" s="1" t="s">
         <x:v>863</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="H185" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
         <x:v>873</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="F186" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="G186" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="H186" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I186" s="1" t="s">
         <x:v>877</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="F196" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G196" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="H196" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I196" s="1" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="F197" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G197" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="H197" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I197" s="1" t="s">
         <x:v>924</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>935</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I213" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="H215" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I215" s="1" t="s">
         <x:v>997</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I233" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G234" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="H234" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I234" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:9" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G235" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="H235" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I235" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:9" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G236" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="H236" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I236" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:9" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G237" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H237" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I237" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:9" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G238" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="H238" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I238" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:9" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G239" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="H239" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I239" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:9" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G240" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="H240" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I240" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:9" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E241" s="1" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="F241" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G241" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="H241" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I241" s="1" t="s">
         <x:v>1098</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:9" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G242" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="H242" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I242" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:9" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G243" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H243" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I243" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:9" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G244" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="H244" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I244" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:9" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G245" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="H245" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I245" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:9" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="D246" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E246" s="1" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="F246" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G246" s="1" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="H246" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I246" s="1" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A247" s="1">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B247" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="D247" s="1" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="E247" s="1" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="F247" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G247" s="1" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="H247" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I247" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A248" s="1">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B248" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="D248" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E248" s="1" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="F248" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G248" s="1" t="s">
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="H248" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I248" s="1" t="s">
         <x:v>1126</x:v>
       </x:c>
-      <x:c r="C246" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D246" s="1" t="s">
+    </x:row>
+    <x:row r="249" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A249" s="1">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B249" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="D249" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E249" s="1" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="F249" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G249" s="1" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="H249" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I249" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A250" s="1">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B250" s="1" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="C250" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D250" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="E246" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F246" s="1" t="s">
+      <x:c r="E250" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F250" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="G246" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="I247" s="2" t="s">
+      <x:c r="G250" s="1" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="H250" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I250" s="1" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H251" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A247:I247"/>
+    <x:mergeCell ref="A251:I251"/>
   </x:mergeCells>
 </x:worksheet>
 </file>