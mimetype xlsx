--- v6 (2026-08-03)
+++ v7 (2026-08-23)
@@ -1,3450 +1,3486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf529cc85a04c4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfecf3793b8a4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260731" sheetId="1" r:id="R9a967753d2014993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLOT_asat_20260821" sheetId="1" r:id="R59888e6541da4158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2012" uniqueCount="1135">
-[...1 lines deleted...]
-    <x:t>Australian Floating Rate ETF All Fund Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2012" uniqueCount="1147">
+  <x:si>
+    <x:t>Australian Floating Rate ETF All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084018</x:t>
   </x:si>
   <x:si>
     <x:t>5.51%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8436</x:t>
-[...2 lines deleted...]
-    <x:t>$22,908,484.19</x:t>
+    <x:t>1.8128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,967,760.51</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2099</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6170</x:t>
-[...2 lines deleted...]
-    <x:t>$20,092,400.00</x:t>
+    <x:t>1.5843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,072,960.00</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073896</x:t>
   </x:si>
   <x:si>
     <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>25/11/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5857</x:t>
-[...2 lines deleted...]
-    <x:t>$19,703,021.67</x:t>
+    <x:t>1.5593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,756,625.79</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065702</x:t>
   </x:si>
   <x:si>
     <x:t>5.24%</x:t>
   </x:si>
   <x:si>
     <x:t>25/01/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5655</x:t>
-[...2 lines deleted...]
-    <x:t>$19,452,884.10</x:t>
+    <x:t>1.5398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,508,397.48</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0080966</x:t>
   </x:si>
   <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5379</x:t>
-[...2 lines deleted...]
-    <x:t>$19,109,678.03</x:t>
+    <x:t>1.5122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,159,162.16</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095691</x:t>
   </x:si>
   <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,371,712.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,904,505.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,491,917.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,281,994.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,265,344.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,586,329.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,048,975.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,026,936.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,814,414.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,702,258.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfina Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,477,338.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,411,878.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,404,159.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,097,138.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,772,283.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,729,157.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,621,190.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,573,439.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,440,492.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,365,655.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,310,262.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,128,124.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce/Sydn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,942,685.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,835,309.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,795,995.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,772,200.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,600,151.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,538,163.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,217,258.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,197,080.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,117,552.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,979,698.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,248,234.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Ag/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,225,407.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,114,267.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,032,942.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,030,580.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongkong &amp; Shanghai Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,925,329.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,865,272.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,741,237.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Banking Corp/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,655,630.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,616,016.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,561,265.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,559,683.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Toronto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,288,650.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,273,108.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,173,101.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,153,262.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,101,266.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,907,228.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,440,753.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,426,134.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,332,153.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,305,787.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,232,762.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,210,495.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,084,149.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mufg Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,036,345.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,964,606.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,946,910.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,921,877.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,866,230.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,833,722.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,714,572.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,635,164.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,579,037.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,512,627.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,210,681.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,163,972.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,048,947.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,041,544.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,035,704.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,883,924.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,739,332.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,591,157.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,580,542.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,320,009.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nbn Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,183,077.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,151,408.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,131,645.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,105,622.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,098,073.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,085,477.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,042,460.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,041,278.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,016,745.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,015,903.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,007,838.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0071015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,915,157.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,793,355.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,783,834.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,714,628.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,711,908.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federation Des Caisses Desjardins Du Qu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,565,629.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,531,297.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,507,805.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,500,786.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,484,521.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,460,921.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,453,869.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,445,092.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,365,720.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,345,169.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,323,472.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,307,587.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,304,524.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,302,194.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,275,942.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,271,278.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,250,885.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,226,435.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,218,473.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,169,977.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,020,799.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Na/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,019,470.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,000,317.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,939,363.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,871,758.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newcastle Greater Mutual Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,831,271.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Financial Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,773,562.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,770,880.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,761,743.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,353.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,727,253.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,717,566.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,713,826.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,642,864.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,640,248.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,850.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Annuity Backed Notes 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,694.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,479,363.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106324</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2028</x:t>
-[...95 lines deleted...]
-    <x:t>AU3FN0093613</x:t>
+    <x:t>29/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,411,824.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,405,268.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,333,943.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,331,082.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,270,458.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,243,167.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,171,473.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,084.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,119,543.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,083,322.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,054,896.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,749.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,047,887.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teachers Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,044,184.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,043,537.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,042,863.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,800.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,078.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,487.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,331.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086633</x:t>
   </x:si>
   <x:si>
     <x:t>5.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>14/11/2029</x:t>
-[...956 lines deleted...]
-    <x:t>$5,372,214.74</x:t>
+    <x:t>16/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,022,705.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,018,809.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,628.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,449.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Gas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,913.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,637.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Development Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,940,945.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,923,558.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,907,038.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,741,391.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,698,131.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,693,271.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,360.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,563,485.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,552,115.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,900.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,183.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,363,986.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,261,525.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,375.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,169,958.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,433.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,013.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,494.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,055,026.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Housing Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,769.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,198.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,871.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,094.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,941.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,960.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,043.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,081.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nationwide Building Society</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,303.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,010,174.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,329.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,946,066.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,910,228.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,070.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,271.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,630,739.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,542,196.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,514.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,815.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,144.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,925.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,944.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Housing Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,174.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,795.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,910.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,951.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,417,285.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,838.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,413.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,639.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,117.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,681.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,681.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,746.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,856.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,502.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,464.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clp Power Hong Kong Financing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/07/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,754.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sbs Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,746.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,736.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,094.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,862.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,492.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,511.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,058.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0083168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,994.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,177.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,294.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,553.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,838.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,975.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,864.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,018.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,488.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,841.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,470.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,639.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,518.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,753.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0074787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,022.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,376.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,219.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,131.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081170</x:t>
   </x:si>
   <x:si>
-    <x:t>14/09/2026</x:t>
-[...2180 lines deleted...]
-    <x:t>$252,445.89</x:t>
+    <x:t>0.0199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,562.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0074241</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0164</x:t>
-[...2 lines deleted...]
-    <x:t>$203,552.16</x:t>
+    <x:t>0.0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,095.75</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1601</x:t>
-[...2 lines deleted...]
-    <x:t>$1,993,316.48</x:t>
+    <x:t>-0.0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,444.80</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3472,100 +3508,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109fd73490fa4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5dcfa2a85b704080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a967753d2014993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d0526708724c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32d24d59bf8a4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59888e6541da4158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I251"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>1134</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3843,6945 +3879,6945 @@
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:9" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:9" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:9" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:9" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:9" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:9" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:9" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:9" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:9" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:9" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:9" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:9" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:9" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:9" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:9" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:9" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:9" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:9" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:9" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:9" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:9" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:9" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:9" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:9" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:9" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:9" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:9" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:9" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:9" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:9" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:9" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:9" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I185" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:9" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:9" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:9" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:9" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:9" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:9" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:9" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:9" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:9" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:9" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:9" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:9" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G197" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="H197" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I197" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:9" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G198" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="H198" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I198" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:9" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G199" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I199" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:9" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G200" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="H200" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I200" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:9" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G201" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="H201" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I201" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:9" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G202" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="H202" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I202" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:9" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G203" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H203" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I203" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:9" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G204" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H204" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I204" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:9" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G205" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="H205" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I205" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:9" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G206" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="H206" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I206" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:9" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G207" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="H207" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I207" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:9" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G208" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="H208" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I208" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:9" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G209" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="H209" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I209" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:9" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G210" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="H210" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I210" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:9" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G211" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H211" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I211" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:9" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G212" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="H212" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I212" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:9" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G213" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="H213" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I213" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:9" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G214" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="H214" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I214" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:9" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G215" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="H215" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I215" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:9" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G216" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="H216" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I216" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:9" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G217" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="H217" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I217" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:9" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G218" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="H218" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I218" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:9" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G219" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="H219" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I219" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:9" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G220" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H220" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I220" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:9" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>1015</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G221" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H221" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I221" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:9" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G222" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="H222" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I222" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:9" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G223" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="H223" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I223" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:9" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G224" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H224" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I224" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:9" ht="15" customHeight="1">
       <x:c r="A225" s="1">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D225" s="1" t="s">
-        <x:v>1033</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E225" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G225" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H225" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I225" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:9" ht="15" customHeight="1">
       <x:c r="A226" s="1">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D226" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E226" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G226" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H226" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I226" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:9" ht="15" customHeight="1">
       <x:c r="A227" s="1">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D227" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E227" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G227" s="1" t="s">
-        <x:v>1042</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H227" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I227" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:9" ht="15" customHeight="1">
       <x:c r="A228" s="1">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D228" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E228" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G228" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="H228" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I228" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:9" ht="15" customHeight="1">
       <x:c r="A229" s="1">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D229" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E229" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G229" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="H229" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I229" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:9" ht="15" customHeight="1">
       <x:c r="A230" s="1">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D230" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E230" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G230" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H230" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I230" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:9" ht="15" customHeight="1">
       <x:c r="A231" s="1">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D231" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E231" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G231" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="H231" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I231" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:9" ht="15" customHeight="1">
       <x:c r="A232" s="1">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D232" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E232" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G232" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="H232" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I232" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:9" ht="15" customHeight="1">
       <x:c r="A233" s="1">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D233" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E233" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G233" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="H233" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I233" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:9" ht="15" customHeight="1">
       <x:c r="A234" s="1">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D234" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E234" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F234" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G234" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="H234" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I234" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:9" ht="15" customHeight="1">
       <x:c r="A235" s="1">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="D235" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E235" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="F235" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G235" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="H235" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I235" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:9" ht="15" customHeight="1">
       <x:c r="A236" s="1">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D236" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E236" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="F236" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G236" s="1" t="s">
-        <x:v>1075</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="H236" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I236" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:9" ht="15" customHeight="1">
       <x:c r="A237" s="1">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D237" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E237" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F237" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G237" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="H237" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I237" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:9" ht="15" customHeight="1">
       <x:c r="A238" s="1">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D238" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E238" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="F238" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G238" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="H238" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I238" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1100</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:9" ht="15" customHeight="1">
       <x:c r="A239" s="1">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D239" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E239" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F239" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G239" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="H239" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I239" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:9" ht="15" customHeight="1">
       <x:c r="A240" s="1">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D240" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E240" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F240" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G240" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="H240" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I240" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:9" ht="15" customHeight="1">
       <x:c r="A241" s="1">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D241" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E241" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F241" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G241" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="H241" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I241" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:9" ht="15" customHeight="1">
       <x:c r="A242" s="1">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D242" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="E242" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F242" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G242" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="H242" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I242" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:9" ht="15" customHeight="1">
       <x:c r="A243" s="1">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D243" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E243" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F243" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G243" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="H243" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I243" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:9" ht="15" customHeight="1">
       <x:c r="A244" s="1">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1108</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="D244" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E244" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F244" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G244" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="H244" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I244" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:9" ht="15" customHeight="1">
       <x:c r="A245" s="1">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D245" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E245" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F245" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G245" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="H245" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I245" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1127</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:9" ht="15" customHeight="1">
       <x:c r="A246" s="1">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="D246" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E246" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="F246" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G246" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="H246" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I246" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:9" ht="15" customHeight="1">
       <x:c r="A247" s="1">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="D247" s="1" t="s">
-        <x:v>1024</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E247" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F247" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G247" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="H247" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I247" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1135</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:9" ht="15" customHeight="1">
       <x:c r="A248" s="1">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D248" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E248" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F248" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G248" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="H248" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I248" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:9" ht="15" customHeight="1">
       <x:c r="A249" s="1">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D249" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E249" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F249" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G249" s="1" t="s">
-        <x:v>1129</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="H249" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I249" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:9" ht="15" customHeight="1">
       <x:c r="A250" s="1">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D250" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E250" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F250" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G250" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="H250" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I250" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1145</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:9" ht="15" customHeight="1">
       <x:c r="A251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G251" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H251" s="2" t="s">